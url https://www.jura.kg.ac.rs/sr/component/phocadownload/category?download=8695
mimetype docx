--- v0 (2025-11-26)
+++ v1 (2026-10-15)
@@ -1,47 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>---</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
@@ -152,83 +153,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Начелни циљ кратког програма студирања Правна заштита података и приступ информацијама јесте да се у кратком временском периоду на подручју Србије, подигне ниво стручности кадрова у области правне заштите података о личности, али и других података, као и да се кадровима пружи обука у области приступа информацијама од јавног значаја. Постоји потреба да се кадрови који су у непосредном контакту са грађанима систематски и детаљно упознају са правима који грађани имају у погледу заштите њихових података о личности као и у погледу добијања информација од јавног значаја, што би требало да убрза процесе у управи, али и другим секторима. Уз то је циљ да кроз практичну обуку, полазници кратког програма студирања стекну адекватне вештине у примени стечених теоријских знања и законске регулативе.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Очекивани исход програма је стварање кадровске базе на нивоу целокупне државе оспособљене да у кратком року делује у циљу заштите права грађана Републике Србије. Грађани Србије би од стварања овакве базе имали највише користи у смислу да би са кадром који је упознат са правилима заштите њихових права, већ при првом контакту се </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> и сами полазници, повећавањем вештина и компетенција, што им обезбеђује бољи пласман на тржишту рада.</w:t>
+        <w:t>Очекивани исход програма је стварање кадровске базе на нивоу целокупне државе оспособљене да у кратком року делује у циљу заштите права грађана Републике Србије. Грађани Србије би од стварања овакве базе имали највише користи у смислу да би са кадром који је упознат са правилима заштите њихових права, већ при првом контакту се пружаоцем услуге могли остварити своја права, без потребе да се обраћају институцијама надлежним за заштиту тих права. Поред тога остварује се и корист за послодавце, који добија стручнији и оспособљенији кадар што у крајњем води убрзању обављања посла, смањењу бројева нерешених предмета и ефикасном функционисању. Корист би оставрили и сами полазници, повећавањем вештина и компетенција, што им обезбеђује бољи пласман на тржишту рада.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Опис посла за који се припремају полазници</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -322,131 +291,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Начин извођења студија</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Настава је </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> Инфо Дата“ у виду блок наставе. Обезбеђује се и упознавање са радом Дата центра у Крагујевцу, као и практично упознавање са радом Повереника за информације од јавног значаја и заштиту података о личности.</w:t>
+        <w:t>Настава је online (moodle платформа). Настава почиње након спроводеног уписа и траје три месеца, без пауза у настави континуирано у трајању од 12 наставних недеља (300 часова активне наставе). Часови се одржавају у вечерњим терминима, три пута седмично од 18 часова у on-line формату. Стручна пракса се обавља у просторијама наставне базе – „еКГ Инфо Дата“ у виду блок наставе. Обезбеђује се и упознавање са радом Дата центра у Крагујевцу, као и практично упознавање са радом Повереника за информације од јавног значаја и заштиту података о личности.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Право уписа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
@@ -606,627 +495,594 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3. Правна заштита података о личности</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4. Стручна пракса</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
+    <w:p w:rsidR="008B3104" w:rsidRDefault="0042670A" w:rsidP="0042670A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Извођачи наставе:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> проф. др Срђан Ђорђевић, проф. др Јелена Вучковић, проф. др Соња Лучић, асистент Никола Ивковић, асистент Никола Милосављевић, Милан </w:t>
-[...43 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> проф. др Срђан Ђорђевић, проф. др Јелена Вучковић, проф. др Соња Лучић, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3104">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>доц. др</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Никола Ивковић, </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3104">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>доц. др</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Никола Милосављевић, Милан Мариновић, Повереник за информације од јавног значаја и заштиту података, Сања Унковић, заменица Повереника</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0042670A" w:rsidRDefault="0042670A" w:rsidP="0042670A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="84" w:beforeAutospacing="0" w:after="192" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Цена школарине:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> 55.000 динара</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B172EA" w:rsidRPr="008B2BF7" w:rsidRDefault="00B172EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="00B172EA" w:rsidRPr="008B2BF7">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0042670A"/>
     <w:rsid w:val="0042670A"/>
     <w:rsid w:val="008B2BF7"/>
+    <w:rsid w:val="008B3104"/>
     <w:rsid w:val="00B172EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sr-Cyrl-RS"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{64C546B1-6B10-4A71-A825-3C486BBDB228}"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sr-Cyrl-RS" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0042670A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="sr-Cyrl-RS"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="sr-Cyrl-RS" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -1236,154 +1092,154 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0042670A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="sr-Cyrl-RS"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1724869469">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1516,80 +1372,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>881</Words>
-  <Characters>5025</Characters>
+  <Words>872</Words>
+  <Characters>4977</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5895</CharactersWithSpaces>
+  <CharactersWithSpaces>5838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>