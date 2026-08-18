--- v0 (2026-01-04)
+++ v1 (2026-08-18)
@@ -1,1242 +1,1298 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="0D4E6B64"/>
+    <w:p w14:paraId="0D4E6B64" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="5076" w:type="pct"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1447"/>
+        <w:gridCol w:w="1448"/>
         <w:gridCol w:w="1631"/>
         <w:gridCol w:w="165"/>
         <w:gridCol w:w="1926"/>
         <w:gridCol w:w="208"/>
         <w:gridCol w:w="1347"/>
         <w:gridCol w:w="446"/>
-        <w:gridCol w:w="1489"/>
+        <w:gridCol w:w="1488"/>
       </w:tblGrid>
-      <w:tr w14:paraId="3F2B0D5A">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="3F2B0D5A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF13C63">
+          <w:p w14:paraId="1BF13C63" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Студијски програм:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Докторске академске студије</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="661DCE3C">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="661DCE3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="210AFA35">
+          <w:p w14:paraId="210AFA35" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Назив предмета :МЕДИЈИ И ЉУДСКА ПРАВА</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="10769FBF">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="10769FBF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2A8934">
+          <w:p w14:paraId="7A2A8934" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Наставник: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>проф. др</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Јелена П. Вучковић, доц. др Аника Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3E5DF449">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="3E5DF449" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBF050F">
+          <w:p w14:paraId="2FBF050F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Статус предмета: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Изборни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="31653784">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="31653784" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="0017C50A">
+          <w:p w14:paraId="0017C50A" w14:textId="42C031C7" w:rsidR="00994EF7" w:rsidRDefault="0018294B" w:rsidP="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број ЕСПБ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>15</w:t>
-            </w:r>
+              <w:t>20</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1BAF8F24">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="1BAF8F24" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="477473E5">
+          <w:p w14:paraId="477473E5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Услов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Нема услова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="26222581">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="26222581" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="4A236BF6">
+          <w:p w14:paraId="4A236BF6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Циљ предмета</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACD336C">
+          <w:p w14:paraId="6ACD336C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Упознавање студената и продубљена анализа утицаја медија на остваривање и заштиту људских права. Како материја људских права заузима централно место у изучавању државе, права, друштва и њихових феномена, а медији имају примат у обликовању стварности кроз обликовање јавног мњења и утицаја на формирање демократских институција, потребно је продубљено проучавање и повезивање ова два појма, и њихово разумевање у контексту функционисања савремене правне државе. Данашња средства комуникације међу људима, а нарочито средства информисања и обавештавања егзистирају и развијају се у условима технолошких промена и развоја  нових, дигиталних технологија, као и развоја вештачке интелигенције. Медији тако постају основно средство повезивања грађана, политичких институција и нових технологија. То несумњиво утиче на начин функционисања и рада најважнијих политичких институција савремене државе. Потребно је упознати студенте докторских студија са значајем и утицајем нових, дигиталних медија и утицајем који могу имати на начин остваривања људских права, и то не само оних који су уско повезани са медијима, попут слободе изражавања, права на обавештеност, право приватности и заштите података о личности, већ и свих осталих људских права који се у већој или мањој мери додирују са начином на који медији у савременом друштву функционишу, уз указивање на значајне могућности угрожавања истих. Циљ предмета је допринос разумевању и јачању медијске писмености. Медијски писмен грађанин знаће како да остварује и заштити људска права која су му гарантована Уставом и међународним документима.</w:t>
+              <w:t xml:space="preserve">Упознавање студената и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">продубљена анализа утицаја медија на остваривање и заштиту људских права. Како материја људских права заузима централно место у изучавању државе, права, друштва и њихових феномена, а медији имају примат у обликовању стварности кроз обликовање јавног мњења </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>и утицаја на формирање демократских институција, потребно је продубљено проучавање и повезивање ова два појма, и њихово разумевање у контексту функционисања савремене правне државе. Данашња средства комуникације међу људима, а нарочито средства информисања</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и обавештавања егзистирају и развијају се у условима технолошких промена и развоја  нових, дигиталних технологија, као и развоја вештачке интелигенције. Медији тако постају основно средство повезивања грађана, политичких институција и нових технологија. Т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>о несумњиво утиче на начин функционисања и рада најважнијих политичких институција савремене државе. Потребно је упознати студенте докторских студија са значајем и утицајем нових, дигиталних медија и утицајем који могу имати на начин остваривања људских пр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ава, и то не само оних који су уско повезани са медијима, попут слободе изражавања, права на обавештеност, право приватности и заштите података о личности, већ и свих осталих људских права који се у већој или мањој мери додирују са начином на који медији у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> савременом друштву функционишу, уз указивање на значајне могућности угрожавања истих. Циљ предмета је допринос разумевању и јачању медијске писмености. Медијски писмен грађанин знаће како да остварује и заштити људска права која су му гарантована Уставом </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>и међународним документима.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4BB4EE87">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="4BB4EE87" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB02279">
+          <w:p w14:paraId="7AB02279" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Исход предмета </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C7A7C40">
+          <w:p w14:paraId="5C7A7C40" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Стварање и продубљивање  сазнања студената о значају медија и њиховог позитивног и негативног утицаја на посматрање појава у друштву и обликовања политичких институција. Развој савремених технологија и повећање броја медија као средстава јавне комуникације, као и развој вештачке интелигенције у великој су мери утицали на начина на који се данас формира мишљење грађана, одржавају избори и формирају политичке институције. Информације се примају, одашиљу и стварају не само путем традиционалних медија (телевизија, радио и штампа), већ све више путем дигиталних платформи на Интернету као глобалној комуникационој мрежи, па се поставља питање препознавања односа између традиционалних и савремених, „нових“ друштвених медија. Савремена технологија омогућава стварање аудио-визуелних садржаја који делују истинито и уверљиво, те утичу на формирање мишљења и доношење одлука како самих грађана, тако и политичких елита које обављају значајне политичке функције,  а да представљају делимично истинит или потпуно неистинит приказ чињеничног стања. Овакве појаве стварају потребу преиспитивања начина на који данас функционишу демократске институције савремених држава и  друштава, као и начина на који се демократија као облик владавине перципира. Потребно је разумети механизме заштите људских права, и начине на које права из области медија утичу на рад институција домећег и међународног права које се баве заштитом људских права, као што су уставни судови, као и Европски суд за људска права. Продубљено изучавање ових питања пружиће студентима докторских студија могућност за аргументовано, научно и стручно истраживање, писање и публиковање научних радова из области медијског права као и уставног права.</w:t>
+              <w:t xml:space="preserve">Стварање и продубљивање  сазнања студената о значају медија и њиховог позитивног и негативног утицаја на посматрање појава у друштву и обликовања политичких институција. Развој савремених технологија и повећање </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">броја медија као средстава јавне комуникације, као и развој вештачке интелигенције у великој су мери утицали на начина на који се данас формира мишљење грађана, одржавају избори и формирају политичке институције. Информације се примају, одашиљу и стварају </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>не само путем традиционалних медија (телевизија, радио и штампа), већ све више путем дигиталних платформи на Интернету као глобалној комуникационој мрежи, па се поставља питање препознавања односа између традиционалних и савремених, „нових“ друштвених меди</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ја. Савремена технологија омогућава стварање аудио-визуелних садржаја који делују истинито и уверљиво, те утичу на формирање мишљења и доношење одлука како самих грађана, тако и политичких елита које обављају значајне политичке функције,  а да представљају</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> делимично истинит или потпуно неистинит приказ чињеничног стања. Овакве појаве стварају потребу преиспитивања начина на који данас функционишу демократске институције савремених држава и  друштава, као и начина на који се демократија као облик владавине п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ерципира. Потребно је разумети механизме заштите људских права, и начине на које права из области медија утичу на рад институција домећег и међународног права које се баве заштитом људских права, као што су уставни судови, као и Европски суд за људска прав</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>а. Продубљено изучавање ових питања пружиће студентима докторских студија могућност за аргументовано, научно и стручно истраживање, писање и публиковање научних радова из области медијског права као и уставног права.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="30B98C8A">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="30B98C8A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="61454AC1">
+          <w:p w14:paraId="61454AC1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Садржај предмета</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03DE59D1">
+          <w:p w14:paraId="03DE59D1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Изучавање појма медија, врсте меди</w:t>
-[...6 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:t xml:space="preserve">Изучавање појма </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>медија, врсте меди</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018294B">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ја, промене обележја традиционалних медија, дигитални медиј</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>и, предности и недостаци дигиталних медија, медијско право, развој медијског права и медијског законодавства, значај медија и регулације медијског сектор</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w14:textFill>
-[...3 lines deleted...]
-                </w14:textFill>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, медији и људска права, медији и јавни интерес, слобода медија, саставни делови слободе медија- слобода дистрибуције и ширења информација, идеја и мишљења, слобода тражења информација, слобода медија као институције, субјекти медијског права , медијске услуге, веродостојност медијских услуга, информацијски поремећај, информацијско загађење, говор мржње,  интернет платформе,  медијска писменост, медијска концентрација, власничка структура и транспарентност медија, настанак и развој људских права, класификација људских права, међународноправни оквир људских права, уставноправниоквир људских права- људска права у уставу Републике Србије, механизми заштите људских права-заштита  и остваривање људских права пред уставним судовима, међународним телима и Европским судом за људска права, омбудсман као ванправни механизам заштите људских права,   ограничавње људских права и слобода, принцип пропорционалности и троделни тест ограничења,  слобода изражавања мишљења и медији, право приватности и медији, заштита података о личности и медији, слободан приступ информацјама од јавног значаја, изборни поступак и медији, право интелектуалне својине и медији, право емитовања програмског садржаја путем радија, телевизије, дигиталних и интернет платформи, финансирање медија, вештачка интелигенција и медији.</w:t>
+              <w:t xml:space="preserve">, медији и људска права, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>медији и јавни интерес, слобода медија, саставни делови слободе медија- слобода дистрибуције и ширења информација, идеја и мишљења, слобода тражења информација, слобода медија као институције, субјекти медијског права , медијске услуге, веродостојност меди</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>јских услуга, информацијски поремећај, информацијско загађење, говор мржње,  интернет платформе,  медијска писменост, медијска концентрација, власничка структура и транспарентност медија, настанак и развој људских права, класификација људских права, међуна</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>родноправни оквир људских права, уставноправниоквир људских права- људска права у уставу Републике Србије, механизми заштите људских права-заштита  и остваривање људских права пред уставним судовима, међународним телима и Европским судом за људска права, о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>мбудсман као ванправни механизам заштите људских права,   ограничавње људских права и слобода, принцип пропорционалности и троделни тест ограничења,  слобода изражавања мишљења и медији, право приватности и медији, заштита података о личности и медији, сло</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>бодан приступ информацјама од јавног значаја, изборни поступак и медији, право интелектуалне својине и медији, право емитовања програмског садржаја путем радија, телевизије, дигиталних и интернет платформи, финансирање медија, вештачка интелигенција и меди</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ји.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1EB092B6">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="1EB092B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="469FDF60">
+          <w:p w14:paraId="469FDF60" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Препоручена литература</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11852F83">
+          <w:p w14:paraId="11852F83" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Јелена Вучковић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Медији и медијско право</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Правни факултет Универзитета у Крагујевцу, Крагујевац, 2023.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="068D1856">
+          <w:p w14:paraId="068D1856" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Јелена Вучковић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Медијско право, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Медивест, Ниш, 2022.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="746012BB">
+          <w:p w14:paraId="746012BB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Марко Станковић, Владан Петров, Дарко Симовић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Људска права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>, Правни факултет Универзитета у Београду, Београд,  2018.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="03D95990">
+              <w:t>, Правни фак</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ултет Универзитета у Београду, Београд,  2018.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03D95990" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Борис Кривокапић, Ивана Крстић, Милан Пауновић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Међународна људска права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>, Правни факултет Универзитета у Београду,  Београд, 2016.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C9F5081">
+              <w:t xml:space="preserve">, Правни факултет </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Универзитета у Београду,  Београд, 2016.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C9F5081" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Саша Гајин, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Људска права-правно-системски оквир</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>, Правни факултет Универзитета Унион у Београду, Београд, 2012.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3F5303F4">
+              <w:t xml:space="preserve">, Правни факултет Универзитета </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Унион у Београду, Београд, 2012.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F5303F4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">David Goldberg, Gavin Sutter, Ian Walden, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Media Law and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Oxford University Press, UK,  2012.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BC7D026">
+          <w:p w14:paraId="4BC7D026" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Roy L. Moore, Michael D. Murray, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Media Law and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Routledge, New York, 2012.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D042CD5">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Andrew Nicol, Andrew Sharland, Gavin Millar, </w:t>
+          <w:p w14:paraId="4D042CD5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Andrew Nicol, Andrew Sharland, Gavin Mi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">llar, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Media Law and Human Rights,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oxford University Press, USA, 2009.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B7D4F3E">
+          <w:p w14:paraId="2B7D4F3E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">McNae's, Mark Hanna, Mike Dodd, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Essental Law for journalists</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Oxford University Press, UK. 2009</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C95E2C2">
+          <w:p w14:paraId="2C95E2C2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Војин Димитријевић, Драгољуб Поповић, Татјана Папић, Весна Петровић,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Међународно право људских права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, Београдски центар за људска права, Београд, 2007.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04D0C57D">
+          <w:p w14:paraId="04D0C57D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Žil Ditertr, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Izvodi iz najznačajnijih odluka Evropskog suda za ljudska prava</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, JP Službeni glasnik, 2006.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C517FB9">
+          <w:p w14:paraId="7C517FB9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Владимир Водинелић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Право масмедија</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, Београдски центар за људска права, Београд, 2003.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="14117EA3">
+              <w:t>, Београдски центар за људска пр</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ава, Београд, 2003.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14117EA3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">P. van Dijk, G.J.H van Hoof, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Teorija i praksa Evropske konvencije o ljudskim pravima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Muller, Sarajevo, 2001.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDF2F14">
+          <w:p w14:paraId="7DDF2F14" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Томас Флајнер, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Људска права и људско достојанство</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Гутенбергова галаксија,  Београд, 2019.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E67D9D2">
+          <w:p w14:paraId="7E67D9D2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Džon Kin,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediji i demokratija, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Filip Višnjić, Beograd, 1995.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BA33EA3">
+              <w:t>Fili</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>p Višnjić, Beograd, 1995.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA33EA3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hana Arent, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Istina i laž u politici</w:t>
             </w:r>
@@ -1244,5776 +1300,5572 @@
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Filip Višnjić, Beograd, 1994.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C682491">
+          <w:p w14:paraId="7C682491" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Džon Milton,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Areopagitika i drugi spisi o građanskim slobodama</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Filip Višnjić, Beograd, 1990.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39B7F806">
+          <w:p w14:paraId="39B7F806" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Аристотел</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, Политика</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, Београд, 1985.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1727DF61">
+          <w:p w14:paraId="1727DF61" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Јан Парандовски, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Алхемија речи, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Култура, Београд, 1964.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33CFF088">
+          <w:p w14:paraId="33CFF088" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Ратко Марковић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Уставно право и политичке институције,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E5CEBF5">
+          <w:p w14:paraId="5E5CEBF5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Драган Стојановић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="516B886A">
+          <w:p w14:paraId="516B886A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Драган Батавељић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Уставно право,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F7BCDD">
+          <w:p w14:paraId="23F7BCDD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="48C0E148">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="48C0E148" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7170" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="7C902F88">
-[...16 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7C902F88" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Број часова активне наставе недељно: 15 х 6 = 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1488" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="00EA0813">
+          <w:p w14:paraId="00EA0813" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Остали часови:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3CD9F82A">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="3CD9F82A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61079789">
+          <w:p w14:paraId="61079789" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>редавања</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D22EF0">
+          <w:p w14:paraId="52D22EF0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10415099">
+          <w:p w14:paraId="10415099" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F2A0FF4">
+          <w:p w14:paraId="7F2A0FF4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2299" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="53471597">
+          <w:p w14:paraId="53471597" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Семинар/дискусиона група/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>case stady: 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1793" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="581F9BB9">
+          <w:p w14:paraId="581F9BB9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Студијско- истраживачки рад</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1488" w:type="dxa"/>
-            <w:vMerge w:val="continue"/>
+            <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F8D8F53">
+          <w:p w14:paraId="1F8D8F53" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="490FA0D7">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="490FA0D7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="393EDFD9">
+          <w:p w14:paraId="393EDFD9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Методе извођења наставе</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B1697D">
+          <w:p w14:paraId="28B1697D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Теоријска настава (предавања), м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>енторске консултације, семинарски радови, научно-истраживачка пракса, усмени докторски испит и одбрана докторске дисертације.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CC905C1">
+              <w:t xml:space="preserve">енторске консултације, семинарски радови, научно-истраживачка пракса, усмени докторски испит и одбрана </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>докторске дисертације.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CC905C1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Провера теоријског знања</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>: писмени испити, усмени испит, презентација пројекта, семинари.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="03088803">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="03088803" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="290" w:hRule="atLeast"/>
+          <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8658" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="3F79C4E8">
+          <w:p w14:paraId="3F79C4E8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Оцена  знања (максимални број поена 100)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5EBA821F">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="5EBA821F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD31C08">
+          <w:p w14:paraId="3FD31C08" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Вредновање предиспитних обавеза</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6D334A">
+          <w:p w14:paraId="1A6D334A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Поена макс. 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="46DA560C">
+          <w:p w14:paraId="46DA560C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Начин полагања завршног испита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5EC6FC">
+          <w:p w14:paraId="3E5EC6FC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Поена макс. 60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="451D4A2E">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="451D4A2E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F62E4B9">
+          <w:p w14:paraId="3F62E4B9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Присуство и активности на предавању</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C49D1AE">
+          <w:p w14:paraId="0C49D1AE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="767AD274">
+          <w:p w14:paraId="767AD274" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Усмени испит</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5DA29B77">
+          <w:p w14:paraId="5DA29B77" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1F4BB4BA">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="1F4BB4BA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="101105B8">
+          <w:p w14:paraId="101105B8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Израда и одбрана семинарског рада</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAF71EC">
+          <w:p w14:paraId="5BAF71EC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="60CD9E00">
+          <w:p w14:paraId="60CD9E00" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9296E6">
+          <w:p w14:paraId="6B9296E6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7E347540">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="7E347540" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="227A6E44">
+          <w:p w14:paraId="227A6E44" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Израда есеја, решавање практичних проблема, односно случајева и сличне активности, пројекат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD8F733">
+          <w:p w14:paraId="3AD8F733" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="78D935F6">
+          <w:p w14:paraId="78D935F6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="62F100A9">
+          <w:p w14:paraId="62F100A9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6042EEBC">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="6042EEBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3243" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3492B326">
+          <w:p w14:paraId="3492B326" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Присуство и активности на дискусионој групи/  case study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1926" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A6332B6">
+          <w:p w14:paraId="7A6332B6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEF4E27">
+          <w:p w14:paraId="1BEF4E27" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="64E15CC0">
+          <w:p w14:paraId="64E15CC0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BC92DF1">
+    <w:p w14:paraId="3BC92DF1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="210A743A">
+    <w:p w14:paraId="210A743A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314D0341">
+    <w:p w14:paraId="314D0341" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8529"/>
       </w:tblGrid>
-      <w:tr w14:paraId="10E3ACA3">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="10E3ACA3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4496DFC9">
+          <w:p w14:paraId="4496DFC9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>ПЛАН РАДА НА НАСТАВНОМ ПРЕДМЕТУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="50199686">
+    <w:p w14:paraId="50199686" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8529"/>
       </w:tblGrid>
-      <w:tr w14:paraId="77187725">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="77187725" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="095C07E3">
+          <w:p w14:paraId="095C07E3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Назив предмета:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5DE4F09D">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="5DE4F09D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25FB884E">
-[...2 lines deleted...]
-                <w:rFonts w:hint="default"/>
+          <w:p w14:paraId="25FB884E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:rPr>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Медији и људска права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:hint="default"/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>/2026</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68E9F1AD">
+    <w:p w14:paraId="68E9F1AD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="8568" w:type="dxa"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1705"/>
         <w:gridCol w:w="1706"/>
         <w:gridCol w:w="1706"/>
         <w:gridCol w:w="1706"/>
         <w:gridCol w:w="1745"/>
       </w:tblGrid>
-      <w:tr w14:paraId="61D6C0B9">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="61D6C0B9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB76C37">
+          <w:p w14:paraId="5CB76C37" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Шифра предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08CE4729">
+          <w:p w14:paraId="08CE4729" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Статус предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="184F58A9">
+          <w:p w14:paraId="184F58A9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Семестар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385DAE07">
+          <w:p w14:paraId="385DAE07" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01CC424A">
+          <w:p w14:paraId="01CC424A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Фонд часова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="017BDF0F">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="017BDF0F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10227236">
+          <w:p w14:paraId="10227236" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A46A40D">
+          <w:p w14:paraId="2A46A40D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>изборни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3996891C">
+          <w:p w14:paraId="3996891C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2-3-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA35CEE">
+          <w:p w14:paraId="0EA35CEE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCBEA1D">
+          <w:p w14:paraId="3BCBEA1D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>15 х 6 = 90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="506F4ED8">
+    <w:p w14:paraId="506F4ED8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="8640" w:type="dxa"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2088"/>
         <w:gridCol w:w="6552"/>
       </w:tblGrid>
-      <w:tr w14:paraId="238881B4">
-[...9 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="238881B4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF80656">
+          <w:p w14:paraId="3EF80656" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Циљеви предмета</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C2C695">
+          <w:p w14:paraId="39C2C695" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F330C35">
+          <w:p w14:paraId="1F330C35" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Упознавање студената и продубљена анализа утицаја медија на остваривање и заштиту људских права. Како материја људских права заузима централно место у изучавању државе, права, друштва и њихових феномена, а медији имају примат у обликовању стварности кроз обликовање јавног мнења и утицаја на формирање демократских институција, потребно је продубљено проучавање и повезивање ова два појма, и њихово разумевање у контексту функционисања савремене правне државе. Данашња средства комуникације међу људима, а нарочито средства информисања и обавештавања егзистирају и развијају се у условима технолошких промена и развоја  нових, дигиталних технологија, као и развоја вештачке интелигенције. Медији тако постају основно средство повезивања грађанина, политичких институција и нових технолигија. То несумљиво утиче на начин функционисања и рада најважнијих политичких институција савремене државе. Потребно је упознати студенете докторских студија са значајем и утицајем нових, дигиталних медија и утицајем који могу имати на начин остваривања људских права, и то не само оних који су уско повезани са медијима, попут слободе изражавања, права на обавештеност, право приватности и заштите података о личности, већ и свих осталих људских права који се у већој или мањој мери додирују са начином на који медији у савременом друштву функионишу, уз указивање на значајне могућности угрожавња истих. Циљ предмета је допринос разумевању и јачању медијске писмености. Медијски писмен грађанин знаће како да остварује и заштити људска права која му гарантована Уставом и међународним документима.</w:t>
+              <w:t xml:space="preserve">Упознавање студената и продубљена анализа </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>утицаја медија на остваривање и заштиту људских права. Како материја људских права заузима централно место у изучавању државе, права, друштва и њихових феномена, а медији имају примат у обликовању стварности кроз обликовање јавног мнења и утицаја на формир</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ање демократских институција, потребно је продубљено проучавање и повезивање ова два појма, и њихово разумевање у контексту функционисања савремене правне државе. Данашња средства комуникације међу људима, а нарочито средства информисања и обавештавања егз</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">истирају и развијају се у условима технолошких промена и развоја  нових, дигиталних технологија, као и развоја вештачке интелигенције. Медији тако постају основно средство повезивања </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>грађанина, политичких институција и нових технолигија. То несумљиво утиче</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на начин функционисања и рада најважнијих политичких институција савремене државе. Потребно је упознати студенете докторских студија са значајем и утицајем нових, дигиталних медија и утицајем који могу имати на начин остваривања људских права, и то не сам</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>о оних који су уско повезани са медијима, попут слободе изражавања, права на обавештеност, право приватности и заштите података о личности, већ и свих осталих људских права који се у већој или мањој мери додирују са начином на који медији у савременом друш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>тву функионишу, уз указивање на значајне могућности угрожавња истих. Циљ предмета је допринос разумевању и јачању медијске писмености. Медијски писмен грађанин знаће како да остварује и заштити људска права која му гарантована Уставом и међународним докуме</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>нтима.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2E9C43D2">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="2E9C43D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24A653FC">
+          <w:p w14:paraId="24A653FC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Исход предмета </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BFA24F4">
+          <w:p w14:paraId="4BFA24F4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B10FE51">
+          <w:p w14:paraId="7B10FE51" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Стварање и продубљивање  сазнања студената о значају медија и њиховог позитивног и негативног утицаја на посматрање појава у друштву и обликовања политичких институција. Развој савремених технологија и повећање броја медија као средстава јавне комуникације, као и развој вештачке интелигенције у великој су мери утицали на начина на који се данас формира мишљење грађана, одржавају избори и формирају политичке институције. Информације се примају, одашиљу и стварају не само путем традиционалних медија (телевизија, радио и штампа), већ све више путем дигиталних платформи на Интернету као глобалној комуникационој мрежи, па се поставља питање препознавања односа између традиционалних и савремених, „нових“ друштвених медија. Савремена технологија омогућава стварање аудио-визуелних садржаја који делују истинито и уверљиво, те утичу на формирање мишљења и доношење одлука како самих грађана, тако и политичких елита које обављају значајне политичке функције,  а да представљају делимично истинит или потпуно неистинит приказ чињеничног стања. Овакве појаве стварају потребу преиспитивања начина на који данас функционишу демократске институције савремених држава и  друштава, као и начина на који се демократија као облик владавине перципира. Потребно је разумети механизме заштите људских права, и начине на које права из области медија утичу на рад институција домећег и међународног права које се баве заштитом људских права, као што су уставни судови, као и Европски суд за људска права. Продубљено изучавање ових питања пружиће студентима докторских студија могућност за аргументовано, научно и стручно истраживање, писање и публиковање научних радова из области медијског права као и уставног права.</w:t>
+              <w:t xml:space="preserve">Стварање и продубљивање  сазнања студената о значају медија и њиховог позитивног и негативног утицаја на посматрање појава у друштву и обликовања политичких институција. Развој савремених технологија и повећање броја медија као </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>средстава јавне комуникације, као и развој вештачке интелигенције у великој су мери утицали на начина на који се данас формира мишљење грађана, одржавају избори и формирају политичке институције. Информације се примају, одашиљу и стварају не само путем тра</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>диционалних медија (телевизија, радио и штампа), већ све више путем дигиталних платформи на Интернету као глобалној комуникационој мрежи, па се поставља питање препознавања односа између традиционалних и савремених, „нових“ друштвених медија. Савремена тех</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>нологија омогућава стварање аудио-визуелних садржаја који делују истинито и уверљиво, те утичу на формирање мишљења и доношење одлука како самих грађана, тако и политичких елита које обављају значајне политичке функције,  а да представљају делимично истини</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>т или потпуно неистинит приказ чињеничног стања. Овакве појаве стварају потребу преиспитивања начина на који данас функционишу демократске институције савремених држава и  друштава, као и начина на који се демократија као облик владавине перципира. Потребн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>о је разумети механизме заштите људских права, и начине на које права из области медија утичу на рад институција домећег и међународног права које се баве заштитом људских права, као што су уставни судови, као и Европски суд за људска права. Продубљено изу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>чавање ових питања пружиће студентима докторских студија могућност за аргументовано, научно и стручно истраживање, писање и публиковање научних радова из области медијског права као и уставног права.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="55293FB6">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="55293FB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2145A48C">
+          <w:p w14:paraId="2145A48C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Садржај и структура предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68838C8C">
+          <w:p w14:paraId="68838C8C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:caps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="216B1355">
+          <w:p w14:paraId="216B1355" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:caps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:caps/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Садржај и структуру предмета медији и људска права чине: </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="27B9761B">
+              <w:t>Садржај и структуру предм</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:caps/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ета медији и људска права чине: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27B9761B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1. Медијско право и медији</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336DE74E">
+          <w:p w14:paraId="336DE74E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1.1. Појам, предмет и развој медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47B1C2B8">
+          <w:p w14:paraId="47B1C2B8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">1.2. Начела, извори и развој медијског законодавства </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F44E96C">
+          <w:p w14:paraId="0F44E96C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">1.3. Појам медија (позитивноправни појам медија, појам медија у европској регулативи). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13983DCC">
+          <w:p w14:paraId="13983DCC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1.4.Дигитални медији и нови концепт медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BB2C67E">
+          <w:p w14:paraId="3BB2C67E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1.5. Врсте медија и медијски плурализам</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11C7E212">
+          <w:p w14:paraId="11C7E212" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1.6. значај медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="756064B4">
+          <w:p w14:paraId="756064B4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1.7. Медији и људска права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34FCDBF6">
+          <w:p w14:paraId="34FCDBF6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1.8. Медији и јавни интерес.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF7E7ED">
+          <w:p w14:paraId="5BF7E7ED" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2. Субјекти медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="237340C3">
+          <w:p w14:paraId="237340C3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Регулаторно тело за електронске медије( РЕМ)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76564604">
+          <w:p w14:paraId="76564604" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>2.2. Пружалац медијске услуге и издавач медија</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="01525822">
+              <w:t xml:space="preserve">2.2. Пружалац </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>медијске услуге и издавач медија</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01525822" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2.3. Уредник медија и новинари</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EEE19A8">
+          <w:p w14:paraId="6EEE19A8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">2.4. Оператор за дистрибуцију медијских услуга </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A1C5C86">
+          <w:p w14:paraId="3A1C5C86" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2.5. Јавни медијски сервис</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="349B99D1">
+          <w:p w14:paraId="349B99D1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7371"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2.6. Контрола и одговорност медијских субјеката.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21ACA2D1">
+          <w:p w14:paraId="21ACA2D1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Пружање и веродостојност медијских услуга </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00DEB02F">
+          <w:p w14:paraId="00DEB02F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>3.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Медијске услуге</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE092B6">
+          <w:p w14:paraId="4CE092B6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.2. </w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дигитализација и медијска услуге</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7921C4D6">
+          <w:p w14:paraId="7921C4D6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискриминација медијских услуга</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C550120">
+          <w:p w14:paraId="3C550120" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Говор мржње</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="588248A3">
+          <w:p w14:paraId="588248A3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Веродостојност и објективност медијског садржаја</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F7BAE27">
+          <w:p w14:paraId="3F7BAE27" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.6. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Информацијски поремећај и информацијско загађење</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49CA4BA2">
+          <w:p w14:paraId="49CA4BA2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.7. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Интернет платформе </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B29966C">
+          <w:p w14:paraId="1B29966C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3.8.  Медијска писменост</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="063D43CF">
+          <w:p w14:paraId="063D43CF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.9.  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Право на одговор(деманти) и исправку информације</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29CF8F47">
+              <w:t>П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>раво на одговор(деманти) и исправку информације</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29CF8F47" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.10. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Рокови и објављивљње одговора(исправке)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="357B1F6D">
+          <w:p w14:paraId="357B1F6D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.11. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Необјављивање одговора(исправке)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B5A4A4C">
+          <w:p w14:paraId="2B5A4A4C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">3.12. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Тужба за објављивање одговора (исправке)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C225E36">
+          <w:p w14:paraId="7C225E36" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>3.13. Пропуштање објављивања информације</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="486DE4B4">
+          <w:p w14:paraId="486DE4B4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>3.14. Медијска концентрација</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05E7A7EC">
+          <w:p w14:paraId="05E7A7EC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>3.15. Власничка структура и транспарентност медија</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1E914C77">
+              <w:t xml:space="preserve">3.15. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Власничка структура и транспарентност медија</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E914C77" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>3.16. Медијска концентрација и правна заштита.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6720C449">
+          <w:p w14:paraId="6720C449" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>4. Теоријскоправни оквир људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58D03B18">
+          <w:p w14:paraId="58D03B18" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>4.1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Појам људских </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0962204E">
+          <w:p w14:paraId="0962204E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">4.2. Међународни </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>извори људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DA5EE22">
+          <w:p w14:paraId="1DA5EE22" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">4.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Унутрашњи извора људских </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="631CDC6A">
+          <w:p w14:paraId="631CDC6A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">4.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Извори људских права у Србији</w:t>
+              <w:t xml:space="preserve">Извори људских права </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>у Србији</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E810184">
+          <w:p w14:paraId="7E810184" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">4.5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Подела људских права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B32ED9">
+          <w:p w14:paraId="06B32ED9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Међународноправни оквир људских права </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D88C3C6">
+          <w:p w14:paraId="3D88C3C6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Начела остваривања људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2EFECE">
+          <w:p w14:paraId="4B2EFECE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">5.2. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Лична права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F903EAF">
+          <w:p w14:paraId="4F903EAF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Политичка права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A201D51">
+          <w:p w14:paraId="1A201D51" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">5.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Економска и социјална права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F429A88">
+          <w:p w14:paraId="4F429A88" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>5.5. Културна права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C30255B">
+          <w:p w14:paraId="1C30255B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>5.6. Колективна права-права група</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38B37275">
+          <w:p w14:paraId="38B37275" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>5.7.Заштита посебних категорија лица.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2266BFB9">
+              <w:t>5.7.Заштита по</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>себних категорија лица.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2266BFB9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Људска права у Уставу Републике Србије </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D247B01">
+          <w:p w14:paraId="5D247B01" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>6.1. Обим и систематика људских рава у Уставу Србије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D9201C8">
+          <w:p w14:paraId="6D9201C8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>6.2. Уставна начела остваривања људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="784BA1E4">
+          <w:p w14:paraId="784BA1E4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">6.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Уставни каталог људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="001CFB9E">
+          <w:p w14:paraId="001CFB9E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">6.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Права припадника националних мањина</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ECF32A7">
+          <w:p w14:paraId="7ECF32A7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>6.5. Одступање од људских права</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="276971CB">
+              <w:t>6.5. Одступање</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> од људских права</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="276971CB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Механизми заштите људских права </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53EA2A7E">
+          <w:p w14:paraId="53EA2A7E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">7.1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Судска заштита људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3898DD1F">
+          <w:p w14:paraId="3898DD1F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>7.2. Уставносудска заштита људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5835AFE5">
+          <w:p w14:paraId="5835AFE5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">7.3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Омбудсман</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45F2BC6B">
+          <w:p w14:paraId="45F2BC6B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">7.4. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Међународноправни механизми заштите људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B0A4694">
+          <w:p w14:paraId="5B0A4694" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">7.5. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Европски суд за људска права.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671DAD41">
+          <w:p w14:paraId="671DAD41" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Слобода медија </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A4F785D">
+          <w:p w14:paraId="7A4F785D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>8.1. Појам и правни оквир</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63ABF388">
+          <w:p w14:paraId="63ABF388" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>8.2. Садржина права на слободу медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B949081">
+          <w:p w14:paraId="2B949081" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>8.3. Уставне гаранције и ограничења слободе медија.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AE894D8">
+          <w:p w14:paraId="7AE894D8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>9.  Право приватности и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7020532E">
+          <w:p w14:paraId="7020532E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>9.1 Основна питања</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD53A28">
+          <w:p w14:paraId="3CD53A28" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>9.2. Пристанак за објављивање информација других лица</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B9C4C8C">
+          <w:p w14:paraId="5B9C4C8C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>9.3. Приватност државних и политичких функционера</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4CEF394F">
+              <w:t xml:space="preserve">9.3. Приватност државних и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>политичких функционера</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CEF394F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>9.4. Заштита права на приватни живот и лични запис</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01C8C9B7">
+          <w:p w14:paraId="01C8C9B7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>9.5. Заштита малолетних лица и јавно излагање порнографије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="789E30E8">
+          <w:p w14:paraId="789E30E8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>9.6. Информације у вези са кривичним поступком.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FCAEFA5">
+          <w:p w14:paraId="4FCAEFA5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Заштита података о личности и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="695CFE91">
+          <w:p w14:paraId="695CFE91" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>10.1. Основна питања</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A5C5639">
+          <w:p w14:paraId="6A5C5639" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>10.2. Појам и значај заштите личних података</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1ADC89F7">
+              <w:t>10.2. Појам и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> значај заштите личних података</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADC89F7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>10.3.Основни принципи обраде личних података</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="203858E8">
+          <w:p w14:paraId="203858E8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>10.4. Правни основ обраде података</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78E7EF1F">
+          <w:p w14:paraId="78E7EF1F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>11. Информационо право (слободан приступ информацијама од јавног значаја) и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13C35113">
+          <w:p w14:paraId="13C35113" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>11.1. Општи значај</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B89ECAA">
+          <w:p w14:paraId="0B89ECAA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>11.2. Појам права на слободан приступ информацијама од јавног значаја</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="19C4199D">
+              <w:t>11.2. Појам права на слободан приступ инфо</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>рмацијама од јавног значаја</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C4199D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>11.3. Појам информације од јавног значаја</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E3E6531">
+          <w:p w14:paraId="1E3E6531" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>11.4. Остваривање права на приступ информацијама од јавног значаја</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2372CD69">
+          <w:p w14:paraId="2372CD69" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>11.5. Заштита права на слободан приступ информацијама од јавног значаја (управни поступак и управни спор).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C66A40A">
+          <w:p w14:paraId="3C66A40A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>11.6. Други облици правне заштите.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="45A75110">
+              <w:t xml:space="preserve">11.6. Други </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>облици правне заштите.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A75110" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>12. Изборни поступак и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65EDC759">
+          <w:p w14:paraId="65EDC759" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>12.1.Општа питања</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="766F50B9">
+          <w:p w14:paraId="766F50B9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>12.2. Слобода политичког изражавања</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59A58EA8">
+          <w:p w14:paraId="59A58EA8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>12.3. Принцип равноправног и довољног приступа</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13B74DA7">
+          <w:p w14:paraId="13B74DA7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>12.4. Принцип потпуног приступа</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="097875CD">
+          <w:p w14:paraId="097875CD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>12.5. Медији и изборна кампања</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D1318DF">
+          <w:p w14:paraId="2D1318DF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>12.6. Политичке странке и медији у изборном процесу.</w:t>
+              <w:t>12.6. Политичке странке и медији у избо</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>рном процесу.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27992527">
+    <w:p w14:paraId="27992527" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AD0F5FD">
+    <w:p w14:paraId="4AD0F5FD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2843"/>
         <w:gridCol w:w="2843"/>
         <w:gridCol w:w="2843"/>
       </w:tblGrid>
-      <w:tr w14:paraId="44F202A6">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="44F202A6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8529" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFEA1CC">
+          <w:p w14:paraId="7DFEA1CC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број часова активне наставе – недељно (6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="0D0B5A6B">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="0D0B5A6B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35AF4BFA">
+          <w:p w14:paraId="35AF4BFA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Предавања: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24399D63">
+          <w:p w14:paraId="24399D63" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Семинар: 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B501E6C">
+          <w:p w14:paraId="5B501E6C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група: 1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4454A446">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="4454A446" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77CF0984">
+          <w:p w14:paraId="77CF0984" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">case stady: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D652ABF">
+          <w:p w14:paraId="2D652ABF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Остали студијско истраживачки рад:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D5C809A">
+          <w:p w14:paraId="2D5C809A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Консултације: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2FBB9AA9">
+    <w:p w14:paraId="2FBB9AA9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30FC215D">
+    <w:p w14:paraId="30FC215D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="14"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="8568" w:type="dxa"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1188"/>
         <w:gridCol w:w="5940"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
-      <w:tr w14:paraId="2093D83C">
-[...16 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="2093D83C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8568" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5448CAF5">
+          <w:p w14:paraId="5448CAF5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>РАСПОРЕД АКТИВНЕ НАСТАВЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1530A88D">
+      <w:tr w:rsidR="00994EF7" w14:paraId="1530A88D" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D81D47D">
+          <w:p w14:paraId="2D81D47D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Недеља</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B38F733">
+          <w:p w14:paraId="0B38F733" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Тематска јединица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1C1C0CD4">
+          <w:p w14:paraId="1C1C0CD4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број часова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1787B3C4">
+      <w:tr w:rsidR="00994EF7" w14:paraId="1787B3C4" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9B999F">
+          <w:p w14:paraId="2C9B999F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD0587F">
+          <w:p w14:paraId="3AD0587F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Појам, предмет и развој медијског права</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="3CE4A71C">
+              <w:t xml:space="preserve">Појам, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>предмет и развој медијског права</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>, начела, извори и развој медијског законодавства, појам медија (позитивноправни појам медија, појам медија у европској регулативи), дигитални медији и нови концепт медија, предности и недостаци дигиталних медија, врсте меди</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ја и медијски плурализам. значај медија, медији и људска права, медији и јавни интерес.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CE4A71C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="798FF6DF">
+          <w:p w14:paraId="798FF6DF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0755ED1B">
+          <w:p w14:paraId="0755ED1B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група/</w:t>
             </w:r>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7ED71E42">
+          <w:p w14:paraId="7ED71E42" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55CB1158">
+          <w:p w14:paraId="55CB1158" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="27BCBB61">
-[...44 lines deleted...]
-          <w:p w14:paraId="02DE7764">
+          <w:p w14:paraId="27BCBB61" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EAA87A5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40FD6C02" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43F3EAFD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C8989E4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02DE7764" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1204AA24">
-[...8 lines deleted...]
-          <w:p w14:paraId="0ADBE6C7">
+          <w:p w14:paraId="1204AA24" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ADBE6C7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02B70A2B">
+          <w:p w14:paraId="02B70A2B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7821A66A">
+          <w:p w14:paraId="7821A66A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14D3AFEB">
+          <w:p w14:paraId="14D3AFEB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="4078DD01">
+      <w:tr w:rsidR="00994EF7" w14:paraId="4078DD01" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D9F3925">
+          <w:p w14:paraId="2D9F3925" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06F90B4A">
+          <w:p w14:paraId="06F90B4A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Субјекти медијског парава, РЕМ, пружалац медијске услуге, издавач, уредник медија и новинари, оператор за дистрибуцију медијских услуга, јавни медијски сервис, контрола и одговорност медијских субјеката.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="015528A2">
+              <w:t xml:space="preserve">Субјекти медијског парава, РЕМ, пружалац медијске </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>услуге, издавач, уредник медија и новинари, оператор за дистрибуцију медијских услуга, јавни медијски сервис, контрола и одговорност медијских субјеката.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="015528A2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E7693D1">
+          <w:p w14:paraId="7E7693D1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група/</w:t>
             </w:r>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="791F61E4">
+          <w:p w14:paraId="791F61E4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ED3DBB8">
+          <w:p w14:paraId="3ED3DBB8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8FB3AC">
-[...17 lines deleted...]
-          <w:p w14:paraId="389AE33F">
+          <w:p w14:paraId="0B8FB3AC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5834F2F7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="389AE33F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35BA8F96">
-[...8 lines deleted...]
-          <w:p w14:paraId="502F2313">
+          <w:p w14:paraId="35BA8F96" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="502F2313" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52990272">
+          <w:p w14:paraId="52990272" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2193DFB8">
+          <w:p w14:paraId="2193DFB8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B53ABF1">
+          <w:p w14:paraId="1B53ABF1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="02282A6C">
+      <w:tr w:rsidR="00994EF7" w14:paraId="02282A6C" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="195CAC59">
+          <w:p w14:paraId="195CAC59" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBA8E07">
+          <w:p w14:paraId="6BBA8E07" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Медијске услуге, дигитализација медијских услуга, дискриминација медијских услуга, говор мржње, веродостојност и објективност медијског садржаја, информацијски поремећај, информацијско загађење, интернет платформа, медијска писменост.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A0E86EC">
+          <w:p w14:paraId="0A0E86EC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Предавања-менторска настава:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0185FA63">
+              <w:t>Предавања-мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>торска настава:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0185FA63" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53AC414E">
+          <w:p w14:paraId="53AC414E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68762811">
+          <w:p w14:paraId="68762811" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D33D6F1">
+          <w:p w14:paraId="3D33D6F1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0E75F0F2">
-[...26 lines deleted...]
-          <w:p w14:paraId="513B7473">
+          <w:p w14:paraId="0E75F0F2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="391CBF44" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AA14154" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="513B7473" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CCDAC66">
-[...8 lines deleted...]
-          <w:p w14:paraId="54ABF14B">
+          <w:p w14:paraId="2CCDAC66" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54ABF14B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00D23459">
+          <w:p w14:paraId="00D23459" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04444CB5">
+          <w:p w14:paraId="04444CB5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3907A1FC">
+          <w:p w14:paraId="3907A1FC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F9101A4">
+          <w:p w14:paraId="4F9101A4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7E215B98">
+      <w:tr w:rsidR="00994EF7" w14:paraId="7E215B98" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7D51D372">
+          <w:p w14:paraId="7D51D372" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F755015">
+          <w:p w14:paraId="7F755015" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Право на одговор(деманти) и исправку информације</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0018294B">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>р</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>окови и објављивљње одговора(исправке)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>,н</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>еобјављивање одговора(исправке),</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>тужба за објављивање одговора (исправке),</w:t>
+              <w:t xml:space="preserve">тужба за </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>објављивање одговора (исправке),</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> пропуштање објављивања информације, медијска концентрација, власничка структура и транспарентност медија, медијска концентрација и правна заштита.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="453165C9">
+          <w:p w14:paraId="453165C9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47389FCD">
+          <w:p w14:paraId="47389FCD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B46252C">
+          <w:p w14:paraId="7B46252C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="555C82DD">
+          <w:p w14:paraId="555C82DD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F5C2099">
+              <w:t>Остали студијско-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">истраживачки рад: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5C2099" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24D6F943">
-[...37 lines deleted...]
-          <w:p w14:paraId="7E88B001">
+          <w:p w14:paraId="24D6F943" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE18CBA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24C56ADB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56AB2446" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E88B001" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B68C788">
-[...8 lines deleted...]
-          <w:p w14:paraId="57D9E8AA">
+          <w:p w14:paraId="6B68C788" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57D9E8AA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4067004E">
+          <w:p w14:paraId="4067004E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B056276">
+          <w:p w14:paraId="1B056276" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D1945B">
+          <w:p w14:paraId="24D1945B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="657111EE">
+          <w:p w14:paraId="657111EE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1C81A7F7">
+      <w:tr w:rsidR="00994EF7" w14:paraId="1C81A7F7" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7F467211">
+          <w:p w14:paraId="7F467211" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="09581743">
+          <w:p w14:paraId="09581743" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Појам људских </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">права, међународни </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">извори људских права, унутрашњи извора људских </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">права, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>извори људских права у Републици Србији, подела људских права, међународноправни оквир људских права, начела остваривања људских права.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6B1E70BF">
+              <w:t xml:space="preserve">извори људских права у Републици Србији, подела људских права, међународноправни оквир људских права, начела </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>остваривања људских права.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B1E70BF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Предавања:-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52E623AF">
+          <w:p w14:paraId="52E623AF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група/</w:t>
             </w:r>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45853C68">
+          <w:p w14:paraId="45853C68" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EF37531">
+          <w:p w14:paraId="2EF37531" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="24D11791">
-[...17 lines deleted...]
-          <w:p w14:paraId="48D7E3CF">
+          <w:p w14:paraId="24D11791" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B45A0A4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48D7E3CF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C3E223C">
-[...20 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4C3E223C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4CFCAC6D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E2B4A05">
+          <w:p w14:paraId="1E2B4A05" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="112253F5">
+          <w:p w14:paraId="112253F5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23B9DC51">
+          <w:p w14:paraId="23B9DC51" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="33888CA8">
+      <w:tr w:rsidR="00994EF7" w14:paraId="33888CA8" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2C788BC7">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2C788BC7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73427B3E">
+          <w:p w14:paraId="73427B3E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Међународно правни оквир људских права: лична права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -7039,4255 +6891,4307 @@
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>културна права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> колективна права-права група, заштита посебних категорија лица.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2879E3C6">
+          <w:p w14:paraId="2879E3C6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања:-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58B23453">
+          <w:p w14:paraId="58B23453" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4983FC46">
+          <w:p w14:paraId="4983FC46" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B924203">
+          <w:p w14:paraId="6B924203" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F946186">
+          <w:p w14:paraId="3F946186" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="029DD9AC">
-[...8 lines deleted...]
-          <w:p w14:paraId="2F1AD497">
+          <w:p w14:paraId="029DD9AC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F1AD497" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FF9DB1B">
-[...8 lines deleted...]
-          <w:p w14:paraId="1F28028A">
+          <w:p w14:paraId="7FF9DB1B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F28028A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A8D674">
+          <w:p w14:paraId="08A8D674" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41C3F4ED">
+          <w:p w14:paraId="41C3F4ED" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="073A238D">
+          <w:p w14:paraId="073A238D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3765F107">
+          <w:p w14:paraId="3765F107" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7670D00E">
+      <w:tr w:rsidR="00994EF7" w14:paraId="7670D00E" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4C12FEE5">
+          <w:p w14:paraId="4C12FEE5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2490D2DB">
+          <w:p w14:paraId="2490D2DB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Уставноправни оквир људских права, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>обим и систематика људских права у Уставу Србије, уставна начела остваривања, људских права, у</w:t>
+              <w:t xml:space="preserve">обим и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>систематика људских права у Уставу Србије, уставна начела остваривања, људских права, у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>ставни каталог људских права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>права припадника националних мањина</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>одступање од људских права.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72E68500">
+          <w:p w14:paraId="72E68500" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања:-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C70F09B">
+          <w:p w14:paraId="2C70F09B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0440D702">
+          <w:p w14:paraId="0440D702" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40C0358C">
+          <w:p w14:paraId="40C0358C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6028EAA6">
+              <w:t>Остали студијс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ко-истраживачки рад: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6028EAA6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="758ED690">
+          <w:p w14:paraId="758ED690" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="47BEAF08">
-[...8 lines deleted...]
-          <w:p w14:paraId="7E17D599">
+          <w:p w14:paraId="47BEAF08" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E17D599" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A205B87">
-[...8 lines deleted...]
-          <w:p w14:paraId="13E9A5B6">
+          <w:p w14:paraId="6A205B87" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13E9A5B6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7575E184">
+          <w:p w14:paraId="7575E184" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E26B63">
+          <w:p w14:paraId="23E26B63" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AA3C7FC">
+          <w:p w14:paraId="7AA3C7FC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47E52724">
+          <w:p w14:paraId="47E52724" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="2DD4366F">
+      <w:tr w:rsidR="00994EF7" w14:paraId="2DD4366F" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25C5CA0F">
+          <w:p w14:paraId="25C5CA0F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1167071F">
+          <w:p w14:paraId="1167071F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Судска заштита људских права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">, право на правично суђење, право на делотворни правни лек, уставно право на судску заштиту, уставносудска заштита људских права, уставна жалба, уставна жалба у пракси Уставног суда Републике Србије, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>омбудсман као  ванправни механизам заштите људских права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>,  специјализовани омбудсмани, Заштитник грађана Ребублике Србије, специјализовани омбудсмани у Републици Србији.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E2A7AF0">
+          <w:p w14:paraId="7E2A7AF0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AD88F3A">
+          <w:p w14:paraId="6AD88F3A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2637BF4E">
+          <w:p w14:paraId="2637BF4E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B92E454">
+          <w:p w14:paraId="7B92E454" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BF82C7B">
+          <w:p w14:paraId="2BF82C7B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7753E39E">
-[...19 lines deleted...]
-          <w:p w14:paraId="1523A1C3">
+          <w:p w14:paraId="7753E39E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="721B3A28" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1523A1C3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E4D5E27">
+          <w:p w14:paraId="0E4D5E27" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54A09C83">
+          <w:p w14:paraId="54A09C83" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="55E61693">
+          <w:p w14:paraId="55E61693" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E4FFDE9">
-[...8 lines deleted...]
-          <w:p w14:paraId="24739C6F">
+          <w:p w14:paraId="5E4FFDE9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24739C6F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06DFBC56">
+          <w:p w14:paraId="06DFBC56" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02B72C0A">
+          <w:p w14:paraId="02B72C0A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E886D54">
+          <w:p w14:paraId="5E886D54" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66E23797">
+          <w:p w14:paraId="66E23797" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="3FD60768">
+      <w:tr w:rsidR="00994EF7" w14:paraId="3FD60768" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="397C68BF">
+          <w:p w14:paraId="397C68BF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>IX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0101019D">
+          <w:p w14:paraId="0101019D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Међународноправни механизми заштите људских права, Организација Уједињених нација и људска права, уговорна тела Уједињених нација: Комитет за људска права, Комитет за економска, социјална и културна права, Комитет за елиминисање расне дискриминације, Комитет за елиминисање дискриминација жена, Комитет против мучења, Комитет за превенцију тортуре, Комитет за права детета, Комитет за права радника миграната, Комитет за права особа са инвалидитетом, Комитет за присилне нестанке.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7BB82CB7">
+              <w:t>Међународноправни механизми заштите људских права, Организација Уједињених нација и људска права, уговорна тела Уједињених нација: Комитет за људска права, Комитет за економска, социјална и културна права, Комитет за елиминисање расне дискриминације, Комит</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ет за елиминисање дискриминација жена, Комитет против мучења, Комитет за превенцију тортуре, Комитет за права детета, Комитет за права радника миграната, Комитет за права особа са инвалидитетом, Комитет за присилне нестанке.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB82CB7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF916AC">
+          <w:p w14:paraId="5DF916AC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група/</w:t>
             </w:r>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B2280C6">
+          <w:p w14:paraId="3B2280C6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72B5B4CB">
+          <w:p w14:paraId="72B5B4CB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="759A3BB7">
-[...12 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="759A3BB7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D107935" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10EDDD09" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D2E41C3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="347C1089" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04C8A327" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5495612A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="688706C3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>(6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E8B5602" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72EEA0B1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E8EBE58" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B7F59E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...96 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61D9464E">
+          <w:p w14:paraId="61D9464E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1A46D748">
+      <w:tr w:rsidR="00994EF7" w14:paraId="1A46D748" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4D88B72B">
+          <w:p w14:paraId="4D88B72B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="082C09FA">
+          <w:p w14:paraId="082C09FA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Европски суд за људска права, основне одлике Конвенције за људска права и заштиту основних слобода и модалитети њеног укључивања у националне правне системе, Састав и функционисање Европског суда за људска права, поступак пред Европским судом за људска права.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29528DB9">
+              <w:t xml:space="preserve">Европски суд за људска права, основне одлике Конвенције за људска права и заштиту основних слобода и модалитети њеног укључивања у националне правне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>системе, Састав и функционисање Европског суда за људска права, поступак пред Европским судом за људска права.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29528DB9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="717F3569">
+          <w:p w14:paraId="717F3569" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21E65078">
+          <w:p w14:paraId="21E65078" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="677BC539">
+          <w:p w14:paraId="677BC539" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FA085DD">
+          <w:p w14:paraId="2FA085DD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2160AAFD">
-[...9 lines deleted...]
-          <w:p w14:paraId="578FBEBF">
+          <w:p w14:paraId="2160AAFD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="578FBEBF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C672BEE">
+          <w:p w14:paraId="4C672BEE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FFCEBF8">
+          <w:p w14:paraId="5FFCEBF8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="30AE05DA">
+          <w:p w14:paraId="30AE05DA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1A5D7402">
+          <w:p w14:paraId="1A5D7402" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5455AE6D">
+          <w:p w14:paraId="5455AE6D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="550774FB">
+          <w:p w14:paraId="550774FB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01FAEB44">
+          <w:p w14:paraId="01FAEB44" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="584D31B4">
+          <w:p w14:paraId="584D31B4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="6B43DA76">
+      <w:tr w:rsidR="00994EF7" w14:paraId="6B43DA76" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2441DC8A">
+          <w:p w14:paraId="2441DC8A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>XI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6BDD76">
+          <w:p w14:paraId="3D6BDD76" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Право на слободу медија, правни оквир, саставни делови слободе медија, слобода изражавања као основно право слободе медија, право медија да траже информације, институционална слобода медија-право медија као институције, позитивне и негативне обавезе државе да штите слободу медија, дозвољена ограничења слободе медија, недозвољена ограничења слободе медија.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="26CE2408">
+              <w:t xml:space="preserve">Право на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">слободу медија, правни оквир, саставни делови слободе медија, слобода изражавања као основно право слободе медија, право медија да траже информације, институционална слобода медија-право медија као институције, позитивне и негативне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>обавезе државе да штите</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> слободу медија, дозвољена ограничења слободе медија, недозвољена ограничења слободе медија.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26CE2408" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AB89C79">
+          <w:p w14:paraId="7AB89C79" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група/</w:t>
             </w:r>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4427F10A">
+          <w:p w14:paraId="4427F10A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF13C68">
+          <w:p w14:paraId="5DF13C68" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="516B3A62">
-[...22 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="516B3A62" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43420B21" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="372AE407" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FE39106" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25C7F32C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41091688" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F566C66" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758F7DB1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="758F7DB1">
-[...15 lines deleted...]
-          <w:p w14:paraId="509CE45E">
+          <w:p w14:paraId="509CE45E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="621FF665">
+          <w:p w14:paraId="621FF665" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="5E63D023">
+      <w:tr w:rsidR="00994EF7" w14:paraId="5E63D023" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC1EB02">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7AC1EB02" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>XII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="17FC1CF9">
+          <w:p w14:paraId="17FC1CF9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Право приватности и медији, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>пристанак за објављивање информација других лица, приватност државних и политичких функционера, заштита права на приватни живот и лични запис,  заштита малолетних лица и јавно излагање порнографије информације у вези са кривичним поступком, право приватности у пракси домаћих и међународних судова.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="51C786AF">
+              <w:t>пристанак за објављивање информација других лица, приватност државних и политичких функционера, заштита права на приватни живот и лични запис,  заштита малолетних лица и јавно излагање порнографије информације у вези са кривичним поступком, право приватнос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ти у пракси домаћих и међународних судова.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C786AF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања-менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="680FFFB6">
+          <w:p w14:paraId="680FFFB6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D5D6499">
+          <w:p w14:paraId="0D5D6499" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E34D1C4">
+          <w:p w14:paraId="3E34D1C4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51B8AE8E">
+          <w:p w14:paraId="51B8AE8E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D43F4AC">
-[...38 lines deleted...]
-          <w:p w14:paraId="1EC2D31C">
+          <w:p w14:paraId="6D43F4AC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EFF79F8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40DBC278" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E568E68" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EC2D31C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A8BC1AF">
-[...8 lines deleted...]
-          <w:p w14:paraId="66EA8793">
+          <w:p w14:paraId="2A8BC1AF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66EA8793" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0386098B">
+          <w:p w14:paraId="0386098B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76BD3475">
+          <w:p w14:paraId="76BD3475" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F3F8A61">
+          <w:p w14:paraId="2F3F8A61" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51B97194">
+          <w:p w14:paraId="51B97194" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="57955EBB">
+      <w:tr w:rsidR="00994EF7" w14:paraId="57955EBB" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4FCAEAC5">
+          <w:p w14:paraId="4FCAEAC5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>XIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0A707B8F">
+          <w:p w14:paraId="0A707B8F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Заштита података о личности и медији, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>појам и значај заштите личних података, основни принципи обраде личних података,  правни основ обраде података у домаћем и међународном праву, пракса домаћих и међународних институција у заштити обраде података о личности, интернет и дигиталне платформе и подаци о личности.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="65C5C005">
+              <w:t xml:space="preserve">појам и значај заштите личних података, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>основни принципи обраде личних података,  правни основ обраде података у домаћем и међународном праву, пракса домаћих и међународних институција у заштити обраде података о личности, интернет и дигиталне платформе и подаци о личности.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65C5C005" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C2B1FB2">
+          <w:p w14:paraId="4C2B1FB2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Дискусиона група:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="23B46EFC">
+              <w:t>Дискусиона</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> група:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B46EFC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F576DB5">
+          <w:p w14:paraId="6F576DB5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="607B7649">
+          <w:p w14:paraId="607B7649" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3375BA27">
-[...32 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="3375BA27" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78BBA8AE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43E69FCD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C88343E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28BD3D97" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>(6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA1014F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53346363" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692B3285" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...45 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6317AC29" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42363F5F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6317AC29">
-[...31 lines deleted...]
-          <w:p w14:paraId="08428E4E">
+          <w:p w14:paraId="08428E4E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24E25099">
+      <w:tr w:rsidR="00994EF7" w14:paraId="24E25099" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0D19DE61">
+          <w:p w14:paraId="0D19DE61" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>XIV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="23940C97">
+          <w:p w14:paraId="23940C97" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Информационо право-значај, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>појам права на слободан приступ информацијама од јавног значаја, појам информације од јавног значаја, остваривање права на приступ информацијама од јавног значаја, заштита права на слободан приступ информацијама од јавног значаја (управни поступак и управни спор), други облици правне заштите права на слободан приступ информацијама од јавног значаја. Пракса домаћих и међународних институција у остваривању и заштити права на слободан приступ информацијама.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="275C43D0">
+              <w:t xml:space="preserve">појам права на слободан приступ информацијама од јавног значаја, појам информације од јавног значаја, остваривање права на приступ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>информацијама од јавног значаја, заштита права на слободан приступ информацијама од јавног значаја (управни поступак и управни спор), други облици правне заштите права на слободан приступ информацијама од јавног значаја. Пракса домаћих и међународних инсти</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>туција у остваривању и заштити права на слободан приступ информацијама.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275C43D0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања- менторска настава:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D0BEA7">
+          <w:p w14:paraId="32D0BEA7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група/</w:t>
             </w:r>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CE22DC4">
+          <w:p w14:paraId="4CE22DC4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B885D72">
+          <w:p w14:paraId="0B885D72" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45DE2425">
-[...52 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="45DE2425" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DDF337C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="701B5D59" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F9B509D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="438C396D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72CB7C35" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="423B49C7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677537A5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>(6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D1496CD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D6FD98C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FAF87A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...4 lines deleted...]
-                <w:b/>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31FAF87A">
-[...15 lines deleted...]
-          <w:p w14:paraId="114C2061">
+          <w:p w14:paraId="114C2061" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B2F197C">
+          <w:p w14:paraId="4B2F197C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1F3A1F80">
+      <w:tr w:rsidR="00994EF7" w14:paraId="1F3A1F80" w14:textId="77777777">
         <w:tblPrEx>
-          <w:tblBorders>
-[...6 lines deleted...]
-          </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          <w:tblCellMar>
-[...4 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACCDD2B">
+          <w:p w14:paraId="3ACCDD2B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>XV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5940" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="40816E21">
+          <w:p w14:paraId="40816E21" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Изборни поступак и медији, улога медија у креирању демократских институција кроз изборни поступак, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>слобода политичког изражавања,  принцип равноправног и довољног приступа, принцип потпуног приступа, медији и изборна кампања, политичке странке и медији у изборном процесу.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7745E98B">
+              <w:t>слобода политичког изражавања,  принцип равноправног и довољног приступа, принцип потпуног приступа, медији и изборна кампања, политичке странке и медији у и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>зборном процесу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7745E98B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="7373"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman CYR" w:hAnsi="Times New Roman CYR" w:cs="Times New Roman CYR"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Семинарски радови, евалуација наставе и потписи.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43620FD7">
+          <w:p w14:paraId="43620FD7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="62E27EF2">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62E27EF2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Предавања:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FD46079">
+          <w:p w14:paraId="6FD46079" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дискусиона група/</w:t>
             </w:r>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E9B44D5">
+          <w:p w14:paraId="2E9B44D5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AA26C72">
+          <w:p w14:paraId="4AA26C72" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Остали студијско-истраживачки рад: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14892875">
+          <w:p w14:paraId="14892875" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="73F42767">
-[...8 lines deleted...]
-          <w:p w14:paraId="0C84E51B">
+          <w:p w14:paraId="73F42767" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C84E51B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4EB7D2BE">
+          <w:p w14:paraId="4EB7D2BE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37A80150">
+          <w:p w14:paraId="37A80150" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7EB55868">
+          <w:p w14:paraId="7EB55868" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="546E6AC7">
+          <w:p w14:paraId="546E6AC7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A48C977">
-[...8 lines deleted...]
-          <w:p w14:paraId="7982EACC">
+          <w:p w14:paraId="0A48C977" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7982EACC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7392B91F">
+          <w:p w14:paraId="7392B91F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BD22E1D">
+          <w:p w14:paraId="5BD22E1D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0876CD75">
+          <w:p w14:paraId="0876CD75" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14440323">
+          <w:p w14:paraId="14440323" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CAAADE1">
+    <w:p w14:paraId="0CAAADE1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="8568" w:type="dxa"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="7020"/>
       </w:tblGrid>
-      <w:tr w14:paraId="16E1B89C">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="16E1B89C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="138B3D5D">
+          <w:p w14:paraId="138B3D5D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Облици извођења наставе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D767F04">
+          <w:p w14:paraId="7D767F04" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>У свакој недељи активне наставе, часови су подељени на уводно предавање екс катедра, дискусију/</w:t>
+              <w:t xml:space="preserve">У свакој недељи активне наставе, часови </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-              <w:t>case stady</w:t>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>су подељени на уводно предавање екс катедра, дискусију/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...6 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+              <w:t>case stady</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t xml:space="preserve"> на тему која се у тој недељи обрађује, консултације и различите облике студијско-истраживачког рада (групни и индивидуални пројекти, истраживачка пракса и др.).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4378297A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>За одређену тему може се организовати семинар.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>За одређену тему може се орга</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Теме предавања у одређеној недељи су фиксне, али се у зависности од активности и интересовања студената, одређеној теми (због њене актуелности, значаја и слично) може посветити више часова дискусије, у односу на неке друге предвиђене теме. То значи да се одређена тема може обрађивати на часовима дискусионе групе/семинара/</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>низовати семинар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F25A06" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>у и више недеља.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">Теме предавања у одређеној недељи су фиксне, али се у зависности од </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-            </w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>активности и интересовања студената, одређеној теми (због њене актуелности, значаја и слично) може посветити више часова дискусије, у односу на неке друге предвиђене теме</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Значајно је напоменути да се од студената очекује да буду припремљени за часове активне наставе на основу обавезне и допунске литературе и да у њима активно учествују. Предавања студентима се одржавају, по правилу, уз </w:t>
+              <w:t>. То значи да се одређена тема може обрађивати на часовима дискусионе групе/семинара/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Power Point </w:t>
+              <w:t>case stad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>презентације.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B071DC2">
+              <w:t>у и више недеља.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FB22725" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Усмена излагања и писани радови студената морају бити у вези садржаја са предавања и излажу се, односно бране, у оквиру предавања, тј. дискусија, посвећених одговарајућој тематици и у утврђеним терминима.</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">Значајно је напоменути да се од студената очекује да буду припремљени за часове активне наставе на основу обавезне и допунске литературе и да у њима активно учествују. Предавања студентима се одржавају, по правилу, уз </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve">Power Point </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Уколико је недовољан број пријављених студената, уместо редовне, изводи се менторска настава и тада се предавања/дискусиона група, организује најмање у обиму 10 часова (5 х 2; 3 х 3 + 2) у недељним терминима, који су наведени у распореду активне наставе или у терминима (недељама), који се накнадно договоре са студентима. Остатак часова активне наставе, до предвиђених </w:t>
+              <w:t>презентације.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B071DC2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Усмена излаг</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ања и писани радови студената морају бити у вези садржаја са предавања и излажу се, односно бране, у оквиру предавања, тј. дискусија, посвећених одговарајућој тематици и у утврђеним терминима.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="250D6041" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Уколико је недовољан број пријављених студената, уместо редовне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>, изводи се менторска настава и тада се предавања/дискусиона група, организује најмање у обиму 10 часова (5 х 2; 3 х 3 + 2) у недељним терминима, који су наведени у распореду активне наставе или у терминима (недељама), који се накнадно договоре са студенти</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ма. Остатак часова активне наставе, до предвиђених </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">90 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>часова, распоређује се на часове индивидуалних и групних консултација (1/3) и индивидуалног студијско-истраживачког рада.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="24C7432C">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="24C7432C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A90E9F4">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="2A90E9F4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Начин оцењивања на предмету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C8F3E4">
+          <w:p w14:paraId="64C8F3E4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Рад студената се континуирано прати и свим активностима се додељују поени (у зависности од степена ангажовања, степена показаног знања и квалитета изложеног, односно одбрањеног рада).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C1BB21E">
+              <w:t>Рад студената се континуирано прати и свим активнос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>тима се додељују поени (у зависности од степена ангажовања, степена показаног знања и квалитета изложеног, односно одбрањеног рада).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C1BB21E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58501AC7">
+          <w:p w14:paraId="58501AC7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Предиспитне активности: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>максимално 40 поена</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29F81E1F">
+          <w:p w14:paraId="29F81E1F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Присуство и активности на предавању:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FA99E36">
+          <w:p w14:paraId="3FA99E36" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Присуство и активност на дискусионој групи/</w:t>
+              <w:t>Присуство и активност на дискусионој г</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>рупи/</w:t>
             </w:r>
             <w:r>
               <w:t>case stady</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13D871DC">
+          <w:p w14:paraId="13D871DC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Активности на консултацијама: 10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C36226E">
+          <w:p w14:paraId="1C36226E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Семинарски рад: 20</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37380A52">
+          <w:p w14:paraId="37380A52" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Усмена/писана</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ppt </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ppt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>презентација: 6</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20A83DD3">
+          <w:p w14:paraId="20A83DD3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Анализа текста или података, приказ/преглед/извештај и сл.: 10 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48EF5C79">
+          <w:p w14:paraId="48EF5C79" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Есеј: 10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CB1C122">
+          <w:p w14:paraId="2CB1C122" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Пројекат: 10 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B1CDD89">
+          <w:p w14:paraId="0B1CDD89" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4C52D255">
+          <w:p w14:paraId="4C52D255" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Поени су наведени за једну активност студента, односно за један семинарски рад, један есеј, итд. Студент може у договору са наставником да изабере и/или комбинује више наведених активности, односно изабере, нпр. да не ради семинарски рад већ да уради више есеја, приказа и сл. Активности, односно писаном раду студента додељују се поени у зависности од оцене активности односно рада: оцена „недовољно" (рад је потпуно неодговарајући или у тој мери мањкав да укупно гледано не задовољава минималне захтеве) - без поена; оцена „довољно" (рад који упркос појединим недостацима задовољава просечне захтеве) - 30% предвиђених поена; оцена „задовољава" (рад који одговара просечним захтевима) - 60% предвиђених поена; оцена „добар" ( рад који је изнад просечних захтева) - 80% предвиђених поена; оцена „одличан" (рад који је посебно добар) - максималан број бодова. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="28688757">
+              <w:t xml:space="preserve">Поени су наведени за једну активност студента, односно за један семинарски рад, један есеј, итд. Студент може у договору са наставником да изабере и/или комбинује више наведених активности, односно изабере, нпр. да не ради семинарски рад већ да уради више </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">есеја, приказа и сл. Активности, односно писаном раду студента додељују се поени у зависности од оцене активности односно рада: оцена „недовољно" (рад је потпуно неодговарајући или у тој мери мањкав да укупно гледано не задовољава минималне захтеве) - без </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>поена; оцена „довољно" (рад који упркос појединим недостацима задовољава просечне захтеве) - 30% предвиђених поена; оцена „задовољава" (рад који одговара просечним захтевима) - 60% предвиђених поена; оцена „добар" ( рад који је изнад просечних захтева) - 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0% предвиђених поена; оцена „одличан" (рад који је посебно добар) - максималан број бодова. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28688757" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Студент може да изађе на испит ако стекне </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="0018294B">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>0 поена током предиспитних активности.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E41B31B">
+          <w:p w14:paraId="4E41B31B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1606110A">
+          <w:p w14:paraId="1606110A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Испит: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">максимално 60 поена </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00AF6A2B">
+          <w:p w14:paraId="00AF6A2B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="7A376CB8">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Испит је усмени и полаже се пред испитном комисијом </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>од три члана коју именује надлежна Катедра. Испит се састоји из 3 питања, са списка објављених питања. Студент сам извлачи цедуље са испитним питањима. Свако питање носи максимално 20 (3x20) поена. Одговор на свако питање се оцењује по моделу: оцена 5 је б</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>ез бодова; оцена шест носи 12 поена (по питању), оцена седам носи 14 поена (по питању), оцена осам носи 16 поена (  по питањ), оцена девет носи 18 поена ( по питању) и оцена десет носи 20 поена ( по питању).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A376CB8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Коначна оцена се добија као збир предиспитних и испитних стечених поена, по прописаном моделу оцењивања.</w:t>
+              <w:t xml:space="preserve">Коначна оцена се добија као збир предиспитних и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>испитних стечених поена, по прописаном моделу оцењивања.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1E01D620">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="1E01D620" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="469E6AFE">
+          <w:p w14:paraId="469E6AFE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Обавезна литература:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C13288C">
-[...14 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7C13288C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Јелена Вучковић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Медији и медијско право</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Правни факултет Универзитета у Крагујевцу, Крагујевац, 2023.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6843855B">
+          <w:p w14:paraId="6843855B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Јелена Вучковић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Медијско право, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Медивест, Ниш, 2022.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F40B53D">
+          <w:p w14:paraId="1F40B53D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Марко Станковић, Владан Петров, Дарко Симовић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Људска права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, Правни факултет Универзитета у Београду, Београд,  2018.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1CE4CBE1">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="1CE4CBE1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="31A17D6A">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="31A17D6A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Допунска литература:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3172F1C2">
+          <w:p w14:paraId="3172F1C2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Борис Кривокапић, Ивана Крстић, Милан Пауновић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Међународна људска права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>, Правни факултет Универзитета у Београду,  Београд, 2016.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3129953A">
+              <w:t xml:space="preserve">, Правни факултет Универзитета у Београду,  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Београд, 2016.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3129953A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Саша Гајин, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Људска права-правно-системски оквир</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, Правни факултет Универзитета Унион у Београду, Београд, 2012.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CFEE665">
+          <w:p w14:paraId="7CFEE665" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">David Goldberg, Gavin Sutter, Ian Walden, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Media Law and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Oxford University Press, UK,  2012.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05B3DB37">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Roy L. Moore, Michael D. Murray, </w:t>
+          <w:p w14:paraId="05B3DB37" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Roy L. Moore, Michael D. Mur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ray, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Media Law and Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Routledge, New York, 2012.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54D3A109">
+          <w:p w14:paraId="54D3A109" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrew Nicol, Andrew Sharland, Gavin Millar, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Media Law and Human Rights,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Oxford University Press, USA, 2009.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FCCA0F0">
+          <w:p w14:paraId="1FCCA0F0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">McNae's, Mark Hanna, Mike Dodd, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Essental Law for journalists</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, Oxford University Press, UK. 2009</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="311BDFB6">
+              <w:t>, Oxford University Press, UK. 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311BDFB6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Војин Димитријевић, Драгољуб Поповић, Татјана Папић, Весна Петровић,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Међународно право људских права</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, Београдски центар за људска права, Београд, 2007.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C3EA7FF">
+          <w:p w14:paraId="1C3EA7FF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Žil Ditertr, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Izvodi iz najznačajnijih odluka Evropskog suda za ljudska prava</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, JP Službeni glasnik, 2006.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F945449">
+              <w:t>, JP Službeni glasnik, 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>06.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F945449" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Владимир Водинелић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Право масмедија</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Београдски центар за људска права, Београд, 2003.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57BE596F">
+          <w:p w14:paraId="57BE596F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">P. van Dijk, G.J.H van Hoof, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Teorija i praksa Evropske konvencije o ljudskim pravima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, Muller, Sarajevo, 2001.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71365338">
+          <w:p w14:paraId="71365338" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Томас Флајнер, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Људска права и људско достојанство</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, Гутенбергова галаксија,  Београд, 2019.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3243BB52">
+              <w:t>, Гуте</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>нбергова галаксија,  Београд, 2019.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3243BB52" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Džon Kin,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediji i demokratija, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Filip Višnjić, Beograd, 1995.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4073B0BE">
+          <w:p w14:paraId="4073B0BE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hana Arent, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Istina i laž u politici</w:t>
             </w:r>
@@ -11295,853 +11199,772 @@
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Filip Višnjić, Beograd, 1994.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55703FE8">
+          <w:p w14:paraId="55703FE8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Džon Milton,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Areopagitika i drugi spisi o građanskim slobodama</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>, Filip Višnjić, Beograd, 1990.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="21E2EE93">
+              <w:t>, Filip Višnjić, Beograd, 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>90.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E2EE93" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Аристотел</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, Политика</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, Београд, 1985.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="307C82DA">
+          <w:p w14:paraId="307C82DA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Јан Парандовски, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Алхемија речи, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Култура, Београд, 1964.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A8DAF7D">
+          <w:p w14:paraId="7A8DAF7D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Ратко Марковић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Уставно право и политичке институције,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правни факултет Универзитета у Београду, Београд, 2022.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E1A6AD">
+          <w:p w14:paraId="23E1A6AD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Драган Стојановић, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>, Свен, Ниш, 2013.</w:t>
+              <w:t xml:space="preserve">, Свен, Ниш, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>2013.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="62F5982E">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="62F5982E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8568" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A266DBC">
+          <w:p w14:paraId="6A266DBC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Подаци о наставницима и сарадницима на предмету</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F85657F">
+          <w:p w14:paraId="5F85657F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Име и презиме:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23F8A25F">
+          <w:p w14:paraId="23F8A25F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Звање: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>редовни професор</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5169A022">
+          <w:p w14:paraId="5169A022" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Телефон: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>063/244-599</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48E53633">
+          <w:p w14:paraId="48E53633" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Електронска пошта:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>jvuckovic@jura.kg.ac.rs</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-          <w:p w14:paraId="2E14904C">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>v_jelena0405@yahoo.com</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="2E14904C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Консултације:         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> уторак, 12-13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51BC049E">
-[...8 lines deleted...]
-          <w:p w14:paraId="2A7EB20A">
+          <w:p w14:paraId="51BC049E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A7EB20A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Име и презиме:         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">др </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Аника </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Ковачевић</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8D22BA">
+          <w:p w14:paraId="5A8D22BA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Звање:                       </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>доцент</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B60FF8E">
+          <w:p w14:paraId="0B60FF8E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Телефон:                    064/017 86 83</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1105D2F9">
+          <w:p w14:paraId="1105D2F9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Електронска пошта: </w:t>
             </w:r>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>ајakovljevic@jura.kg.ac.rs</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="777ED759">
+          <w:p w14:paraId="777ED759" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Kонсултације: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>уторак</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">12-14 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="478CF8CD">
-[...7 lines deleted...]
-          <w:p w14:paraId="74E9CEBD">
+          <w:p w14:paraId="478CF8CD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="00994EF7">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74E9CEBD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Име и презиме:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>Ружица Кијевчанин</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="032477B1">
+          <w:p w14:paraId="032477B1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRPr="0018294B" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Звање: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>асистент</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15FE06B5">
+          <w:p w14:paraId="15FE06B5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број кабинета:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">           Б-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6804F515">
+          <w:p w14:paraId="6804F515" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1800"/>
               </w:tabs>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Телефон:                    065/53 72 122</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="435E449F">
+          <w:p w14:paraId="435E449F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Електронска пошта:  </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-                <w:rStyle w:val="7"/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:bCs/>
+                  <w:lang w:val="sr-Latn-RS"/>
+                </w:rPr>
+                <w:t>rkijevcanin@jura.kg.ac.rs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
-              <w:t>rkijevcanin@jura.kg.ac.rs</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E63FC47">
+          <w:p w14:paraId="3E63FC47" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Консултације:        </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
@@ -12150,4466 +11973,4521 @@
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2h</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="765A9997">
+    <w:p w14:paraId="765A9997" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="3"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="autofit"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8529"/>
       </w:tblGrid>
-      <w:tr w14:paraId="50C7961D">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="50C7961D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1925FB11">
+          <w:p w14:paraId="1925FB11" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Теме семинарских радова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="464317E9">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="464317E9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8529" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BEEF957">
+          <w:p w14:paraId="1BEEF957" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Појам медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E2D8EBD">
+          <w:p w14:paraId="4E2D8EBD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Појам и развој медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05573DA1">
+          <w:p w14:paraId="05573DA1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Традиционални медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C056A41">
+          <w:p w14:paraId="4C056A41" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Телевизија као медиј и њен утицај на јавно мњење</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BBCA741">
+          <w:p w14:paraId="0BBCA741" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Радио као медиј и његов утицај на јавно мњење</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7221CB41">
+              <w:t xml:space="preserve">Радио као </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>медиј и његов утицај на јавно мњење</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7221CB41" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Штампани медији и љихов утицај на јавно мњење</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D1C7A3F">
+          <w:p w14:paraId="3D1C7A3F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Дигитални медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72C39865">
+          <w:p w14:paraId="72C39865" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Друштвени медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20996855">
+          <w:p w14:paraId="20996855" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Појам медија у европско регулативи</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A10C719">
+          <w:p w14:paraId="0A10C719" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Слобода медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7511C370">
+          <w:p w14:paraId="7511C370" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Цензура медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6067D316">
+          <w:p w14:paraId="6067D316" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Регулаторно тело за електронске медије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="052ABFC2">
+          <w:p w14:paraId="052ABFC2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Уредник медија и новинари</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BDD85B9">
+          <w:p w14:paraId="1BDD85B9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Јавни медијски сервиси</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1135F65A">
+              <w:t>Јавни меди</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>јски сервиси</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1135F65A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Локални медији и њихов значај</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="279EE179">
+          <w:p w14:paraId="279EE179" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Медији и њихов значај за остваривање људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02804B99">
+          <w:p w14:paraId="02804B99" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Појам људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6075B152">
+          <w:p w14:paraId="6075B152" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Историјски развој људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FAAB85F">
+          <w:p w14:paraId="0FAAB85F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Почеци конституционализовање људских права у Србији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE0C897">
+          <w:p w14:paraId="2CE0C897" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Начела остваривања људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D8CC766">
+          <w:p w14:paraId="6D8CC766" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Лична права и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31317DE1">
+          <w:p w14:paraId="31317DE1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Право на живот и медији</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="334EABE6">
+              <w:t>Прав</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>о на живот и медији</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="334EABE6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Правно уређење почетка и караја живота и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05718993">
+          <w:p w14:paraId="05718993" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Право на психички и физички интегритет и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="524278D2">
+          <w:p w14:paraId="524278D2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Слобода и безбедност личности медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2125DC3C">
+          <w:p w14:paraId="2125DC3C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Право на приватност и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A870705">
+          <w:p w14:paraId="1A870705" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Слобода мисли, савести и вероисповести и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E74C420">
+          <w:p w14:paraId="2E74C420" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Политичка права и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="373B1EE1">
+          <w:p w14:paraId="373B1EE1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Изборни поступак и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="075B38F6">
+          <w:p w14:paraId="075B38F6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Слобода изражавања и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CC1B8E1">
+          <w:p w14:paraId="4CC1B8E1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Заштита података о личности и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CF00379">
+          <w:p w14:paraId="6CF00379" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Право на обавештеност и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B7E56B5">
+          <w:p w14:paraId="5B7E56B5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Уставна жалба и заштита права из области медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F7D843">
+          <w:p w14:paraId="02F7D843" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Европски суд за људска права и члан 10 Европске конвенције</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F1509CF">
+          <w:p w14:paraId="3F1509CF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3C8951A0">
+          <w:p w14:paraId="3C8951A0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наведене теме су оквирне, односно отворене на тај начин, што студент треба у договору са предметним наставником да, у оквиру одређене теме, изабере за семинарски рад, ужу подтему, тј. да обради одређени аспект предложене теме. Наравно, студент може и сам да предложи тему за семинарски рад, уколико има интересовања за њу и одговарајућу литературу.  </w:t>
+              <w:t xml:space="preserve">Наведене теме су оквирне, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>односно отворене на тај начин, што студент треба у договору са предметним наставником да, у оквиру одређене теме, изабере за семинарски рад, ужу подтему, тј. да обради одређени аспект предложене теме. Наравно, студент може и сам да предложи тему за семинар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ски рад, уколико има интересовања за њу и одговарајућу литературу.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="7133DD7F">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="7133DD7F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8529" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1E81D50B">
-[...13 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="1E81D50B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Испитна питања</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w14:paraId="1D681DA2">
-[...15 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00994EF7" w14:paraId="1D681DA2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC3EC1A">
+          <w:p w14:paraId="0EC3EC1A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Појам и предмет медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FC6F78">
+          <w:p w14:paraId="74FC6F78" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Развој медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA2B27F">
+          <w:p w14:paraId="6EA2B27F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Начела медијаког права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="442F62A8">
+          <w:p w14:paraId="442F62A8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Извори медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="586403FA">
+          <w:p w14:paraId="586403FA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Развој медијског законодавства у Републици Србији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2259E39A">
+          <w:p w14:paraId="2259E39A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Појам медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6258D151">
+          <w:p w14:paraId="6258D151" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Промена обележја традиционалних медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DFF2F3">
+          <w:p w14:paraId="21DFF2F3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Дигитални медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="673C2FC5">
+          <w:p w14:paraId="673C2FC5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Нови концепт медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358AB003">
+          <w:p w14:paraId="358AB003" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Предности и недостаци дигиталних медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="005C6175">
+          <w:p w14:paraId="005C6175" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Појам медија у европској регулативи</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="319F0E0E">
+          <w:p w14:paraId="319F0E0E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Позитивноправни појам медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78DEA9A8">
+          <w:p w14:paraId="78DEA9A8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Врсте медија и медијски плурализам</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B0ADBE2">
+          <w:p w14:paraId="4B0ADBE2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Значај медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448ACFC7">
+          <w:p w14:paraId="448ACFC7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Медији и људска права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A561999">
+          <w:p w14:paraId="1A561999" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Медији и јавни интерес</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="76355EE5">
+              <w:t>Меди</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ји и јавни интерес</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76355EE5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Субјекти медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="325E7A91">
+          <w:p w14:paraId="325E7A91" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Регулаторно тело за електронске медије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D170636">
+          <w:p w14:paraId="7D170636" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Пружалац медијске услуге</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C210AD0">
+          <w:p w14:paraId="4C210AD0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Издавач медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64E3914D">
+          <w:p w14:paraId="64E3914D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Уредник медија и новинари</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="670243A9">
+          <w:p w14:paraId="670243A9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Оператор за дистрибуцију медијских услуга</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D96F3E8">
+          <w:p w14:paraId="6D96F3E8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Јавни медијски сервис</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F378266">
+          <w:p w14:paraId="4F378266" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Медијске услуге</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39BA0A5B">
+          <w:p w14:paraId="39BA0A5B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Дигиталне медијске услуге</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F4BBA2F">
+          <w:p w14:paraId="5F4BBA2F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Дискриминација медијских услуга</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="51FDCD82">
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>искриминација медијских услуга</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51FDCD82" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Говор мржње</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5DF1561D">
+          <w:p w14:paraId="5DF1561D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Веродостојност и објективност медијског садржаја</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="115BEB06">
+          <w:p w14:paraId="115BEB06" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Информацијски поремећај и информацијско загађење</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="167B9BC1">
+          <w:p w14:paraId="167B9BC1" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Интернет платформе</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EA1DDE4">
+          <w:p w14:paraId="4EA1DDE4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Медијска писменост</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="308E9FF7">
+          <w:p w14:paraId="308E9FF7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Право на одговор (деманти) и исправку информације рокови за њихово остваривање</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="45218BCE">
+              <w:t xml:space="preserve">Право на одговор (деманти) и исправку информације рокови за њихово </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>остваривање</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45218BCE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Објављивање одговора (исправке)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2599AB09">
+          <w:p w14:paraId="2599AB09" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Необјављивање одговора (исправке)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DE6FAEE">
+          <w:p w14:paraId="7DE6FAEE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Тужба за објављивање одговора (исправке)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F5F3214">
+          <w:p w14:paraId="1F5F3214" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Пропуштање објављивања информације</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A3A6C91">
+          <w:p w14:paraId="4A3A6C91" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Медијска концентрација</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50E2384D">
+          <w:p w14:paraId="50E2384D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Власничка структура медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34F3980B">
+          <w:p w14:paraId="34F3980B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Транспарентност медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DDDE717">
+          <w:p w14:paraId="1DDDE717" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Медијска концентрација и правна заштита</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D52877E">
+              <w:lastRenderedPageBreak/>
+              <w:t>Медијска концентрација и прав</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на заштита</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D52877E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Пројектно финансирање медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F0EB69D">
+          <w:p w14:paraId="7F0EB69D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Појам људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60307003">
+          <w:p w14:paraId="60307003" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Извори људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F7C8471">
+          <w:p w14:paraId="6F7C8471" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Унутрашњи извори људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61F082DE">
+          <w:p w14:paraId="61F082DE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Извори људских права у Србији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30DBC885">
+          <w:p w14:paraId="30DBC885" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Подела људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="681AA9C6">
+          <w:p w14:paraId="681AA9C6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Начело једнакости у остваривању људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B730455">
+          <w:p w14:paraId="3B730455" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Начело забране злоупотребе људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DD790F0">
+          <w:p w14:paraId="0DD790F0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Начело ограничења људских права</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="31195B74">
+              <w:t>Начело</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ограничења људских права</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31195B74" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Начело одступања од људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07DC13FF">
+          <w:p w14:paraId="07DC13FF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на живот</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3271D697">
+          <w:p w14:paraId="3271D697" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на уређење почетка и краја живота</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FB584F3">
+          <w:p w14:paraId="1FB584F3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на физички и психчки интегритет</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B2EEF5F">
+          <w:p w14:paraId="6B2EEF5F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Забрана ропства и сличних облика порицања слободе</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DDB1069">
+          <w:p w14:paraId="0DDB1069" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Слобода и безбедност личности</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FBECE4C">
+          <w:p w14:paraId="2FBECE4C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Слобода кретања и настањивања</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0AC6FF11">
+              <w:t xml:space="preserve">Слобода кретања и </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>настањивања</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC6FF11" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на склапање брака</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50A7C71C">
+          <w:p w14:paraId="50A7C71C" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Слобода мисли, савести и вероисповести</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3025650F">
+          <w:p w14:paraId="3025650F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на азил</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC32783">
+          <w:p w14:paraId="2EC32783" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Политичка права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E8BAD70">
+          <w:p w14:paraId="0E8BAD70" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Економска и социјална права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D6259FD">
+          <w:p w14:paraId="6D6259FD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на имовину</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54CD743B">
+          <w:p w14:paraId="54CD743B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на рад и остала права из радног односа</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A04A7EF">
+          <w:p w14:paraId="4A04A7EF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на социјалну сигурност</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="088F192F">
+          <w:p w14:paraId="088F192F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Право на достојни животни стандард</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4802E4AE">
+              <w:t>Право на достојни животни станда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рд</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4802E4AE" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на здравље</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A5235D0">
+          <w:p w14:paraId="1A5235D0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Посебна заштита мајке и детета</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CCA2ABF">
+          <w:p w14:paraId="5CCA2ABF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Културна права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A052193">
+          <w:p w14:paraId="0A052193" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на образовање</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29FE349D">
+          <w:p w14:paraId="29FE349D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на учешће у културном животу</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D65ECF">
+          <w:p w14:paraId="52D65ECF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на уживање благодети научног напретка и слобода научног истраживања</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36B512A4">
+          <w:p w14:paraId="36B512A4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право народа на самоопредељење</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C76C14A">
+          <w:p w14:paraId="1C76C14A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Право на мир и међународну безбедност</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="53711E36">
+              <w:t>Право на мир и међународну без</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бедност</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53711E36" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на здраву животну средину</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78B980D4">
+          <w:p w14:paraId="78B980D4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право на развој и управљање националним ресурсима</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FE8BF41">
+          <w:p w14:paraId="4FE8BF41" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Заштита мањина</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3B841F">
+          <w:p w14:paraId="6F3B841F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Заштита жена</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29917024">
+          <w:p w14:paraId="29917024" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Заштита деце</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E044A34">
+          <w:p w14:paraId="3E044A34" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Лица са инвалидитетом</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70B17197">
+          <w:p w14:paraId="70B17197" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Избеглице, апатриди и домородачки народи</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="554B3677">
+          <w:p w14:paraId="554B3677" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Радници мигранти</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F697CF3">
+          <w:p w14:paraId="0F697CF3" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Обим и систематика људских права у Уставу Републике Србије</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3335B025">
+              <w:t xml:space="preserve">Обим и систематика људских права у Уставу </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Републике Србије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3335B025" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Уставна начела остваривања људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DD4FEFF">
+          <w:p w14:paraId="7DD4FEFF" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Уставни каталог људских права у Уставу Републике Србије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D0B51F">
+          <w:p w14:paraId="34D0B51F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Права припадника националних мањина</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="266B1E85">
+          <w:p w14:paraId="266B1E85" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Одступања од људских права у Уставу Републике Србије </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C59C1FD">
+          <w:p w14:paraId="4C59C1FD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Судска заштита људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A0B71DC">
+          <w:p w14:paraId="4A0B71DC" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Уставносудска зажтита њудских права-уставна жалба</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="30B25FA8">
+              <w:t>Уставносудска зажтита њ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>удских права-уставна жалба</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30B25FA8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Теоријскоправни оквир уставне жалбе</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35A7B454">
+          <w:p w14:paraId="35A7B454" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Уставна жалба према Уставу Републике Србије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60CB5E26">
+          <w:p w14:paraId="60CB5E26" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Уставни надзор над судским одлукама у Србији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A146621">
+          <w:p w14:paraId="2A146621" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Уставна жалба у пракси Уставног суда Србије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35B50271">
+          <w:p w14:paraId="35B50271" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Омбудсман као ванправни механизам заштите људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05D50E5B">
+          <w:p w14:paraId="05D50E5B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Специјализовани омбудсмани</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6705B5B5">
+              <w:t>Спец</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ијализовани омбудсмани</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6705B5B5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Заштитник грађана Републике Србије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE58A01">
+          <w:p w14:paraId="4DE58A01" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Повереник за заштиту равноправности</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18F77040">
+          <w:p w14:paraId="18F77040" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Повереник за информације од јавног значаја и заштиту података о личности</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5998BCFB">
+          <w:p w14:paraId="5998BCFB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Универзални механизми заштите људских права- ОУН</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="357143C7">
+          <w:p w14:paraId="357143C7" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Уговорна тела Уједињених нација</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05876244">
+          <w:p w14:paraId="05876244" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Основне одлике Европске конвенције за заштиту људских права и основних слобода</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="763C62F6">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Основне </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>одлике Европске конвенције за заштиту људских права и основних слобода</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="763C62F6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Модалитети укључивања ЕКЉП у националне правне систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FCC2B6E">
+          <w:p w14:paraId="0FCC2B6E" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Састав Европског суда за људска права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D3F9CDA">
+          <w:p w14:paraId="6D3F9CDA" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Функционисање Европског суда за људска права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45B655A4">
+          <w:p w14:paraId="45B655A4" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Поступак пред Европским судом за људска права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A54AF2D">
+          <w:p w14:paraId="1A54AF2D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Доктринарна основа поступања Европског суда за људска права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D06DCE0">
+          <w:p w14:paraId="2D06DCE0" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Преображај улоге Европског суда за људска права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F1F99C9">
+          <w:p w14:paraId="1F1F99C9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Појам и правни оквир слободе медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA7C712">
+          <w:p w14:paraId="2BA7C712" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Садржина слободе медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0941875D">
+          <w:p w14:paraId="0941875D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Уставне гаранције и ограничења слободе медија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="000F6F51">
+          <w:p w14:paraId="000F6F51" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Право приватности и медији</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C82369A">
+          <w:p w14:paraId="5C82369A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Пристанака за објављивање информација других лица</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D663D09">
+              <w:t>Пристанака за о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>бјављивање информација других лица</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D663D09" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Приватност државних и политичких функционера</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="144248E2">
+          <w:p w14:paraId="144248E2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Заштита права на приватни живот и лични запис, заштита малолетних лица</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24C7A4C9">
+          <w:p w14:paraId="24C7A4C9" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Тужба за заштиту приватности</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04F85C7A">
+          <w:p w14:paraId="04F85C7A" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Информације у вези са кривичним поступком</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2356D5B8">
+          <w:p w14:paraId="2356D5B8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Заштита података о личности-основна питања, појам и значај заштите  личних података</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FB068BB">
+              <w:t>Заштита података о личности-основн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>а питања, појам и значај заштите  личних података</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB068BB" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Основни принципи обраде личних података</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B30B628">
+          <w:p w14:paraId="6B30B628" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Правни основ обраде података</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BA5E8C2">
+          <w:p w14:paraId="4BA5E8C2" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Ограничена заштита личних података-«новинарски изузетак»</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E289E9D">
+          <w:p w14:paraId="5E289E9D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Значај права на слободан приступ информацијама од јавног значаја</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C87A18B">
+          <w:p w14:paraId="6C87A18B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Појам информације од јавног значаја, органа јавне власти и тражиоца информација</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C8D0D67">
+              <w:t>Појам информаци</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>је од јавног значаја, органа јавне власти и тражиоца информација</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C8D0D67" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Поступак остваривања права на слободан приступ информацијама од јавног значаја- управни поступак</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="279E1AD6">
+          <w:p w14:paraId="279E1AD6" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Поступак заштите права на слободан приступ информацијама од јавног значаја-управни спор</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65B6DBC5">
+          <w:p w14:paraId="65B6DBC5" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Други облици правне заштите права на слободан приступ информацијама од јавног начаја</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="031BF5CD">
+              <w:t xml:space="preserve">Други </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>облици правне заштите права на слободан приступ информацијама од јавног начаја</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="031BF5CD" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Медији и изборни поступак-општа питања</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45CD4671">
+          <w:p w14:paraId="45CD4671" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Слобода политичког изражавања</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2825A3D8">
+          <w:p w14:paraId="2825A3D8" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Принцип равноправног и довољног приступа</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="551F685F">
+          <w:p w14:paraId="551F685F" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Принцип потпуног приступа</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69AA113D">
+          <w:p w14:paraId="69AA113D" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Мониторинг медија током изборне кампање</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="538C8A9B">
+          <w:p w14:paraId="538C8A9B" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="0018294B">
             <w:pPr>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="720"/>
               </w:tabs>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:ind w:left="900" w:hanging="540"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Политичке странке и медији у изборном процесу</w:t>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>олитичке странке и медији у изборном процесу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AB1E072">
+    <w:p w14:paraId="7AB1E072" w14:textId="77777777" w:rsidR="00994EF7" w:rsidRDefault="00994EF7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="00994EF7">
       <w:pgSz w:w="11907" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1440" w:left="1797" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720" w:num="1"/>
-      <w:docGrid w:linePitch="360" w:charSpace="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="86"/>
-[...8 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="default"/>
-[...29 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Bookman Old Style">
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman CYR">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="16903682"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="16903682"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="63630635"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="63630635"/>
-    <w:lvl w:ilvl="0" w:tentative="0">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="0">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="0">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="0">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="0">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="0">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="0">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="0">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="0">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C615B"/>
     <w:rsid w:val="00011168"/>
     <w:rsid w:val="00011CC9"/>
     <w:rsid w:val="00016413"/>
     <w:rsid w:val="000174BC"/>
     <w:rsid w:val="0001757D"/>
     <w:rsid w:val="0002239D"/>
     <w:rsid w:val="00022CDE"/>
     <w:rsid w:val="00031927"/>
     <w:rsid w:val="00041DDD"/>
     <w:rsid w:val="0007519F"/>
     <w:rsid w:val="000818D5"/>
     <w:rsid w:val="000A0250"/>
     <w:rsid w:val="000A4407"/>
     <w:rsid w:val="000C3573"/>
     <w:rsid w:val="000C54CA"/>
     <w:rsid w:val="000F3A10"/>
     <w:rsid w:val="000F7209"/>
     <w:rsid w:val="00100633"/>
     <w:rsid w:val="00103044"/>
     <w:rsid w:val="00112A33"/>
     <w:rsid w:val="00113891"/>
     <w:rsid w:val="00114802"/>
     <w:rsid w:val="0011681F"/>
     <w:rsid w:val="00122BCE"/>
     <w:rsid w:val="00130F80"/>
     <w:rsid w:val="00137263"/>
     <w:rsid w:val="001464C7"/>
     <w:rsid w:val="00151DC8"/>
     <w:rsid w:val="00170329"/>
     <w:rsid w:val="001725E3"/>
+    <w:rsid w:val="0018294B"/>
     <w:rsid w:val="00184364"/>
     <w:rsid w:val="001D6A59"/>
     <w:rsid w:val="001D6D9D"/>
     <w:rsid w:val="001E2C52"/>
     <w:rsid w:val="001F3B11"/>
     <w:rsid w:val="001F5AD1"/>
     <w:rsid w:val="0023499C"/>
     <w:rsid w:val="002424AE"/>
     <w:rsid w:val="00250B14"/>
     <w:rsid w:val="002512FC"/>
     <w:rsid w:val="00293BFE"/>
     <w:rsid w:val="002A6FDB"/>
     <w:rsid w:val="00331EF3"/>
     <w:rsid w:val="00342B7F"/>
     <w:rsid w:val="00350F77"/>
     <w:rsid w:val="00354A47"/>
     <w:rsid w:val="00356C02"/>
     <w:rsid w:val="00376B23"/>
     <w:rsid w:val="00381713"/>
     <w:rsid w:val="003935F2"/>
     <w:rsid w:val="003963E4"/>
     <w:rsid w:val="0039715C"/>
     <w:rsid w:val="003A55D8"/>
     <w:rsid w:val="003A7A82"/>
     <w:rsid w:val="003A7DEA"/>
@@ -16681,50 +16559,51 @@
     <w:rsid w:val="007D3F94"/>
     <w:rsid w:val="007F043B"/>
     <w:rsid w:val="00807474"/>
     <w:rsid w:val="00815C45"/>
     <w:rsid w:val="00822368"/>
     <w:rsid w:val="0082767E"/>
     <w:rsid w:val="0084386C"/>
     <w:rsid w:val="0085658B"/>
     <w:rsid w:val="00882ECC"/>
     <w:rsid w:val="00890CE4"/>
     <w:rsid w:val="00896519"/>
     <w:rsid w:val="008A561D"/>
     <w:rsid w:val="008A6B9C"/>
     <w:rsid w:val="008B4793"/>
     <w:rsid w:val="008C092B"/>
     <w:rsid w:val="008C490B"/>
     <w:rsid w:val="008C615B"/>
     <w:rsid w:val="008E5AA1"/>
     <w:rsid w:val="0090252B"/>
     <w:rsid w:val="00934BAC"/>
     <w:rsid w:val="00954198"/>
     <w:rsid w:val="00955B47"/>
     <w:rsid w:val="00961EF1"/>
     <w:rsid w:val="00965EDA"/>
     <w:rsid w:val="00974354"/>
+    <w:rsid w:val="00994EF7"/>
     <w:rsid w:val="009A6BCE"/>
     <w:rsid w:val="009D27C1"/>
     <w:rsid w:val="009E6E33"/>
     <w:rsid w:val="009F0FCF"/>
     <w:rsid w:val="00A01198"/>
     <w:rsid w:val="00A1720D"/>
     <w:rsid w:val="00A20930"/>
     <w:rsid w:val="00A248BF"/>
     <w:rsid w:val="00A369DF"/>
     <w:rsid w:val="00A459BA"/>
     <w:rsid w:val="00A6008A"/>
     <w:rsid w:val="00A6136C"/>
     <w:rsid w:val="00A6755F"/>
     <w:rsid w:val="00A83BC4"/>
     <w:rsid w:val="00A86FF3"/>
     <w:rsid w:val="00A9373D"/>
     <w:rsid w:val="00AA68A2"/>
     <w:rsid w:val="00AB0E75"/>
     <w:rsid w:val="00AB3712"/>
     <w:rsid w:val="00AB76CA"/>
     <w:rsid w:val="00AD0C9E"/>
     <w:rsid w:val="00AD0F8D"/>
     <w:rsid w:val="00AF1284"/>
     <w:rsid w:val="00AF6DA2"/>
     <w:rsid w:val="00B05A57"/>
@@ -16795,509 +16674,727 @@
     <w:rsid w:val="00F917AC"/>
     <w:rsid w:val="00FA56AA"/>
     <w:rsid w:val="00FB2995"/>
     <w:rsid w:val="00FD21AA"/>
     <w:rsid w:val="00FF42E2"/>
     <w:rsid w:val="00FF44A1"/>
     <w:rsid w:val="00FF6AB4"/>
     <w:rsid w:val="73BC6B12"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="sr-Latn-RS" w:eastAsia="sr-Latn-RS" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
-[...248 lines deleted...]
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-      <w:lang w:val="sr-Latn-CS" w:eastAsia="sr-Latn-CS" w:bidi="ar-SA"/>
+      <w:lang w:val="sr-Latn-CS" w:eastAsia="sr-Latn-CS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="2">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="3">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
-    <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="1"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="1"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="7">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="2"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="8">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="2"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
   </w:style>
-  <w:style w:type="table" w:styleId="9">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="3"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00Poglavlja">
     <w:name w:val="00.Poglavlja"/>
-    <w:basedOn w:val="1"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Podnaslovi">
     <w:name w:val="01.Podnaslovi"/>
-    <w:basedOn w:val="10"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="00Poglavlja"/>
     <w:rPr>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02text">
     <w:name w:val="02.text"/>
-    <w:basedOn w:val="10"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="00Poglavlja"/>
     <w:pPr>
       <w:ind w:firstLine="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:caps w:val="0"/>
       <w:position w:val="12"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04ukras">
     <w:name w:val="04.ukras"/>
-    <w:basedOn w:val="12"/>
-    <w:uiPriority w:val="0"/>
+    <w:basedOn w:val="02text"/>
     <w:pPr>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="sr-Latn-CS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="14">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:uiPriority w:val="34"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="sr-Latn-RS" w:eastAsia="sr-Latn-RS" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="sr-Latn-CS" w:eastAsia="sr-Latn-CS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="00Poglavlja">
+    <w:name w:val="00.Poglavlja"/>
+    <w:basedOn w:val="Normal"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
+      <w:b/>
+      <w:caps/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="01Podnaslovi">
+    <w:name w:val="01.Podnaslovi"/>
+    <w:basedOn w:val="00Poglavlja"/>
+    <w:rPr>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02text">
+    <w:name w:val="02.text"/>
+    <w:basedOn w:val="00Poglavlja"/>
+    <w:pPr>
+      <w:ind w:firstLine="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:position w:val="12"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04ukras">
+    <w:name w:val="04.ukras"/>
+    <w:basedOn w:val="02text"/>
+    <w:pPr>
+      <w:ind w:left="2880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="sr-Latn-CS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:v_jelena0405@yahoo.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jvuckovic@jura.kg.ac.rs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rkijevcanin@jura.kg.ac.rs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:&#1072;&#1112;akovljevic@jura.kg.ac.rs" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17535,82 +17632,88 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1751D870-2B0A-4FF0-A2C0-08AC3727E72B}">
-  <ds:schemaRefs/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BE0F51A-D975-4168-9428-701BA8F96360}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <Company>FFH</Company>
+  <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>5179</Words>
-  <Characters>29526</Characters>
+  <Words>5181</Words>
+  <Characters>29534</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
   <Lines>246</Lines>
   <Paragraphs>69</Paragraphs>
-  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
+  <Company>FFH</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34636</CharactersWithSpaces>
-[...1 lines deleted...]
-  <DocSecurity>0</DocSecurity>
+  <CharactersWithSpaces>34646</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title>Табела 5</dc:title>
   <dc:creator>Vera Dondur</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>Табела 5</dc:title>
-  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-12.2.0.23155</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>4B0B813710A84FBEA0C5A7FEA45098F6_13</vt:lpwstr>
   </property>
 </Properties>
 </file>