--- v0 (2026-01-04)
+++ v1 (2026-06-18)
@@ -27,166 +27,164 @@
     <w:p w:rsidR="00130CE6" w:rsidRPr="00D96BF9" w:rsidRDefault="00D96BF9" w:rsidP="00130CE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="007808F5">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>/202</w:t>
       </w:r>
       <w:r w:rsidR="007808F5">
         <w:t>6</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6" w:rsidP="00130CE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6300"/>
         <w:gridCol w:w="2936"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студијски програм</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>: Докторске академске  студије</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Назив предмета: АУТОРСКО</w:t>
             </w:r>
             <w:r w:rsidR="002C426D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>ПРАВО – ОДАБРАНЕ ТЕМЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D96BF9" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="00C119F7" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
@@ -247,169 +245,177 @@
               </w:rPr>
               <w:t>Статус предмета</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>: изборни</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidTr="00130CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
-[...3 lines deleted...]
-                <w:lang w:val="sr-Cyrl-CS"/>
+          <w:p w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidRDefault="00130CE6" w:rsidP="00D03220">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Број ЕСПБ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>: 15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00D03220">
+              <w:rPr>
+                <w:lang w:val="sr-Latn-RS" w:eastAsia="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Циљ предмета</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Продубљено упознавања студената са принципима и правилима ауторског права. Овај циљ се остварује тако што се поједини изабрани институти ауторског и сродних права излажу кроз њихову еволуцију у правној мисли, писаним изворима, упоредном праву и судској пракси.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Исход предмета</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS" w:eastAsia="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Оспособљавање студената за решавање најсложенијих проблема из области ауторског права; стицање способности за тумачење и примену норми ауторског права у складу са савременим схватањима, како домаћој тако и страној теорији и пракси; стицање способности за компетентно и научно аргументовано истраживање, писање и публиковање стручних и научних радова из области ауторског права.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2283,51 +2289,51 @@
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>15x</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>6=90</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="41" w:type="pct"/>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
@@ -2403,51 +2409,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Оспособљавање студената за решавање најсложенијих проблема из области ауторског права; стицање способности за тумачење и примену норми ауторског права у складу са савременим схватањима, како домаћој тако и страној теорији и пракси; стицање способности за компетентно и научно аргументовано истраживање, писање и публиковање стручних и научних радова из области ауторског права.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="41" w:type="pct"/>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1036" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
@@ -2848,97 +2854,97 @@
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Право интерпретатора; право произвођача фонограма; право произвођача видеограма; право произвођача емисија; право произвођача базе података; право првог приређивача слободног дела; међународна заштита сродних права, заштита ауторског и сродних права у ЕУ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="41" w:type="pct"/>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4959" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број часова активне наставе - недељно (6)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="41" w:type="pct"/>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1207" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
@@ -7398,51 +7404,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3575"/>
         <w:gridCol w:w="1339"/>
         <w:gridCol w:w="4554"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
@@ -7507,51 +7513,51 @@
               </w:rPr>
               <w:t>, ндивидуалне консултације</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96BF9">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">У случају мањег броја студената одржава се само менторска настава </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2х15= 30 часова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
@@ -7835,51 +7841,51 @@
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> поена</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00130CE6" w:rsidRPr="00D96BF9" w:rsidRDefault="00130CE6" w:rsidP="00553DC6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Испит је усмен и полаже се пред испитном комисијом од три члана коју именује надлежна Катедра. Испит се састоји из 3 питања, са списка објављених питања. Студент сам извлачи цедуље са испитним питањима. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3575" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
@@ -7956,51 +7962,51 @@
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:t>Ma</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>рковић Слободан-Миладиновић Зоран: Ауторско право и сродна права, Правни факултет Крагујевац, 20</w:t>
             </w:r>
             <w:r w:rsidRPr="00D96BF9">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8037,51 +8043,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Марковић, Слободан: Право интелектуалне својине, Београд, 2000; Миладиновић Зоран.-Субјективна права интелектуалне својине, Правни факултет Ниш, 2004;  Бесаровић, Весна–Жарковић, Благота: Интелектуална својина.- Међународни уговори, Номос, Београд 1999. Дамњановић, Карарина- Марић, Владимир: Интелектуална својина- Индустријска својина и ауторско право, Службени гласник,  Београд, 2007.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3575" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
@@ -8236,78 +8242,84 @@
               </w:rPr>
               <w:t>slucic</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>@jura.kg.ac.yu</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Термини за индивидуалне консултације:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00130CE6" w:rsidRDefault="00D96BF9">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidRDefault="00D96BF9">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Четвртком од 12</w:t>
             </w:r>
             <w:r w:rsidR="00130CE6" w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>-14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> часова</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C906B7" w:rsidRPr="00C906B7" w:rsidRDefault="00C906B7">
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w:rsidR="00C906B7" w:rsidRPr="00D03220" w:rsidRDefault="00C906B7">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:lang w:val="it-IT"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C906B7">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Доц. др </w:t>
             </w:r>
             <w:r w:rsidRPr="00C906B7">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Никола Милосављевић</w:t>
             </w:r>
             <w:r w:rsidRPr="00C906B7">
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C906B7">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">кабинет А 215, тел. 034/306-575; </w:t>
             </w:r>
@@ -8669,51 +8681,51 @@
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2F17">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Испитна питања</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00130CE6" w:rsidRPr="002C426D" w:rsidTr="00130CE6">
+      <w:tr w:rsidR="00130CE6" w:rsidRPr="00D03220" w:rsidTr="00130CE6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00130CE6" w:rsidRPr="008F2F17" w:rsidRDefault="00130CE6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -9852,75 +9864,75 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00A71977" w:rsidRPr="00D96BF9" w:rsidRDefault="00A71977" w:rsidP="00130CE6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A71977" w:rsidRPr="00D96BF9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="03381947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5A0D85E"/>
     <w:lvl w:ilvl="0" w:tplc="8D8A8F02">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="254"/>
         </w:tabs>
         <w:ind w:left="254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
@@ -10055,75 +10067,76 @@
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00130CE6"/>
     <w:rsid w:val="00130CE6"/>
     <w:rsid w:val="002C426D"/>
     <w:rsid w:val="00444E46"/>
     <w:rsid w:val="004F57D9"/>
     <w:rsid w:val="00553DC6"/>
     <w:rsid w:val="006513EA"/>
     <w:rsid w:val="007808F5"/>
     <w:rsid w:val="008F2F17"/>
     <w:rsid w:val="00A71977"/>
     <w:rsid w:val="00C119F7"/>
     <w:rsid w:val="00C906B7"/>
+    <w:rsid w:val="00D03220"/>
     <w:rsid w:val="00D96BF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sr-Cyrl-RS"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sr-Cyrl-RS" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
@@ -10438,65 +10451,58 @@
     <w:name w:val="Тело текста 3 Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00130CE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00130CE6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C906B7"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="sr-Cyrl-RS" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -10824,65 +10830,58 @@
     <w:name w:val="Тело текста 3 Char1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00130CE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00130CE6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C906B7"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
     <w:div w:id="1043824383">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -11176,51 +11175,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D00AF9B2-5863-4588-86F8-147534B5B04F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3993D408-86CB-44D9-BF19-27851DDC391C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
   <Words>2631</Words>
   <Characters>14998</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>124</Lines>
   <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>