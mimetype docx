--- v0 (2026-01-04)
+++ v1 (2026-06-18)
@@ -1,147 +1,148 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="47E30BEC" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00C724DA" w:rsidRDefault="00DE56FE" w:rsidP="00DE56FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5244" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1715"/>
         <w:gridCol w:w="1690"/>
         <w:gridCol w:w="1692"/>
         <w:gridCol w:w="1568"/>
         <w:gridCol w:w="2623"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00323ED7" w14:paraId="686FFFDE" w14:textId="77777777" w:rsidTr="007A0240">
+      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00710C5E" w14:paraId="686FFFDE" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C4D317A" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Naslov3"/>
+              <w:pStyle w:val="Heading3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>План рада на наставном предмету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w14:paraId="0B4449DE" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BB7CCE1" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Naslov3"/>
+              <w:pStyle w:val="Heading3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="453B966D" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="005B481A" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Naslov3"/>
+              <w:pStyle w:val="Heading3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">РАЗВИТАК СВЕТСКЕ </w:t>
             </w:r>
             <w:r w:rsidRPr="005B481A">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>УСТАВНОСТ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -155,318 +156,318 @@
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w14:paraId="2F5A6F0D" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55D270D6" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Teloteksta3"/>
+              <w:pStyle w:val="BodyText3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-28" w:right="-30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Шифра предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="053F9B83" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Teloteksta3"/>
+              <w:pStyle w:val="BodyText3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Статус предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="743D94ED" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Teloteksta3"/>
+              <w:pStyle w:val="BodyText3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Семестар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79874BF8" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Teloteksta3"/>
+              <w:pStyle w:val="BodyText3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број ЕСПБ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="567A5D4E" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Teloteksta3"/>
+              <w:pStyle w:val="BodyText3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Фонд часова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w14:paraId="1BC1F140" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B6306E9" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Naslov4"/>
+              <w:pStyle w:val="Heading4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>UPRO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="910" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="610CF388" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Naslov2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>изборни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48E78EE8" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Naslov2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
@@ -490,98 +491,90 @@
             </w:r>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="844" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="766246B3" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
+          <w:p w14:paraId="766246B3" w14:textId="6858D088" w:rsidR="00DE56FE" w:rsidRPr="00710C5E" w:rsidRDefault="00710C5E" w:rsidP="007A0240">
             <w:pPr>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="sr-Latn-CS"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A30EB6">
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1412" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="333F3ADD" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
-              <w:pStyle w:val="Naslov3"/>
+              <w:pStyle w:val="Heading3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>15x</w:t>
             </w:r>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>6=90</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -834,51 +827,51 @@
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2433"/>
         <w:gridCol w:w="3555"/>
         <w:gridCol w:w="3300"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00323ED7" w14:paraId="09D65365" w14:textId="77777777" w:rsidTr="007A0240">
+      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00710C5E" w14:paraId="09D65365" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B78EE4A" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1437,52 +1430,62 @@
           <w:p w14:paraId="72BB1E4A" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="003E7386" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E7386">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Питање првог модерног устава; </w:t>
             </w:r>
             <w:r w:rsidRPr="003E7386">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Magna Carta Libertatum</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Magna Carta </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003E7386">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Libertatum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003E7386">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r w:rsidRPr="003E7386">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The Agreement of the People</w:t>
             </w:r>
             <w:r w:rsidRPr="003E7386">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
@@ -5749,51 +5752,51 @@
     <w:p w14:paraId="77F09A6C" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRDefault="00DE56FE" w:rsidP="00DE56FE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1705"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="6168"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00323ED7" w14:paraId="65ECB28C" w14:textId="77777777" w:rsidTr="007A0240">
+      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00710C5E" w14:paraId="65ECB28C" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="874"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6461282E" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -6228,51 +6231,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> најмање у обиму 10 часова (5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>2) у недељним терминима који су наведени у распореду активне наставе или у терминима (недељама) који се накнадно договоре са студентима. Остатак часова активне наставе до предвиђених 90 часова распоређује се на часове индивидуалних и групних консултација (1/3) и индивидуални студијско истраживачког рада.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00323ED7" w14:paraId="156970F1" w14:textId="77777777" w:rsidTr="007A0240">
+      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00710C5E" w14:paraId="156970F1" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="448A86A4" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -8093,51 +8096,51 @@
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>š</w:t>
             </w:r>
             <w:r w:rsidRPr="00295DF0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>na vlast</w:t>
             </w:r>
             <w:r w:rsidRPr="00295DF0">
               <w:rPr>
                 <w:lang w:val="nb-NO"/>
               </w:rPr>
               <w:t>, Beograd, 1980.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00323ED7" w14:paraId="14E0907C" w14:textId="77777777" w:rsidTr="007A0240">
+      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00710C5E" w14:paraId="14E0907C" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E29DD50" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="071C2CB8" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
@@ -8341,134 +8344,134 @@
             </w:pPr>
             <w:r w:rsidRPr="00E87779">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Е</w:t>
             </w:r>
             <w:r w:rsidRPr="00E87779">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00E87779">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00E87779">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>zcvorovic</w:t>
               </w:r>
-              <w:r w:rsidRPr="00CA1523">
+              <w:r w:rsidRPr="00710C5E">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="zh-CN"/>
+                  <w:lang w:val="sr-Cyrl-CS" w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>@</w:t>
               </w:r>
               <w:r w:rsidRPr="00E87779">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>jura</w:t>
               </w:r>
-              <w:r w:rsidRPr="00CA1523">
+              <w:r w:rsidRPr="00710C5E">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="zh-CN"/>
+                  <w:lang w:val="sr-Cyrl-CS" w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
               <w:r w:rsidRPr="00E87779">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>kg</w:t>
               </w:r>
-              <w:r w:rsidRPr="00CA1523">
+              <w:r w:rsidRPr="00710C5E">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="zh-CN"/>
+                  <w:lang w:val="sr-Cyrl-CS" w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
               <w:r w:rsidRPr="00E87779">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>ac</w:t>
               </w:r>
-              <w:r w:rsidRPr="00CA1523">
+              <w:r w:rsidRPr="00710C5E">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:eastAsia="SimSun" w:cs="Arial"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
-                  <w:lang w:eastAsia="zh-CN"/>
+                  <w:lang w:val="sr-Cyrl-CS" w:eastAsia="zh-CN"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
               <w:r w:rsidRPr="00E87779">
                 <w:rPr>
-                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="it-IT"/>
                 </w:rPr>
                 <w:t>rs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2FD15459" w14:textId="77777777" w:rsidR="00A1743E" w:rsidRPr="00561374" w:rsidRDefault="00A1743E" w:rsidP="00A1743E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00561374">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Консултације:</w:t>
@@ -8703,51 +8706,51 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002306B9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>предиспитне: последње суботе у месецу који претходи пријављеном испиту од 12-14 сати</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00323ED7" w14:paraId="2655AB71" w14:textId="77777777" w:rsidTr="007A0240">
+      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00710C5E" w14:paraId="2655AB71" w14:textId="77777777" w:rsidTr="007A0240">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06139140" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8811,51 +8814,51 @@
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49170258" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00A30EB6" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A30EB6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Теме семинарских радова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00323ED7" w14:paraId="14E79BD3" w14:textId="77777777" w:rsidTr="007A0240">
+      <w:tr w:rsidR="00DE56FE" w:rsidRPr="00710C5E" w14:paraId="14E79BD3" w14:textId="77777777" w:rsidTr="007A0240">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DBB56CC" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="00057A3F" w:rsidRDefault="00DE56FE" w:rsidP="007A0240">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9478,114 +9481,114 @@
         <w:rPr>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AE058E1" w14:textId="77777777" w:rsidR="00DE56FE" w:rsidRPr="006D0E49" w:rsidRDefault="00DE56FE" w:rsidP="00DE56FE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BBE8562" w14:textId="77777777" w:rsidR="00140425" w:rsidRDefault="00140425"/>
     <w:sectPr w:rsidR="00140425">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="1A3C16B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4624648"/>
     <w:lvl w:ilvl="0" w:tplc="12B4EEFC">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9681,51 +9684,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="5FBD126E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DF6272C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9797,51 +9800,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="70024C00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D17E8EDC"/>
     <w:lvl w:ilvl="0" w:tplc="EEA26E82">
       <w:start w:val="2"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9937,700 +9940,796 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="694306247">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1530679468">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="596642486">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E2125"/>
     <w:rsid w:val="00140425"/>
     <w:rsid w:val="001E2125"/>
     <w:rsid w:val="00302E09"/>
     <w:rsid w:val="00323ED7"/>
     <w:rsid w:val="0045153A"/>
     <w:rsid w:val="005A0CD5"/>
     <w:rsid w:val="006B281A"/>
+    <w:rsid w:val="00710C5E"/>
     <w:rsid w:val="007B07B8"/>
     <w:rsid w:val="007E44B4"/>
     <w:rsid w:val="009B34B8"/>
     <w:rsid w:val="00A1743E"/>
     <w:rsid w:val="00CC2689"/>
     <w:rsid w:val="00D4787D"/>
     <w:rsid w:val="00DE56FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="098E0FDE"/>
-  <w15:docId w15:val="{B9AE9F77-57EC-4F10-A665-818F4EB257EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text 3" w:uiPriority="0"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DE56FE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Naslov2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Naslov2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DE56FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Naslov3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Naslov3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DE56FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Naslov4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Naslov4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DE56FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Podrazumevanifontpasusa">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Normalnatabela">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezliste">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov2Char">
-[...2 lines deleted...]
-    <w:link w:val="Naslov2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:rsid w:val="00DE56FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov3Char">
-[...2 lines deleted...]
-    <w:link w:val="Naslov3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:rsid w:val="00DE56FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov4Char">
-[...2 lines deleted...]
-    <w:link w:val="Naslov4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:rsid w:val="00DE56FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Teloteksta3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:aliases w:val=" Char Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Teloteksta3Char"/>
+    <w:link w:val="BodyText3Char"/>
     <w:rsid w:val="00DE56FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:lang w:val="sr-Latn-CS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Teloteksta3Char">
-    <w:name w:val="Telo teksta 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
     <w:aliases w:val=" Char Char Char"/>
-    <w:basedOn w:val="Podrazumevanifontpasusa"/>
-    <w:link w:val="Teloteksta3"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
     <w:rsid w:val="00DE56FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="sr-Latn-CS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hiperveza">
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text 3" w:uiPriority="0"/>
+    <w:lsdException w:name="Hyperlink" w:uiPriority="0"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:aliases w:val=" Char Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="sr-Latn-CS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:aliases w:val=" Char Char Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00DE56FE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="sr-Latn-CS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00DE56FE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zcvorovic@jura.kg.ac.rs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zcvorovic@jura.kg.ac.rs" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10844,65 +10943,65 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>6</Pages>
   <Words>1472</Words>
-  <Characters>8395</Characters>
+  <Characters>8396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9848</CharactersWithSpaces>
+  <CharactersWithSpaces>9849</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nada</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>