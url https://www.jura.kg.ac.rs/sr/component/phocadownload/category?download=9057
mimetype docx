--- v0 (2026-02-18)
+++ v1 (2026-04-12)
@@ -2388,152 +2388,100 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Срђан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Владетић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73EEE8AE" w14:textId="77777777" w:rsidR="00922A7B" w:rsidRDefault="00922A7B" w:rsidP="00922A7B">
-[...15 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="73EEE8AE" w14:textId="77777777" w:rsidR="00922A7B" w:rsidRPr="00D4228F" w:rsidRDefault="00922A7B" w:rsidP="00922A7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D4228F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.03. у 10:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF237A8" w14:textId="2F614636" w:rsidR="0065679F" w:rsidRPr="00E54C61" w:rsidRDefault="00922A7B" w:rsidP="00922A7B">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7AF237A8" w14:textId="2A33F3AE" w:rsidR="0065679F" w:rsidRPr="00E54C61" w:rsidRDefault="0065679F" w:rsidP="00922A7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F950D3F" w14:textId="77777777" w:rsidR="0065679F" w:rsidRDefault="009243D4" w:rsidP="00B52C45">
+          <w:p w14:paraId="394E2610" w14:textId="261815B5" w:rsidR="00880196" w:rsidRPr="00B52C45" w:rsidRDefault="00880196" w:rsidP="00B52C45">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A91E4A" w:rsidRPr="0038779D" w14:paraId="5B26E7DE" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="362A0DFE" w14:textId="77777777" w:rsidR="0065679F" w:rsidRDefault="0065679F" w:rsidP="0065679F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>RAZP</w:t>
             </w:r>
           </w:p>
@@ -2897,151 +2845,154 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A91E4A" w:rsidRPr="0038779D" w14:paraId="0813C8E6" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41738DAE" w14:textId="77777777" w:rsidR="0065679F" w:rsidRDefault="0065679F" w:rsidP="0065679F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038779D">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A91E4A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355D6171" w14:textId="090F127F" w:rsidR="00FE028D" w:rsidRPr="00FE028D" w:rsidRDefault="00FE028D" w:rsidP="0065679F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2</w:t>
-            </w:r>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6105" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6FF8B3" w14:textId="77777777" w:rsidR="0065679F" w:rsidRPr="00A91E4A" w:rsidRDefault="0065679F" w:rsidP="0065679F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...29 lines deleted...]
-                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Руски језик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A4E444" w14:textId="77777777" w:rsidR="0065679F" w:rsidRPr="00A91E4A" w:rsidRDefault="0065679F" w:rsidP="0065679F">
+            <w:pPr>
+              <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
-                <w:b/>
-[...17 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Проф. др Марина </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кебара</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D5B423" w14:textId="7A9D736D" w:rsidR="0065679F" w:rsidRPr="00E54C61" w:rsidRDefault="00315DAD" w:rsidP="0065679F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>24.02. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="656C555D" w14:textId="77777777" w:rsidR="0065679F" w:rsidRPr="00652B1E" w:rsidRDefault="0065679F" w:rsidP="00652B1E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A91E4A" w:rsidRPr="007E41F1" w14:paraId="009248D6" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A0ED98C" w14:textId="1CA5906E" w:rsidR="0065679F" w:rsidRDefault="003104A1" w:rsidP="0065679F">
@@ -4276,72 +4227,94 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Срђан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Владетић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2447" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2E2727" w14:textId="4EBA3F23" w:rsidR="00922A7B" w:rsidRPr="00922A7B" w:rsidRDefault="00922A7B" w:rsidP="0065679F">
-[...20 lines deleted...]
-              <w:t>12.03. у 10:00</w:t>
+          <w:p w14:paraId="3F2E2727" w14:textId="051222DC" w:rsidR="00922A7B" w:rsidRPr="00B20C0B" w:rsidRDefault="00922A7B" w:rsidP="0065679F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B20C0B" w:rsidRPr="00B20C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B20C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.03. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68A0CFD2" w14:textId="77777777" w:rsidR="0065679F" w:rsidRPr="00652B1E" w:rsidRDefault="0065679F" w:rsidP="00652B1E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0065679F" w:rsidRPr="00A91E4A" w14:paraId="3B963F8C" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60D438FC" w14:textId="1C02ACE8" w:rsidR="0065679F" w:rsidRDefault="004C6F43" w:rsidP="0065679F">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -5284,131 +5257,134 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0012732F" w:rsidRPr="00E54C61" w14:paraId="126E6973" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EB671D9" w14:textId="77777777" w:rsidR="0012732F" w:rsidRDefault="0012732F" w:rsidP="0012732F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>PS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67B987FA" w14:textId="3815AB0F" w:rsidR="00792306" w:rsidRPr="00792306" w:rsidRDefault="00792306" w:rsidP="0012732F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>PS</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6009" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53A27C1A" w14:textId="77777777" w:rsidR="0012732F" w:rsidRPr="00E54C61" w:rsidRDefault="0012732F" w:rsidP="0012732F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B7FDC12" w14:textId="77777777" w:rsidR="0012732F" w:rsidRPr="00E54C61" w:rsidRDefault="0012732F" w:rsidP="0012732F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="132A643A" w14:textId="3AA0BA7D" w:rsidR="0012732F" w:rsidRPr="00E54C61" w:rsidRDefault="0012732F" w:rsidP="0012732F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7560">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>13.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C53B5B3" w14:textId="44969840" w:rsidR="0012732F" w:rsidRPr="0012732F" w:rsidRDefault="0012732F" w:rsidP="0012732F">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0012732F">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Остали</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
@@ -8098,72 +8074,116 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Милан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Палевић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B20D8B4" w14:textId="7CB906F3" w:rsidR="005A09E8" w:rsidRPr="00E54C61" w:rsidRDefault="005A09E8" w:rsidP="005A09E8">
-[...20 lines deleted...]
-              <w:t>05.03. у 10:00</w:t>
+          <w:p w14:paraId="4B20D8B4" w14:textId="4D2DF9B0" w:rsidR="005A09E8" w:rsidRPr="00786429" w:rsidRDefault="005A09E8" w:rsidP="005A09E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786429">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00786429" w:rsidRPr="00786429">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786429">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.03. у </w:t>
+            </w:r>
+            <w:r w:rsidR="00A0130D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00786429">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46265F9C" w14:textId="650F9A3F" w:rsidR="005A09E8" w:rsidRPr="005A09E8" w:rsidRDefault="005A09E8" w:rsidP="005A09E8">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A09E8">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Остали</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A09E8">
               <w:rPr>
                 <w:color w:val="FF0000"/>
@@ -9951,71 +9971,82 @@
               </w:rPr>
               <w:t>Управни надзор</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B4B09BC" w14:textId="77777777" w:rsidR="00845D58" w:rsidRPr="00E54C61" w:rsidRDefault="00845D58" w:rsidP="00845D58">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C15088" w14:textId="040917F0" w:rsidR="00845D58" w:rsidRPr="00E54C61" w:rsidRDefault="00151631" w:rsidP="00151631">
-[...19 lines deleted...]
-              <w:t>26.02. у 10:00</w:t>
+          <w:p w14:paraId="38C15088" w14:textId="08B44F90" w:rsidR="00845D58" w:rsidRPr="003F0C62" w:rsidRDefault="003F0C62" w:rsidP="00151631">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F0C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00151631" w:rsidRPr="003F0C62">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.02. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B3B4626" w14:textId="77777777" w:rsidR="00845D58" w:rsidRPr="00B40C81" w:rsidRDefault="00845D58" w:rsidP="00B40C81">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00845D58" w:rsidRPr="007E41F1" w14:paraId="4928619E" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F8B6A6F" w14:textId="77777777" w:rsidR="00845D58" w:rsidRDefault="00845D58" w:rsidP="00845D58">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -10868,72 +10899,94 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7854BE" w14:textId="4BD6859C" w:rsidR="005A09E8" w:rsidRPr="00E54C61" w:rsidRDefault="005A09E8" w:rsidP="005A09E8">
-[...20 lines deleted...]
-              <w:t>03.03. у 10:00</w:t>
+          <w:p w14:paraId="2A7854BE" w14:textId="54CF8F10" w:rsidR="005A09E8" w:rsidRPr="00E54C61" w:rsidRDefault="005A09E8" w:rsidP="005A09E8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03.03. у </w:t>
+            </w:r>
+            <w:r w:rsidR="001F041E" w:rsidRPr="001F041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6557D630" w14:textId="6B6B4111" w:rsidR="005A09E8" w:rsidRPr="005A09E8" w:rsidRDefault="005A09E8" w:rsidP="005A09E8">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A09E8">
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Студенти</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A09E8">
               <w:rPr>
@@ -11093,51 +11146,54 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>06.03. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AC89ECD" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="005A09E8" w:rsidRDefault="0062354B" w:rsidP="005A09E8">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E54C61" w:rsidRPr="00E54C61" w14:paraId="226981CD" w14:textId="77777777" w:rsidTr="00863D68">
+      <w:tr w:rsidR="00E54C61" w:rsidRPr="00E54C61" w14:paraId="226981CD" w14:textId="77777777" w:rsidTr="00B20C0B">
+        <w:trPr>
+          <w:trHeight w:val="606"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="431C0DFB" w14:textId="77777777" w:rsidR="0062354B" w:rsidRDefault="00153405" w:rsidP="00153405">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>RET</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45CE455B" w14:textId="77777777" w:rsidR="0090468E" w:rsidRPr="0090468E" w:rsidRDefault="0090468E" w:rsidP="00153405">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -11195,159 +11251,108 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Срђан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Владетић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11577DB9" w14:textId="77777777" w:rsidR="00922A7B" w:rsidRDefault="00922A7B" w:rsidP="00922A7B">
-[...43 lines deleted...]
-              <w:t>12.03. у 10:00</w:t>
+          <w:p w14:paraId="7CC4B9E1" w14:textId="3A8A5536" w:rsidR="0062354B" w:rsidRPr="00B20C0B" w:rsidRDefault="00922A7B" w:rsidP="00922A7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B20C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.03. у </w:t>
+            </w:r>
+            <w:r w:rsidR="00B20C0B" w:rsidRPr="00B20C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B20C0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73BC9D72" w14:textId="77777777" w:rsidR="0062354B" w:rsidRDefault="005A09E8" w:rsidP="005A09E8">
+          <w:p w14:paraId="221BDFE8" w14:textId="23D010B7" w:rsidR="00214599" w:rsidRPr="005A09E8" w:rsidRDefault="00214599" w:rsidP="005A09E8">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0062687A" w:rsidRPr="00E54C61" w14:paraId="4C4633B6" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77ADC49C" w14:textId="77777777" w:rsidR="0062687A" w:rsidRDefault="0062687A" w:rsidP="0062687A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4RS</w:t>
             </w:r>
           </w:p>
@@ -12260,72 +12265,94 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Јован Вујичић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36F4A5CB" w14:textId="387BF493" w:rsidR="005D185E" w:rsidRPr="00E54C61" w:rsidRDefault="00B518A3" w:rsidP="005D185E">
+          <w:p w14:paraId="36F4A5CB" w14:textId="767209C5" w:rsidR="005D185E" w:rsidRPr="00E54C61" w:rsidRDefault="00B518A3" w:rsidP="005D185E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B518A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>03.03. у 12:00</w:t>
+              <w:t>03.03. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00653150">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B518A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62891B89" w14:textId="77777777" w:rsidR="005D185E" w:rsidRPr="005A09E8" w:rsidRDefault="005D185E" w:rsidP="005A09E8">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E54C61" w:rsidRPr="00E54C61" w14:paraId="3EEF1878" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="481295E8" w14:textId="77777777" w:rsidR="005D185E" w:rsidRDefault="005D185E" w:rsidP="005D185E">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -12836,72 +12863,94 @@
               </w:rPr>
               <w:t>др</w:t>
             </w:r>
             <w:r w:rsidR="005D185E" w:rsidRPr="00E54C61">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D58D7E6" w14:textId="30C118F4" w:rsidR="005D185E" w:rsidRPr="00E54C61" w:rsidRDefault="007E41F1" w:rsidP="005D185E">
-[...20 lines deleted...]
-              <w:t>03.03. у 10:00</w:t>
+          <w:p w14:paraId="6D58D7E6" w14:textId="576DBFD9" w:rsidR="005D185E" w:rsidRPr="00E54C61" w:rsidRDefault="007E41F1" w:rsidP="005D185E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03.03. у </w:t>
+            </w:r>
+            <w:r w:rsidR="001F041E" w:rsidRPr="001F041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F041E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="045F8B0B" w14:textId="77777777" w:rsidR="005D185E" w:rsidRPr="00E54C61" w:rsidRDefault="005D185E" w:rsidP="005D185E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E54C61" w:rsidRPr="00E54C61" w14:paraId="73C28263" w14:textId="77777777" w:rsidTr="00863D68">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DAD5C8B" w14:textId="77777777" w:rsidR="005D185E" w:rsidRDefault="005D185E" w:rsidP="005D185E">
             <w:pPr>
@@ -13879,50 +13928,183 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12.03. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04E8F606" w14:textId="77777777" w:rsidR="005D185E" w:rsidRPr="00E54C61" w:rsidRDefault="005D185E" w:rsidP="005D185E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00937374" w:rsidRPr="00E54C61" w14:paraId="62E59F99" w14:textId="77777777" w:rsidTr="00863D68">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16ABE7E1" w14:textId="2B700A70" w:rsidR="00937374" w:rsidRPr="00937374" w:rsidRDefault="00937374" w:rsidP="005D185E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00937374">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>STRP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BB8DE91" w14:textId="1BB43F6B" w:rsidR="00937374" w:rsidRPr="00937374" w:rsidRDefault="00937374" w:rsidP="00937374">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00937374">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>79</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB300CA" w14:textId="77777777" w:rsidR="00937374" w:rsidRPr="00937374" w:rsidRDefault="00937374" w:rsidP="005D185E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00937374">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Стручна пракса</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E3F4E4C" w14:textId="20D49D97" w:rsidR="00937374" w:rsidRPr="00937374" w:rsidRDefault="00937374" w:rsidP="005D185E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00937374">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00937374">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2496" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DAB898F" w14:textId="61CECDC1" w:rsidR="00937374" w:rsidRPr="00937374" w:rsidRDefault="00937374" w:rsidP="005D185E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00937374">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>12.03. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C90585" w14:textId="77777777" w:rsidR="00937374" w:rsidRPr="00E54C61" w:rsidRDefault="00937374" w:rsidP="005D185E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54DE0A84" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="00E54C61" w:rsidRDefault="0062354B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0062354B" w:rsidRPr="00E54C61" w:rsidSect="002F39DB">
       <w:pgSz w:w="16837" w:h="11905" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="850" w:bottom="851" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
@@ -14000,219 +14182,236 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00251484"/>
     <w:rsid w:val="00003B41"/>
     <w:rsid w:val="00004C0C"/>
     <w:rsid w:val="0002454B"/>
     <w:rsid w:val="00031DE9"/>
     <w:rsid w:val="0003262F"/>
     <w:rsid w:val="00044AE0"/>
     <w:rsid w:val="00047A23"/>
     <w:rsid w:val="00084766"/>
     <w:rsid w:val="000B502C"/>
     <w:rsid w:val="000C1163"/>
     <w:rsid w:val="000C7F8E"/>
     <w:rsid w:val="000E2E85"/>
     <w:rsid w:val="000E3FB6"/>
     <w:rsid w:val="000E5129"/>
     <w:rsid w:val="000F406A"/>
     <w:rsid w:val="000F6897"/>
     <w:rsid w:val="000F766F"/>
     <w:rsid w:val="0010321C"/>
+    <w:rsid w:val="00125EB2"/>
     <w:rsid w:val="0012732F"/>
     <w:rsid w:val="00131704"/>
     <w:rsid w:val="00134E05"/>
     <w:rsid w:val="00151631"/>
     <w:rsid w:val="00151ACF"/>
     <w:rsid w:val="00153405"/>
     <w:rsid w:val="00160CB4"/>
     <w:rsid w:val="0016665D"/>
     <w:rsid w:val="00166E59"/>
     <w:rsid w:val="001919F2"/>
     <w:rsid w:val="001979EA"/>
     <w:rsid w:val="001A1C59"/>
     <w:rsid w:val="001B0AAB"/>
     <w:rsid w:val="001C2ACB"/>
     <w:rsid w:val="001C40B7"/>
     <w:rsid w:val="001C5763"/>
     <w:rsid w:val="001D2FC6"/>
+    <w:rsid w:val="001F041E"/>
     <w:rsid w:val="0020031B"/>
     <w:rsid w:val="00200CC3"/>
     <w:rsid w:val="00211B32"/>
     <w:rsid w:val="00214599"/>
     <w:rsid w:val="0021503F"/>
     <w:rsid w:val="0022477B"/>
     <w:rsid w:val="00247F7F"/>
     <w:rsid w:val="00251484"/>
     <w:rsid w:val="002652E6"/>
     <w:rsid w:val="00282B9A"/>
     <w:rsid w:val="002B69D8"/>
     <w:rsid w:val="002B78DB"/>
+    <w:rsid w:val="002C0D35"/>
     <w:rsid w:val="002C7560"/>
     <w:rsid w:val="002D6ABF"/>
     <w:rsid w:val="002F39DB"/>
     <w:rsid w:val="003104A1"/>
     <w:rsid w:val="00312638"/>
     <w:rsid w:val="00315DAD"/>
     <w:rsid w:val="003326DC"/>
     <w:rsid w:val="00344533"/>
     <w:rsid w:val="003453DD"/>
     <w:rsid w:val="00345E37"/>
     <w:rsid w:val="00355A12"/>
     <w:rsid w:val="00383FE6"/>
     <w:rsid w:val="0038779D"/>
     <w:rsid w:val="003B572F"/>
     <w:rsid w:val="003B6FC0"/>
     <w:rsid w:val="003C12A8"/>
     <w:rsid w:val="003E21F8"/>
     <w:rsid w:val="003E280F"/>
     <w:rsid w:val="003E7F6D"/>
+    <w:rsid w:val="003F0C62"/>
     <w:rsid w:val="0045108D"/>
     <w:rsid w:val="0046435B"/>
     <w:rsid w:val="00465D75"/>
+    <w:rsid w:val="00472288"/>
     <w:rsid w:val="004767EA"/>
     <w:rsid w:val="004A1BE3"/>
     <w:rsid w:val="004A27E3"/>
     <w:rsid w:val="004C3364"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004E07E3"/>
     <w:rsid w:val="004F6D2D"/>
     <w:rsid w:val="00506800"/>
     <w:rsid w:val="00511C14"/>
     <w:rsid w:val="00522A1C"/>
     <w:rsid w:val="00564969"/>
     <w:rsid w:val="005A09E8"/>
     <w:rsid w:val="005B7B2C"/>
     <w:rsid w:val="005D185E"/>
     <w:rsid w:val="005D6D72"/>
     <w:rsid w:val="005E1310"/>
     <w:rsid w:val="005E5257"/>
     <w:rsid w:val="005F5EEA"/>
     <w:rsid w:val="005F6327"/>
     <w:rsid w:val="00615134"/>
     <w:rsid w:val="00616A4B"/>
     <w:rsid w:val="0062354B"/>
     <w:rsid w:val="0062687A"/>
     <w:rsid w:val="00634D23"/>
+    <w:rsid w:val="00651EBF"/>
     <w:rsid w:val="00652B1E"/>
+    <w:rsid w:val="00653150"/>
     <w:rsid w:val="0065679F"/>
     <w:rsid w:val="00657D02"/>
     <w:rsid w:val="00657FA5"/>
     <w:rsid w:val="00693EFA"/>
     <w:rsid w:val="006A6843"/>
+    <w:rsid w:val="006A717C"/>
     <w:rsid w:val="006A7F10"/>
     <w:rsid w:val="006B1242"/>
     <w:rsid w:val="006C3981"/>
     <w:rsid w:val="006C4D4F"/>
     <w:rsid w:val="007008BA"/>
     <w:rsid w:val="00700B0A"/>
     <w:rsid w:val="007160CE"/>
     <w:rsid w:val="007247C6"/>
     <w:rsid w:val="00725B8C"/>
     <w:rsid w:val="00736608"/>
     <w:rsid w:val="00743E6E"/>
     <w:rsid w:val="007749DF"/>
+    <w:rsid w:val="00786429"/>
     <w:rsid w:val="00792306"/>
     <w:rsid w:val="007D7E8B"/>
     <w:rsid w:val="007E2D94"/>
     <w:rsid w:val="007E41F1"/>
     <w:rsid w:val="007E6BA9"/>
     <w:rsid w:val="007F1147"/>
     <w:rsid w:val="007F2CA7"/>
     <w:rsid w:val="00832837"/>
     <w:rsid w:val="00841C1F"/>
     <w:rsid w:val="00845847"/>
     <w:rsid w:val="00845D58"/>
     <w:rsid w:val="00863D68"/>
     <w:rsid w:val="00873A02"/>
     <w:rsid w:val="00880196"/>
     <w:rsid w:val="00881070"/>
     <w:rsid w:val="00887793"/>
     <w:rsid w:val="008B4399"/>
     <w:rsid w:val="008F1C1B"/>
     <w:rsid w:val="00902C20"/>
     <w:rsid w:val="0090468E"/>
     <w:rsid w:val="00922A7B"/>
     <w:rsid w:val="009243D4"/>
     <w:rsid w:val="0092475A"/>
+    <w:rsid w:val="00927D0A"/>
+    <w:rsid w:val="00937374"/>
     <w:rsid w:val="00940FAA"/>
     <w:rsid w:val="00947FB1"/>
     <w:rsid w:val="00970664"/>
     <w:rsid w:val="0097479D"/>
     <w:rsid w:val="00977822"/>
     <w:rsid w:val="00984E23"/>
     <w:rsid w:val="00997F28"/>
     <w:rsid w:val="009B05C9"/>
     <w:rsid w:val="009F062A"/>
     <w:rsid w:val="009F0DE6"/>
+    <w:rsid w:val="00A0130D"/>
     <w:rsid w:val="00A022E0"/>
     <w:rsid w:val="00A15C18"/>
     <w:rsid w:val="00A21C46"/>
     <w:rsid w:val="00A4704F"/>
     <w:rsid w:val="00A5459B"/>
     <w:rsid w:val="00A6014E"/>
+    <w:rsid w:val="00A854F6"/>
     <w:rsid w:val="00A91E4A"/>
     <w:rsid w:val="00AC6D78"/>
     <w:rsid w:val="00AD1906"/>
     <w:rsid w:val="00AE4AD2"/>
     <w:rsid w:val="00AF485A"/>
+    <w:rsid w:val="00B20C0B"/>
     <w:rsid w:val="00B20D48"/>
     <w:rsid w:val="00B276BB"/>
     <w:rsid w:val="00B40C81"/>
     <w:rsid w:val="00B518A3"/>
     <w:rsid w:val="00B52C45"/>
     <w:rsid w:val="00B54C50"/>
     <w:rsid w:val="00B560ED"/>
     <w:rsid w:val="00B60BD3"/>
     <w:rsid w:val="00B7669A"/>
     <w:rsid w:val="00B87941"/>
     <w:rsid w:val="00BB766C"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00C0021C"/>
     <w:rsid w:val="00C3010E"/>
     <w:rsid w:val="00C37F6B"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C5789F"/>
     <w:rsid w:val="00C62083"/>
+    <w:rsid w:val="00C8242F"/>
+    <w:rsid w:val="00C92F23"/>
     <w:rsid w:val="00C97E02"/>
     <w:rsid w:val="00CA49E7"/>
     <w:rsid w:val="00CA7D4A"/>
     <w:rsid w:val="00CB19F6"/>
     <w:rsid w:val="00CB6543"/>
     <w:rsid w:val="00CE4436"/>
     <w:rsid w:val="00CE451E"/>
     <w:rsid w:val="00CF3E18"/>
     <w:rsid w:val="00D009EC"/>
     <w:rsid w:val="00D052B7"/>
     <w:rsid w:val="00D15E33"/>
     <w:rsid w:val="00D22A10"/>
     <w:rsid w:val="00D23900"/>
     <w:rsid w:val="00D34C97"/>
+    <w:rsid w:val="00D4228F"/>
     <w:rsid w:val="00D43148"/>
     <w:rsid w:val="00D512DD"/>
     <w:rsid w:val="00D54406"/>
     <w:rsid w:val="00D57566"/>
     <w:rsid w:val="00D71E4F"/>
     <w:rsid w:val="00DB38B2"/>
     <w:rsid w:val="00DE438F"/>
     <w:rsid w:val="00DF362A"/>
     <w:rsid w:val="00E033CB"/>
     <w:rsid w:val="00E4475B"/>
     <w:rsid w:val="00E50E7B"/>
     <w:rsid w:val="00E54C61"/>
     <w:rsid w:val="00E55504"/>
     <w:rsid w:val="00E64F49"/>
     <w:rsid w:val="00E67868"/>
     <w:rsid w:val="00E76DF5"/>
     <w:rsid w:val="00E82127"/>
     <w:rsid w:val="00E83069"/>
     <w:rsid w:val="00E9230D"/>
     <w:rsid w:val="00E93E22"/>
     <w:rsid w:val="00EB17E2"/>
     <w:rsid w:val="00EB56E3"/>
     <w:rsid w:val="00EB6CBE"/>
     <w:rsid w:val="00EC39BE"/>
     <w:rsid w:val="00ED0E91"/>
@@ -14987,65 +15186,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1074</Words>
-  <Characters>6128</Characters>
+  <Words>1058</Words>
+  <Characters>6033</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>51</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7188</CharactersWithSpaces>
+  <CharactersWithSpaces>7077</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dvucinic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>