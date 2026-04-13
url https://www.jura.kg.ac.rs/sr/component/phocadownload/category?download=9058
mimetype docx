--- v0 (2026-02-18)
+++ v1 (2026-04-13)
@@ -1747,153 +1747,153 @@
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7862C7B3" w14:textId="77777777" w:rsidR="00E37A8B" w:rsidRDefault="00E37A8B" w:rsidP="00251484">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
           <w:color w:val="000000"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5380916B" w14:textId="77777777" w:rsidR="00D22A10" w:rsidRDefault="00D22A10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1224"/>
-        <w:gridCol w:w="6105"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5067"/>
+        <w:gridCol w:w="4725"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="6060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B560ED" w14:paraId="4EB1119F" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00B560ED" w14:paraId="4EB1119F" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06579988" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="00B560ED" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B560ED">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Шифра предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A999D8" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="00C46BF1" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46BF1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Предмет и испитивач</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A7FF073" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="00C46BF1" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46BF1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Датум и време</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="093844B9" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="00C46BF1" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46BF1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Распоред по броју индекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00507799" w:rsidRPr="00AE6BE7" w14:paraId="114D8A4B" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00507799" w:rsidRPr="00AE6BE7" w14:paraId="114D8A4B" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49948348" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00B87941">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1901,160 +1901,160 @@
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79FDE53D" w14:textId="72A51B32" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00B87941">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C504541" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E7D9E43" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Срђан Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="442D4D67" w14:textId="0847745C" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="001919F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>23.02.</w:t>
             </w:r>
             <w:r w:rsidR="00CE0DF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18FF32D3" w14:textId="062CD9E7" w:rsidR="00507799" w:rsidRPr="000D0013" w:rsidRDefault="000D0013" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D0013">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00507799" w:rsidRPr="00AE6BE7" w14:paraId="78B5E31E" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00507799" w:rsidRPr="00AE6BE7" w14:paraId="78B5E31E" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C2C5330" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -2062,88 +2062,88 @@
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66BF1737" w14:textId="4D1A0F75" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BEA8D1E" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0034A692" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Дејан Матић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0748C5A8" w14:textId="77777777" w:rsidR="00507799" w:rsidRDefault="00507799" w:rsidP="009F0BB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.03. у 12:00</w:t>
             </w:r>
           </w:p>
@@ -2152,89 +2152,89 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.03. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="602EED5C" w14:textId="77777777" w:rsidR="00507799" w:rsidRDefault="00EF035E" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.03. студенти са бројем индекса 405/2024 – 424/2024</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C2D80DF" w14:textId="69847B78" w:rsidR="00EF035E" w:rsidRPr="000D0013" w:rsidRDefault="00EF035E" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.03. студенти са бројем индекса 429/2024 – 404/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00507799" w:rsidRPr="00AE6BE7" w14:paraId="201F744E" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00507799" w:rsidRPr="00AE6BE7" w14:paraId="201F744E" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0772B1A3" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -2242,1202 +2242,1169 @@
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74D6FCB1" w14:textId="5D4044E1" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76A909CF" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DEA3F9D" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E9735CA" w14:textId="013B167C" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>27.02. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F7525B" w14:textId="5283E8CA" w:rsidR="00507799" w:rsidRPr="000D0013" w:rsidRDefault="00EF035E" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 405/2025 – 415/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="797EF537" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="797EF537" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="055F941D" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B87941">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1R</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71BDA8ED" w14:textId="44D47485" w:rsidR="00BB7AAB" w:rsidRPr="004D221E" w:rsidRDefault="00BB7AAB" w:rsidP="00B87941">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>402</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14068F13" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Римско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AAB92DC" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Срђан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Владетић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1201DCE5" w14:textId="77777777" w:rsidR="00E34F9E" w:rsidRDefault="00E34F9E" w:rsidP="00E34F9E">
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1201DCE5" w14:textId="77777777" w:rsidR="00E34F9E" w:rsidRPr="00EB0334" w:rsidRDefault="00E34F9E" w:rsidP="00E34F9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB0334">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>11.03. у 10:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="032DDC4A" w14:textId="2BAC056E" w:rsidR="00B560ED" w:rsidRPr="00EB0334" w:rsidRDefault="00B560ED" w:rsidP="00E34F9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1168B89C" w14:textId="01590BD4" w:rsidR="00EF035E" w:rsidRPr="000D0013" w:rsidRDefault="00EF035E" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="0A148999" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4582FC2B" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B87941">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RAZP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="169226D5" w14:textId="1B67851D" w:rsidR="00BB7AAB" w:rsidRPr="004D221E" w:rsidRDefault="00BB7AAB" w:rsidP="00B87941">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE889EC" w14:textId="5C80E1EC" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Развитак </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB7AAB" w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">светског и српског </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>права</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17002D0E" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Зоран Чворовић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCD318C" w14:textId="52DA3C1B" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="001919F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>11.03. у 10:00</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="032DDC4A" w14:textId="6C840293" w:rsidR="00B560ED" w:rsidRPr="00AE6BE7" w:rsidRDefault="00E34F9E" w:rsidP="00E34F9E">
+              <w:t>12.03. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F2C24A" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="000D0013" w:rsidRDefault="00B560ED" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="320CE3D2" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B5AB4E" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B87941">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2EJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EF5799" w14:textId="15ACD90D" w:rsidR="00BB7AAB" w:rsidRPr="004D221E" w:rsidRDefault="00BB7AAB" w:rsidP="00B87941">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09005816" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Енглески језик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3FECC0" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00465D75" w:rsidP="00B560ED">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Аница Глођовић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486A7AC2" w14:textId="19ABE056" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00104C88" w:rsidP="001919F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C4554">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="002C4554" w:rsidRPr="002C4554">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C4554">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.03. У 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F44BCE" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="000D0013" w:rsidRDefault="00B560ED" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="38B9DF36" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2682A7D8" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B87941">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2RJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338CBBCB" w14:textId="2308612C" w:rsidR="00BB7AAB" w:rsidRPr="004D221E" w:rsidRDefault="00BB7AAB" w:rsidP="00B87941">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="390D1FAE" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Руски језик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4785343F" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Марина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кебара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C322D27" w14:textId="22A9BB24" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="001919F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00507799">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>24.02. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFB09F6" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="000D0013" w:rsidRDefault="00B560ED" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="04D3CF84" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="598FA297" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="005E0B2C" w:rsidP="00B87941">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk219111408"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SB2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F279FCD" w14:textId="739AD904" w:rsidR="005E0B2C" w:rsidRPr="004D221E" w:rsidRDefault="00B51097" w:rsidP="00B87941">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>407</w:t>
+            </w:r>
+            <w:r w:rsidR="00837361">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="005E0B2C" w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239627CF" w14:textId="77777777" w:rsidR="005E0B2C" w:rsidRPr="004D221E" w:rsidRDefault="005E0B2C" w:rsidP="005E0B2C">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Системи безбедности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589EF52A" w14:textId="0A079C0E" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="005E0B2C" w:rsidP="005E0B2C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др </w:t>
+            </w:r>
+            <w:r w:rsidR="004458A1" w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Саша Мијалковић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65303947" w14:textId="694A6A3C" w:rsidR="00B560ED" w:rsidRPr="004D221E" w:rsidRDefault="00215AB2" w:rsidP="001919F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>12.03. у 10:00</w:t>
-[...586 lines deleted...]
-              </w:rPr>
               <w:t>06.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06123DA6" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="000D0013" w:rsidRDefault="00B560ED" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="0EEBE7F0" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="0EEBE7F0" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F29E9EB" w14:textId="77777777" w:rsidR="000C227B" w:rsidRPr="004D221E" w:rsidRDefault="000C227B" w:rsidP="000C227B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SB2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BEFB627" w14:textId="2B22DD91" w:rsidR="000C227B" w:rsidRPr="004D221E" w:rsidRDefault="000C227B" w:rsidP="000C227B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>407</w:t>
+            </w:r>
+            <w:r w:rsidR="00837361">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D432FB2" w14:textId="77777777" w:rsidR="000C227B" w:rsidRPr="004D221E" w:rsidRDefault="000C227B" w:rsidP="000C227B">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Системи безбедности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362BFDF0" w14:textId="0E58A790" w:rsidR="000C227B" w:rsidRPr="004D221E" w:rsidRDefault="000C227B" w:rsidP="000C227B">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Жарко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Браковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B9BF1F" w14:textId="569C35B0" w:rsidR="000C227B" w:rsidRPr="001501EB" w:rsidRDefault="00E65CC7" w:rsidP="000C227B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>03.03. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E5E76D" w14:textId="77777777" w:rsidR="000C227B" w:rsidRPr="000D0013" w:rsidRDefault="000C227B" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="4FDF4096" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="639E2D0C" w14:textId="4616F905" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1OE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646ED692" w14:textId="25322EC6" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>1</w:t>
-[...105 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+              <w:t>406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A7E34" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7838383A" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Проф. др Нада Тодоровић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD1F0C6" w14:textId="34E24E3C" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00AC51C2" w:rsidP="00C37855">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="FF0000"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="00E5E76D" w14:textId="77777777" w:rsidR="000C227B" w:rsidRPr="000D0013" w:rsidRDefault="000C227B" w:rsidP="000D0013">
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">24.02. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="540E9E64" w14:textId="6379F725" w:rsidR="00C37855" w:rsidRPr="00837361" w:rsidRDefault="00837361" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="4FDF4096" w14:textId="77777777" w:rsidTr="00CE0DF5">
-[...154 lines deleted...]
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="2F282A8D" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="2F282A8D" w14:textId="77777777" w:rsidTr="00265471">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="097B11A4" w14:textId="68AB02D1" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
@@ -3454,51 +3421,51 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00D5F130" w14:textId="23690C5A" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A927C68" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи економије</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50BB5D93" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -3507,101 +3474,101 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Јасмина </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Лабудовић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Станковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F01B3CC" w14:textId="1BA8FD60" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>02.03. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F5B5DBE" w14:textId="7BE0AAC8" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00837361" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 436/2023 – 405/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="22C7EAD8" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="22C7EAD8" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6004F6CD" w14:textId="29BEC010" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -3615,277 +3582,277 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01B0A8F8" w14:textId="219CC385" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="714ED6A8" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи економије</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="788DDD72" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Јована Брашић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75755D44" w14:textId="11F48C87" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>------------------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3287E779" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37757" w:rsidRPr="004D221E" w14:paraId="4BDD89FD" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00B37757" w:rsidRPr="004D221E" w14:paraId="4BDD89FD" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A3219D7" w14:textId="77777777" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2U</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B3BB525" w14:textId="4D89F963" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61A4FB6B" w14:textId="77777777" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38D13D2C" w14:textId="114E3095" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E248CD0" w14:textId="6F928D87" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002757BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B3ADA81" w14:textId="5934D70B" w:rsidR="00B37757" w:rsidRPr="000D0013" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B37757" w:rsidRPr="004D221E" w14:paraId="16D75943" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00B37757" w:rsidRPr="004D221E" w14:paraId="16D75943" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13DD8C14" w14:textId="543CD030" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -3899,51 +3866,51 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AEA07B3" w14:textId="3E071246" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F8E87F9" w14:textId="77777777" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D40DA60" w14:textId="5A034302" w:rsidR="00B37757" w:rsidRPr="004D221E" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -3961,101 +3928,101 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Аника</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C065BD4" w14:textId="2240663C" w:rsidR="00B37757" w:rsidRPr="002757BC" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AFDD4BF" w14:textId="7F0BC23B" w:rsidR="00B37757" w:rsidRPr="000D0013" w:rsidRDefault="00B37757" w:rsidP="00B37757">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 447/2022 – 430/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="62DE1E12" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="62DE1E12" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6763614D" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -4070,325 +4037,347 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28B925E5" w14:textId="5E59F75B" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AFB9940" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Велики правни системи</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40500FEF" w14:textId="21332809" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Срђан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Владетић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A80089B" w14:textId="4C6C9E14" w:rsidR="00C37855" w:rsidRPr="00AE6BE7" w:rsidRDefault="00E34F9E" w:rsidP="00E34F9E">
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A80089B" w14:textId="1CCF2A5D" w:rsidR="00C37855" w:rsidRPr="00611A00" w:rsidRDefault="00E34F9E" w:rsidP="00E34F9E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00611A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00611A00" w:rsidRPr="00611A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.03. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD718C4" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="0115FDD6" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04551D18" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SP2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428F85CD" w14:textId="5CCD4631" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6967845C" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Социјална патологија</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6200E22F" w14:textId="434DB887" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Драган </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Живаљевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F216BD" w14:textId="42C05476" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="006D7905" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>12.03. у 10:00</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="7CD718C4" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
+              <w:t>27.02. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="205F3F8E" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="0115FDD6" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00C37855" w:rsidRPr="004D221E" w14:paraId="13A5C3C7" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04551D18" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+          <w:p w14:paraId="291CB35C" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>SP2</w:t>
-[...136 lines deleted...]
-              </w:rPr>
               <w:t>OIS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77811913" w14:textId="15994069" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6105" w:type="dxa"/>
+            <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7911A5F2" w14:textId="77777777" w:rsidR="00C37855" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи информационих система</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15A38A81" w14:textId="28262FA8" w:rsidR="00635FB5" w:rsidRPr="00635FB5" w:rsidRDefault="002938CE" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -4409,69 +4398,69 @@
               </w:rPr>
               <w:t xml:space="preserve">Драгана </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00635FB5" w:rsidRPr="00635FB5">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Рејман</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00635FB5" w:rsidRPr="00635FB5">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Петровић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2164" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E05434A" w14:textId="3D1D873D" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AF35236" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59545AF8" w14:textId="77777777" w:rsidR="00251484" w:rsidRDefault="00251484">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44C676F2" w14:textId="77777777" w:rsidR="00215AB2" w:rsidRPr="00215AB2" w:rsidRDefault="00215AB2">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
@@ -4480,1315 +4469,1318 @@
     </w:p>
     <w:p w14:paraId="1432C658" w14:textId="77777777" w:rsidR="00355A12" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0571C0B6" w14:textId="77777777" w:rsidR="00412A58" w:rsidRPr="00412A58" w:rsidRDefault="00412A58">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
-        <w:gridCol w:w="6009"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5067"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="2552"/>
+        <w:gridCol w:w="5776"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BD0957" w:rsidRPr="004D221E" w14:paraId="1C845E6A" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00BD0957" w:rsidRPr="004D221E" w14:paraId="1C845E6A" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073FA772" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>2GS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AEFE72C" w14:textId="3E5F546F" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60846E94" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53931DAC" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Нина </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Планојевић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE63DA1" w14:textId="4DAFBADC" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.03. у 11:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14D723C8" w14:textId="67661F2F" w:rsidR="00BD0957" w:rsidRPr="000D0013" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD0957" w:rsidRPr="004D221E" w14:paraId="422176BA" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00BD0957" w:rsidRPr="004D221E" w14:paraId="422176BA" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72C5A689" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2GS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D26C92C" w14:textId="41BD16C4" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74006D74" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F73FE7D" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Александра Павићевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FF6EB49" w14:textId="0DE3AF45" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.03. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EAD1C3F" w14:textId="0B357AAD" w:rsidR="00BD0957" w:rsidRPr="000D0013" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 418/2022 – 425/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD0957" w:rsidRPr="004D221E" w14:paraId="3830C069" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00BD0957" w:rsidRPr="004D221E" w14:paraId="3830C069" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70606CEF" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2K2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18D48F3F" w14:textId="574D0717" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D8816EA" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58E3DD3B" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Снежана </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Соковић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38AB128D" w14:textId="78E7CA35" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.03. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15F37734" w14:textId="6AC824EA" w:rsidR="00BD0957" w:rsidRPr="000D0013" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD0957" w:rsidRPr="004D221E" w14:paraId="26A610F2" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00BD0957" w:rsidRPr="004D221E" w14:paraId="26A610F2" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BBA1469" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2K2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="415250AA" w14:textId="320AE6F9" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DED5F67" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6671BD7E" w14:textId="77777777" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="347F8B20" w14:textId="1450BBDC" w:rsidR="00BD0957" w:rsidRPr="004D221E" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.03. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C092A3C" w14:textId="62892328" w:rsidR="00BD0957" w:rsidRPr="000D0013" w:rsidRDefault="00BD0957" w:rsidP="00BD0957">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 266/2019 – 421/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="5727E73F" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="5727E73F" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="267F3DC5" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2F2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BE4E2E3" w14:textId="75B71F80" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>413-</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26E1098A" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Јавне финансије и финансијско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2237BC44" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F3E3AF8" w14:textId="6937535E" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="008B1DEE" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1DEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12.03. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="216913C3" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="34598A07" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="34598A07" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DDBB1BF" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2P2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E37C784" w14:textId="09D2FBC6" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>418</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CEE1819" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Породично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051F7A49" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Вељко </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Влашковић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23A2F818" w14:textId="01566ED9" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>03.03. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E1485B0" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F66670" w:rsidRPr="004D221E" w14:paraId="67E6C422" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00F66670" w:rsidRPr="004D221E" w14:paraId="67E6C422" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="032676BB" w14:textId="69B4BB11" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2N2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A110741" w14:textId="132E13A7" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A504B37" w14:textId="77777777" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65624775" w14:textId="77777777" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драгица Живојиновић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065C427A" w14:textId="124B6EE9" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>24.02. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C6EF62C" w14:textId="4DA5A053" w:rsidR="00F66670" w:rsidRPr="000D0013" w:rsidRDefault="00F66670" w:rsidP="00F66670">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F66670" w:rsidRPr="004D221E" w14:paraId="7632ABE7" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00F66670" w:rsidRPr="004D221E" w14:paraId="7632ABE7" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="073CAF7C" w14:textId="77777777" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>2N2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AFF3780" w14:textId="4FA98A4D" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>419</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C00F999" w14:textId="77777777" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Наследно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C744317" w14:textId="77777777" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Тамара </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Ђурђић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Милошевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="733EA165" w14:textId="5D0320CA" w:rsidR="00F66670" w:rsidRPr="004D221E" w:rsidRDefault="00F66670" w:rsidP="00F66670">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D4B39">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>26.02. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5776" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C289F1" w14:textId="4A802909" w:rsidR="00F66670" w:rsidRPr="000D0013" w:rsidRDefault="00F66670" w:rsidP="00F66670">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 120/2019 – 316/2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="47393AC5" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="392C7C2A" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2MKP2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10F9B674" w14:textId="174AF299" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>2N2</w:t>
-[...165 lines deleted...]
-              </w:rPr>
               <w:t>424</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74049204" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Малолетничко кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6935DCAF" w14:textId="7808AC1B" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00507799">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C37855" w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="526016F1" w14:textId="01FE8D8E" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C03037" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>09.03. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B5CEE92" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="430402CF" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="430402CF" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08EE74D0" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2PRZ2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79906856" w14:textId="53DF59D0" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>416</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F86EF25" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Рад полиције у заједници</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="714752D5" w14:textId="2691501C" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -5800,259 +5792,259 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> др Владимир </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Шебек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5841A9F7" w14:textId="681DBA4B" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="004F4463" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4463">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>05.03. у 15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A225AD8" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="4C218C78" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="4C218C78" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="179F8125" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2SLP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BECA016" w14:textId="0796A5EC" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="141758D5" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Службеничко право </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DE5F973" w14:textId="5EB79A00" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A9F7BDB" w14:textId="757AE6C9" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="006130F6" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.03. у 16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="135F5A8D" w14:textId="33E88A70" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="7CC76B9E" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="7CC76B9E" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A638F3C" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2SLP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E16A8BE" w14:textId="087AE2B1" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>417</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E91C2D7" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Службеничко право </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B8DD4B5" w14:textId="7A9E1897" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6069,131 +6061,131 @@
               <w:t>Проф</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др Бојан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Урдаревић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B26133F" w14:textId="55EC0269" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="000E3697" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0021C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EBD3C84" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002757BC" w:rsidRPr="004D221E" w14:paraId="483FC3F6" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="002757BC" w:rsidRPr="004D221E" w14:paraId="483FC3F6" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="508A2F50" w14:textId="77777777" w:rsidR="002757BC" w:rsidRPr="004D221E" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2PS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09787A2C" w14:textId="6045E6AE" w:rsidR="002757BC" w:rsidRPr="004D221E" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DDD4F01" w14:textId="77777777" w:rsidR="002757BC" w:rsidRPr="004D221E" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3687C28E" w14:textId="6E2CB4B3" w:rsidR="002757BC" w:rsidRPr="004D221E" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -6212,211 +6204,211 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Аника</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="113FA29F" w14:textId="1C9018C1" w:rsidR="002757BC" w:rsidRPr="002757BC" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002757BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="514E69DA" w14:textId="77777777" w:rsidR="002757BC" w:rsidRPr="000D0013" w:rsidRDefault="002757BC" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002757BC" w:rsidRPr="004D221E" w14:paraId="58C416D5" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="002757BC" w:rsidRPr="004D221E" w14:paraId="58C416D5" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74AF7A26" w14:textId="77777777" w:rsidR="002757BC" w:rsidRPr="004D221E" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2PS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="253BD11D" w14:textId="0AEDF4F3" w:rsidR="002757BC" w:rsidRPr="004D221E" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A9B47EF" w14:textId="77777777" w:rsidR="002757BC" w:rsidRPr="004D221E" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CBAD4B8" w14:textId="322390F0" w:rsidR="002757BC" w:rsidRPr="004D221E" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="367F68F8" w14:textId="5F126214" w:rsidR="002757BC" w:rsidRPr="002757BC" w:rsidRDefault="002757BC" w:rsidP="002757BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002757BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>13.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50EABF92" w14:textId="7B13B52A" w:rsidR="002757BC" w:rsidRPr="000D0013" w:rsidRDefault="002757BC" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00507799" w:rsidRPr="00507799" w14:paraId="52D384E7" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00507799" w:rsidRPr="00507799" w14:paraId="52D384E7" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="237D085A" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6431,88 +6423,88 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75ACDE90" w14:textId="56E12D4C" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03E33DD1" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FC72603" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Дејан Матић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DC71C9B" w14:textId="77777777" w:rsidR="00507799" w:rsidRDefault="00507799" w:rsidP="009F0BB5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.03. у 12:00</w:t>
             </w:r>
           </w:p>
@@ -6521,65 +6513,65 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.03. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5984B2FD" w14:textId="3E19FB3A" w:rsidR="00507799" w:rsidRPr="000D0013" w:rsidRDefault="00507799" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00507799" w:rsidRPr="00507799" w14:paraId="2070AFBA" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00507799" w:rsidRPr="00507799" w14:paraId="2070AFBA" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AC1D426" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -6594,443 +6586,443 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="179E6877" w14:textId="2169F32F" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="331A48D7" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12692F02" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683D1D77" w14:textId="7C3A0918" w:rsidR="00507799" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00332A2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>27.02. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BA051D9" w14:textId="77777777" w:rsidR="00507799" w:rsidRPr="000D0013" w:rsidRDefault="00507799" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="01818547" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="01818547" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B524C3F" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>2PPB2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54646814" w14:textId="34CB94F0" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A1BB9E1" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право приватне безбедности</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2AF99FAF" w14:textId="64B6A90E" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Божидар Оташевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="456FBCF0" w14:textId="6E1DB1D3" w:rsidR="00C37855" w:rsidRPr="009A6665" w:rsidRDefault="009A6665" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>02.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AB01E26" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="19AA933B" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="19AA933B" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75092350" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>2PRP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="758DF963" w14:textId="5586D523" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C15FFEA" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Прекршајно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A532BD" w14:textId="7307BB07" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Вељко </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Турањанин</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76986C86" w14:textId="5DD74A73" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>25.02. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50885826" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C37855" w:rsidRPr="00507799" w14:paraId="3E988E7F" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00C37855" w:rsidRPr="00507799" w14:paraId="3E988E7F" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="545E7928" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>2EPB2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B215D60" w14:textId="25CDC90C" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>415</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="194879E3" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Еколошко право и безбедност</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A07F35C" w14:textId="0C78C0F3" w:rsidR="00C37855" w:rsidRPr="004D221E" w:rsidRDefault="00C37855" w:rsidP="00C37855">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -7050,80 +7042,80 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Санда</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E0FCED6" w14:textId="37EC4C0F" w:rsidR="00C37855" w:rsidRPr="00AE6BE7" w:rsidRDefault="00507799" w:rsidP="00C37855">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.03. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F7ECD57" w14:textId="77777777" w:rsidR="00C37855" w:rsidRPr="000D0013" w:rsidRDefault="00C37855" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E122766" w14:textId="77777777" w:rsidR="00B87941" w:rsidRPr="004D221E" w:rsidRDefault="00B87941">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F9EF935" w14:textId="77777777" w:rsidR="00682843" w:rsidRDefault="00682843">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -7133,55 +7125,55 @@
     </w:p>
     <w:p w14:paraId="4E2785DE" w14:textId="77777777" w:rsidR="00E37A8B" w:rsidRPr="004D221E" w:rsidRDefault="00E37A8B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397E29B4" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="00AE6BE7" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
-        <w:gridCol w:w="6009"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5067"/>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="5918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="24452902" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="24452902" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5850DB0D" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="004D221E" w:rsidRDefault="00743E6E" w:rsidP="003E7F6D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>3O</w:t>
             </w:r>
             <w:r w:rsidR="00D82AA4" w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -7189,89 +7181,89 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3812BA54" w14:textId="4440994B" w:rsidR="00D82AA4" w:rsidRPr="004D221E" w:rsidRDefault="00D82AA4" w:rsidP="003E7F6D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>425</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4182FD7C" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="004D221E" w:rsidRDefault="00355A12" w:rsidP="00355A12">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Облигационо право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59435723" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="004D221E" w:rsidRDefault="00355A12" w:rsidP="00355A12">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Вуковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C76D271" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="0019222A" w:rsidRDefault="0019222A" w:rsidP="001919F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019222A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12.03. у 13:00</w:t>
             </w:r>
           </w:p>
@@ -7280,167 +7272,167 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019222A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.03. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36429088" w14:textId="77777777" w:rsidR="00355A12" w:rsidRDefault="0068659A" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12.03. студенти са бројем индекса 259/2019 – 401/2022</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56340232" w14:textId="4F7E74AC" w:rsidR="0068659A" w:rsidRPr="0068659A" w:rsidRDefault="0068659A" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.03. остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952964" w:rsidRPr="004D221E" w14:paraId="1751D5FA" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00952964" w:rsidRPr="004D221E" w14:paraId="1751D5FA" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D37ACE5" w14:textId="77777777" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3U2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C42FA56" w14:textId="3F65362C" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="008A6919" w14:textId="77777777" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58EE8BDE" w14:textId="77777777" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FD7B5A6" w14:textId="77777777" w:rsidR="00952964" w:rsidRDefault="00952964" w:rsidP="00952964">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>25.02. у 10:00</w:t>
             </w:r>
           </w:p>
@@ -7449,1162 +7441,1228 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>26.02. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="575DBCBE" w14:textId="0CCF9D6E" w:rsidR="00952964" w:rsidRDefault="00952964" w:rsidP="00952964">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>25.02. студенти са бројем индекса 422/2023 – 426/2023</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AD6A3AB" w14:textId="1584E2B7" w:rsidR="00952964" w:rsidRPr="000D0013" w:rsidRDefault="00952964" w:rsidP="00952964">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>26.02. Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00952964" w:rsidRPr="004D221E" w14:paraId="14D43F8E" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00952964" w:rsidRPr="004D221E" w14:paraId="14D43F8E" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="730CCFA7" w14:textId="77777777" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>3U2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="398A9F3A" w14:textId="724CE651" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>426</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="160B51E2" w14:textId="77777777" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Управно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B510E76" w14:textId="77777777" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Милан Рапајић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA4AA04" w14:textId="2B00638C" w:rsidR="00952964" w:rsidRPr="004D221E" w:rsidRDefault="00952964" w:rsidP="00952964">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007B2DC0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.03. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1B63E5" w14:textId="163C743D" w:rsidR="00952964" w:rsidRPr="000D0013" w:rsidRDefault="00952964" w:rsidP="00952964">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 280/2020 – 415/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="54AEDACA" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D877526" w14:textId="5EAC2A47" w:rsidR="00355A12" w:rsidRPr="004D221E" w:rsidRDefault="00743E6E" w:rsidP="003E7F6D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3A</w:t>
+            </w:r>
+            <w:r w:rsidR="00D82AA4" w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D96EBB3" w14:textId="6037091F" w:rsidR="00D82AA4" w:rsidRPr="004D221E" w:rsidRDefault="00D82AA4" w:rsidP="003E7F6D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>427</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="446BCAE0" w14:textId="77777777" w:rsidR="00D82AA4" w:rsidRPr="004D221E" w:rsidRDefault="00D82AA4" w:rsidP="00D82AA4">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ауторско право и сузбијање </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>инд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>. шпијунаже</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6739FF89" w14:textId="7652B9BB" w:rsidR="00355A12" w:rsidRPr="004D221E" w:rsidRDefault="00D82AA4" w:rsidP="00D82AA4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Милосављевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="370D16D1" w14:textId="5299B897" w:rsidR="00355A12" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="001919F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4865">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03.03. у </w:t>
+            </w:r>
+            <w:r w:rsidR="007A4865" w:rsidRPr="007A4865">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A4865">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3126EC" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="000D0013" w:rsidRDefault="00355A12" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="11442951" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0A0FD9" w14:textId="2AD0BE8E" w:rsidR="00486BB9" w:rsidRPr="00486BB9" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486BB9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486BB9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>OUP2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6902F4F6" w14:textId="668F6B5E" w:rsidR="00486BB9" w:rsidRPr="00486BB9" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486BB9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>449</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E58CBAF" w14:textId="464EA71C" w:rsidR="00486BB9" w:rsidRPr="00486BB9" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486BB9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи права унутрашњих послова</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="317C7DD3" w14:textId="4F8AC201" w:rsidR="00486BB9" w:rsidRPr="00486BB9" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486BB9">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Милан Рапајић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF3D62E" w14:textId="482DF3D8" w:rsidR="00486BB9" w:rsidRPr="00486BB9" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486BB9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.03. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186C63FA" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C2577" w:rsidRPr="00507799" w14:paraId="27886B68" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EB9E83" w14:textId="77777777" w:rsidR="008C2577" w:rsidRPr="00507799" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00507799">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>3U2</w:t>
-[...90 lines deleted...]
-          <w:p w14:paraId="6B1B63E5" w14:textId="163C743D" w:rsidR="00952964" w:rsidRPr="000D0013" w:rsidRDefault="00952964" w:rsidP="00952964">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507799">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="530C53EB" w14:textId="5CDF448E" w:rsidR="008C2577" w:rsidRPr="00507799" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00507799">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>428</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFC44BA" w14:textId="77777777" w:rsidR="008C2577" w:rsidRPr="004D221E" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно јавно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE54BB1" w14:textId="77777777" w:rsidR="008C2577" w:rsidRPr="004D221E" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Милан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Палевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2995A104" w14:textId="33522DB6" w:rsidR="008C2577" w:rsidRPr="009C4B59" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4B59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="009C4B59" w:rsidRPr="009C4B59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C4B59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.03. у </w:t>
+            </w:r>
+            <w:r w:rsidR="009C4B59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C4B59">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C4ED684" w14:textId="4868E539" w:rsidR="008C2577" w:rsidRPr="000D0013" w:rsidRDefault="008C2577" w:rsidP="008C2577">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Студенти са бројем индекса 280/2020 – 415/2023</w:t>
+              <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="54AEDACA" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="008C2577" w:rsidRPr="004D221E" w14:paraId="74CD30D2" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D877526" w14:textId="5EAC2A47" w:rsidR="00355A12" w:rsidRPr="004D221E" w:rsidRDefault="00743E6E" w:rsidP="003E7F6D">
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6BFF070C" w14:textId="77777777" w:rsidR="008C2577" w:rsidRPr="00507799" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00507799">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00507799">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D96EBB3" w14:textId="6037091F" w:rsidR="00D82AA4" w:rsidRPr="004D221E" w:rsidRDefault="00D82AA4" w:rsidP="003E7F6D">
-[...20 lines deleted...]
-          <w:p w14:paraId="446BCAE0" w14:textId="77777777" w:rsidR="00D82AA4" w:rsidRPr="004D221E" w:rsidRDefault="00D82AA4" w:rsidP="00D82AA4">
+          <w:p w14:paraId="378D4C86" w14:textId="73E81808" w:rsidR="008C2577" w:rsidRPr="00507799" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00507799">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>428</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42BD7F0E" w14:textId="77777777" w:rsidR="008C2577" w:rsidRPr="004D221E" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно јавно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AC015C6" w14:textId="77777777" w:rsidR="008C2577" w:rsidRPr="004D221E" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Драган Дакић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36103707" w14:textId="37C30F00" w:rsidR="008C2577" w:rsidRPr="004D221E" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.03. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="271BE92D" w14:textId="6480117D" w:rsidR="008C2577" w:rsidRPr="000D0013" w:rsidRDefault="008C2577" w:rsidP="008C2577">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r w:rsidR="00C90B4E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>371/2017 – 410/2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="15125019" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC9E267" w14:textId="17E5C0AD" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3K2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED6E172" w14:textId="2EBF04E0" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>429</w:t>
+            </w:r>
+            <w:r w:rsidR="00B33DD0">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>459</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="565FD90C" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="sr-Latn-RS"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи криминалистике са криминалистичком тактиком</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04601C08" w14:textId="36167DD2" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>инд</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
-                <w:b/>
-[...13 lines deleted...]
-            </w:pPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Владимир </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Доц</w:t>
+              <w:t>Шебек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="004D221E">
-[...41 lines deleted...]
-          <w:p w14:paraId="0C3126EC" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="000D0013" w:rsidRDefault="00355A12" w:rsidP="000D0013">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76200CC2" w14:textId="631D490F" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F4463">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>05.03. у 15:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469674F9" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="11442951" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="64F4C193" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0A0FD9" w14:textId="2AD0BE8E" w:rsidR="00486BB9" w:rsidRPr="00486BB9" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
-[...112 lines deleted...]
-          <w:p w14:paraId="186C63FA" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
+          <w:p w14:paraId="3FDE4399" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3KP2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A97882D" w14:textId="12939A36" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>430</w:t>
+            </w:r>
+            <w:r w:rsidR="00B33DD0">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22500FEC" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кривично процесно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="747FA806" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="605DDF78" w14:textId="7CCADD66" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00507799">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>25.02. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C52F103" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C2577" w:rsidRPr="00507799" w14:paraId="27886B68" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="181BBE4B" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42EB9E83" w14:textId="77777777" w:rsidR="008C2577" w:rsidRPr="00507799" w:rsidRDefault="008C2577" w:rsidP="008C2577">
-[...619 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="154130FB" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3KMT2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1CB31B2B" w14:textId="616AFA8C" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>431</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2005C38A" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004F4463" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4463">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Криминалистичка методика и криминалистичка техника</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="307F9B5A" w14:textId="4CEB2D0F" w:rsidR="00486BB9" w:rsidRPr="004F4463" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
@@ -8617,90 +8675,90 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F4463">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др Владимир </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F4463">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Шебек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A779115" w14:textId="612B9613" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F4463">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>05.03. у 15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48058DBF" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="793104E2" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="793104E2" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42CF954D" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3PRP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71937604" w14:textId="7AF6D0E8" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -8713,311 +8771,311 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>434</w:t>
             </w:r>
             <w:r w:rsidR="00B33DD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27D267FE" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Пореско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41236CF1" w14:textId="4DEC49B9" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07172C33" w14:textId="03993CF6" w:rsidR="00486BB9" w:rsidRPr="00AE6BE7" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B1DEE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12.03. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F07616B" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="461E0942" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="461E0942" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B509DD7" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3OMP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B5FF7EB" w14:textId="5B52EE05" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BB6E6D0" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи медијског права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22C17788" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73135832" w14:textId="4294B81E" w:rsidR="00486BB9" w:rsidRPr="002757BC" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="482B746B" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="47851545" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="47851545" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BA9EC30" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>OMP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09560165" w14:textId="6ADD7DD6" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A79C0E3" w14:textId="1E588EF2" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи медијског права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A26340D" w14:textId="2BE9C7E4" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -9036,92 +9094,92 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Аника</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A79DD5" w14:textId="7D041296" w:rsidR="00486BB9" w:rsidRPr="002757BC" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="375EB651" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="31D1E588" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="31D1E588" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74C708EA" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3UN2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="578DDBB8" w14:textId="5E5AF186" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -9134,291 +9192,289 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>435</w:t>
             </w:r>
             <w:r w:rsidR="00B33DD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>451</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="577931BE" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управни надзор</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A46D3B5" w14:textId="5F762003" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
-[...54 lines deleted...]
-          <w:p w14:paraId="7FDF3A70" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A349FB1" w14:textId="0BD6417C" w:rsidR="00486BB9" w:rsidRPr="00967DF5" w:rsidRDefault="00967DF5" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00967DF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>27.02. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDF3A70" w14:textId="359AEFB7" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="00265471">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="0187815B" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="0187815B" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="768221C9" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PIS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C5F5C36" w14:textId="016FA3A9" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>452</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E55A7F8" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право интелектуалне  својине</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ECF88BD" w14:textId="24C17C80" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др. Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
-[...28 lines deleted...]
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABD8571" w14:textId="7CD35927" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A4865">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03.03. у </w:t>
+            </w:r>
+            <w:r w:rsidR="007A4865" w:rsidRPr="007A4865">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A4865">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73B4FE2A" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="2CBF8A75" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="2CBF8A75" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AE200CE" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="00507799" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507799">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -9433,163 +9489,161 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="467A2958" w14:textId="2506024A" w:rsidR="00486BB9" w:rsidRPr="00507799" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507799">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>454</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52A47300" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Судско беседништво</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EA1F2C6" w14:textId="1D0D47E4" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Срђан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Владетић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EB75E9" w14:textId="5AE9FAF1" w:rsidR="00486BB9" w:rsidRPr="00611A00" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00611A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.03. у </w:t>
+            </w:r>
+            <w:r w:rsidR="00611A00" w:rsidRPr="00611A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00611A00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45175FB5" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="5AFF108E" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="00507799" w14:paraId="5AFF108E" w14:textId="77777777" w:rsidTr="00265471">
         <w:trPr>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E4A9558" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="00507799" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
@@ -9623,133 +9677,133 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>432</w:t>
             </w:r>
             <w:r w:rsidR="00B33DD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>457</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21D69764" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02AF6016" w14:textId="407A8F3A" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D05D222" w14:textId="12BDE03D" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.03. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="035B274B" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="054C364D" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="054C364D" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55F9F118" w14:textId="0BB6E2C9" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3ZLJP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="062B0D27" w14:textId="2FD1D233" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -9760,303 +9814,302 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>433</w:t>
             </w:r>
             <w:r w:rsidR="00B33DD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22D7ACA4" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Заштита људских права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04E1A001" w14:textId="4706CD78" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Срђан Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EC405C0" w14:textId="6F719D28" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>23.02 .у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="211D8A37" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="688A067E" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00486BB9" w:rsidRPr="004D221E" w14:paraId="688A067E" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40897220" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3ZLJP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57CBE50A" w14:textId="0577F963" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>433</w:t>
             </w:r>
             <w:r w:rsidR="00BB27B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C81CA14" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Заштита људских права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62E9B32B" w14:textId="4A3263DE" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A8B76CD" w14:textId="74A6E843" w:rsidR="00486BB9" w:rsidRPr="004D221E" w:rsidRDefault="00486BB9" w:rsidP="00486BB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>27.02. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13596BD2" w14:textId="77777777" w:rsidR="00486BB9" w:rsidRPr="000D0013" w:rsidRDefault="00486BB9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16180ADF" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="004D221E" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3365BF37" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="004D221E" w:rsidRDefault="0062354B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
-        <w:gridCol w:w="6009"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5067"/>
+        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="5918"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="4DB8A1D4" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="4DB8A1D4" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B6B617F" w14:textId="77777777" w:rsidR="00F05369" w:rsidRPr="004D221E" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>4P</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -10080,301 +10133,305 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>436</w:t>
             </w:r>
             <w:r w:rsidR="00BB27B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>459</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4BA4F5" w14:textId="77777777" w:rsidR="00F05369" w:rsidRPr="004D221E" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Привредно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20815299" w14:textId="6303FFFA" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драган Вујисић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C4A727A" w14:textId="459B90EB" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>23.02. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F168351" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="5414A62B" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="5414A62B" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F1AB704" w14:textId="77777777" w:rsidR="00F05369" w:rsidRPr="004D221E" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4G</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E49542F" w14:textId="747C87B1" w:rsidR="00F05369" w:rsidRPr="004D221E" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>437</w:t>
             </w:r>
             <w:r w:rsidR="00BB27B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>460</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3505E39E" w14:textId="77777777" w:rsidR="00F05369" w:rsidRPr="004D221E" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Грађанско процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2F6996" w14:textId="3DFA043B" w:rsidR="00F05369" w:rsidRPr="004D221E" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Санда</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF2A085" w14:textId="7BB4ABCB" w:rsidR="00F05369" w:rsidRPr="004D221E" w:rsidRDefault="00507799" w:rsidP="00A32CFD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00507799">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>10.03. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1604E011" w14:textId="77777777" w:rsidR="00F05369" w:rsidRPr="000D0013" w:rsidRDefault="00F05369" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="78509ED7" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="78509ED7" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57FDF114" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -10394,131 +10451,131 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>438</w:t>
             </w:r>
             <w:r w:rsidR="00BB27B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>461</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06AEAA45" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Судска медицина</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="479DF5A1" w14:textId="75C6D4EE" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Милош Тодоровић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11E4FC01" w14:textId="10670980" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="00176394" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00176394">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>06.03. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18A47607" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="51349FCD" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="51349FCD" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73794C85" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -10537,306 +10594,306 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>445</w:t>
             </w:r>
             <w:r w:rsidR="00BB27B4">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>462</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65B84649" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Судска психологија и психијатрија</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="499D8BCC" w14:textId="696D4BB0" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Владимир Јањић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C08FEBB" w14:textId="1546C05C" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="00BC2C76" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC2C76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>26.02. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40211BCF" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="7477DA13" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="00507799" w14:paraId="7477DA13" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10E53F25" w14:textId="77777777" w:rsidR="0067279D" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4RS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AE35FE0" w14:textId="57D34E36" w:rsidR="00B33DD0" w:rsidRPr="00B33DD0" w:rsidRDefault="00B33DD0" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>439, 464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43127C94" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BC6EB59" w14:textId="37421E78" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Бојан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Урдаревић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="693F729F" w14:textId="5A256C3B" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="000E3697" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C0021C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.03. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="421D2DEE" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="1E7BC57F" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="1E7BC57F" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0351FE3A" w14:textId="77777777" w:rsidR="0067279D" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4RS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="34F60A35" w14:textId="1C6D3A56" w:rsidR="00B33DD0" w:rsidRPr="00B33DD0" w:rsidRDefault="00B33DD0" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>439, 464</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D29697C" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36111D42" w14:textId="50F13421" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -10846,92 +10903,92 @@
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др Александар </w:t>
             </w:r>
             <w:r w:rsidR="006130F6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="499C3296" w14:textId="27A2B3B1" w:rsidR="0067279D" w:rsidRPr="006130F6" w:rsidRDefault="006130F6" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.03. у 18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="084D7485" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="50C24874" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="50C24874" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DBB2D05" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MPSL2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0D544EF0" w14:textId="3B25B74D" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -10942,139 +10999,139 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>440</w:t>
             </w:r>
             <w:r w:rsidR="00B33DD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45322338" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно пословно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E3E6FC2" w14:textId="2F7DF3FC" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Јован Вујичић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C5218F3" w14:textId="26A51E2D" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0019222A" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0019222A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>03.03. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54941A50" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B33DD0" w:rsidRPr="004D221E" w14:paraId="581B29A8" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00B33DD0" w:rsidRPr="004D221E" w14:paraId="581B29A8" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CD13965" w14:textId="77777777" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4PV2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4862585E" w14:textId="09DC7940" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -11085,139 +11142,139 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>441</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="519D3C95" w14:textId="77777777" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно приватно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09883EE6" w14:textId="182A0702" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Славко Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AE1B839" w14:textId="274646DC" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>24.02. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5065452A" w14:textId="1BD87D31" w:rsidR="00B33DD0" w:rsidRPr="000D0013" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B33DD0" w:rsidRPr="004D221E" w14:paraId="7687BAB2" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="00B33DD0" w:rsidRPr="004D221E" w14:paraId="7687BAB2" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FEB809F" w14:textId="77777777" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4PV2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="251A0439" w14:textId="16CCAA31" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -11228,147 +11285,147 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>441</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10243557" w14:textId="77777777" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно приватно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7017D06D" w14:textId="581EF3F7" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Мина Павловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CA3E101" w14:textId="08B46287" w:rsidR="00B33DD0" w:rsidRPr="004D221E" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.03. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15FBC380" w14:textId="6A91B766" w:rsidR="00B33DD0" w:rsidRPr="000D0013" w:rsidRDefault="00B33DD0" w:rsidP="00B33DD0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 330/2018 – 291/2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="6CBF5394" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="004D221E" w:rsidRPr="004D221E" w14:paraId="6CBF5394" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49431572" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -11387,140 +11444,140 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>442</w:t>
             </w:r>
             <w:r w:rsidR="00B33DD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>467</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B89D1DB" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Криминологија</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29433D05" w14:textId="114473B0" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Снежана </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Соковић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1388AC2E" w14:textId="067026A1" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="00114CA1" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.03. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D421F7F" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063591A" w:rsidRPr="0063591A" w14:paraId="20537B2F" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="0063591A" w:rsidRPr="0063591A" w14:paraId="20537B2F" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16C59497" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4IKS2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02F64C21" w14:textId="19049288" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -11531,140 +11588,140 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>443</w:t>
             </w:r>
             <w:r w:rsidR="00B33DD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>468</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FE264BF" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Извршење кривичних санкција</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E8E6C5D" w14:textId="7B3F9DB8" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Снежана </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Соковић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68E02D69" w14:textId="1CDBF897" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="00114CA1" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.03. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5067" w:type="dxa"/>
+            <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B3AF845" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0063591A" w:rsidRPr="0063591A" w14:paraId="6BE9DFD1" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="0063591A" w:rsidRPr="0063591A" w14:paraId="6BE9DFD1" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F553F2A" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4VTK2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DA98753" w14:textId="669B6514" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -11675,249 +11732,389 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>444</w:t>
             </w:r>
             <w:r w:rsidR="00B33DD0">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>469</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6009" w:type="dxa"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4498A16A" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Високотехнолошки криминалитет</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="018DF3F9" w14:textId="2E7534ED" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D221E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Звонимир Ивановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2213" w:type="dxa"/>
-[...9 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DD54D1B" w14:textId="42D45632" w:rsidR="0067279D" w:rsidRPr="009865DD" w:rsidRDefault="009865DD" w:rsidP="0067279D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009865DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>03.03</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34F9E" w:rsidRPr="009865DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFBE0BF" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0067279D" w:rsidRPr="0063591A" w14:paraId="25AE1B3E" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="059D1B57" w14:textId="77777777" w:rsidR="0067279D" w:rsidRDefault="009A31E2" w:rsidP="0067279D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4DP2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063C4C5E" w14:textId="1D541A98" w:rsidR="00C22228" w:rsidRPr="00C22228" w:rsidRDefault="00C22228" w:rsidP="0067279D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="3AFBE0BF" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>470</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08831B52" w14:textId="132B933B" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="009A31E2" w:rsidP="0067279D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D221E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доказно право</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28BBD94E" w14:textId="5D32DB77" w:rsidR="0067279D" w:rsidRPr="004D221E" w:rsidRDefault="0067279D" w:rsidP="0067279D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="498C47DF" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0067279D" w:rsidRPr="0063591A" w14:paraId="25AE1B3E" w14:textId="77777777" w:rsidTr="00CE0DF5">
+      <w:tr w:rsidR="008464B9" w:rsidRPr="0063591A" w14:paraId="5EB0E704" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059D1B57" w14:textId="77777777" w:rsidR="0067279D" w:rsidRDefault="009A31E2" w:rsidP="0067279D">
-[...79 lines deleted...]
-          <w:p w14:paraId="498C47DF" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="000D0013" w:rsidRDefault="0067279D" w:rsidP="000D0013">
+          <w:p w14:paraId="3EB8E42A" w14:textId="4E03DC2A" w:rsidR="008464B9" w:rsidRPr="008464B9" w:rsidRDefault="008464B9" w:rsidP="0067279D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008464B9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>SP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46BAA46E" w14:textId="4B7B55CD" w:rsidR="008464B9" w:rsidRPr="008464B9" w:rsidRDefault="008464B9" w:rsidP="008464B9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008464B9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>463</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A3C0C9" w14:textId="77777777" w:rsidR="008464B9" w:rsidRPr="008464B9" w:rsidRDefault="008464B9" w:rsidP="0067279D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008464B9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Стручна пракса</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0142E66F" w14:textId="144FBDED" w:rsidR="008464B9" w:rsidRPr="008464B9" w:rsidRDefault="008464B9" w:rsidP="0067279D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008464B9">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008464B9">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E8ED4F6" w14:textId="7031F006" w:rsidR="008464B9" w:rsidRPr="008464B9" w:rsidRDefault="008464B9" w:rsidP="0067279D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008464B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>12.03. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="488CDAC1" w14:textId="77777777" w:rsidR="008464B9" w:rsidRPr="000D0013" w:rsidRDefault="008464B9" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29AA0179" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="0063591A" w:rsidRDefault="0062354B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0062354B" w:rsidRPr="0063591A" w:rsidSect="00412A58">
       <w:pgSz w:w="16837" w:h="11905" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="426" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
@@ -11938,252 +12135,271 @@
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00251484"/>
     <w:rsid w:val="00036B26"/>
     <w:rsid w:val="00057F48"/>
+    <w:rsid w:val="0008161B"/>
+    <w:rsid w:val="00085777"/>
     <w:rsid w:val="00085CA9"/>
     <w:rsid w:val="000B596C"/>
     <w:rsid w:val="000C227B"/>
     <w:rsid w:val="000D0013"/>
     <w:rsid w:val="000E3697"/>
     <w:rsid w:val="000E5129"/>
     <w:rsid w:val="000E61F6"/>
     <w:rsid w:val="000E6F41"/>
     <w:rsid w:val="000F3950"/>
     <w:rsid w:val="000F6897"/>
     <w:rsid w:val="00100DF0"/>
     <w:rsid w:val="00104C88"/>
     <w:rsid w:val="00114CA1"/>
     <w:rsid w:val="001501EB"/>
     <w:rsid w:val="00153405"/>
     <w:rsid w:val="00174E3A"/>
     <w:rsid w:val="00176394"/>
     <w:rsid w:val="00186E5F"/>
     <w:rsid w:val="001919F2"/>
     <w:rsid w:val="0019222A"/>
     <w:rsid w:val="00194252"/>
     <w:rsid w:val="001944D3"/>
     <w:rsid w:val="001A1C59"/>
     <w:rsid w:val="001B0AAB"/>
     <w:rsid w:val="001D1B57"/>
     <w:rsid w:val="001D6D58"/>
     <w:rsid w:val="001F43B9"/>
     <w:rsid w:val="00215AB2"/>
     <w:rsid w:val="00251484"/>
     <w:rsid w:val="00264435"/>
+    <w:rsid w:val="00265471"/>
     <w:rsid w:val="002757BC"/>
     <w:rsid w:val="00290359"/>
     <w:rsid w:val="00292E2A"/>
     <w:rsid w:val="002938CE"/>
     <w:rsid w:val="002C4554"/>
     <w:rsid w:val="002E6408"/>
     <w:rsid w:val="003326DC"/>
     <w:rsid w:val="00332A2A"/>
     <w:rsid w:val="0035246C"/>
     <w:rsid w:val="00355A12"/>
     <w:rsid w:val="00383FE6"/>
     <w:rsid w:val="0038716E"/>
     <w:rsid w:val="003A2B48"/>
     <w:rsid w:val="003A69A4"/>
     <w:rsid w:val="003B6FC0"/>
     <w:rsid w:val="003C1BA0"/>
     <w:rsid w:val="003E21F8"/>
     <w:rsid w:val="003E7F6D"/>
     <w:rsid w:val="00412A58"/>
     <w:rsid w:val="00445615"/>
     <w:rsid w:val="004458A1"/>
     <w:rsid w:val="0045108D"/>
     <w:rsid w:val="0046435B"/>
     <w:rsid w:val="00465D75"/>
     <w:rsid w:val="004767EA"/>
     <w:rsid w:val="00486BB9"/>
     <w:rsid w:val="00496F49"/>
     <w:rsid w:val="004A1BE3"/>
     <w:rsid w:val="004D221E"/>
     <w:rsid w:val="004F4463"/>
     <w:rsid w:val="00507799"/>
     <w:rsid w:val="00510D16"/>
     <w:rsid w:val="005315EA"/>
     <w:rsid w:val="00546D05"/>
+    <w:rsid w:val="005A5E95"/>
     <w:rsid w:val="005B3A15"/>
     <w:rsid w:val="005B7B2C"/>
     <w:rsid w:val="005E0B2C"/>
     <w:rsid w:val="005E5BA4"/>
     <w:rsid w:val="005F1CFA"/>
     <w:rsid w:val="005F76A2"/>
     <w:rsid w:val="00604446"/>
     <w:rsid w:val="0060564F"/>
+    <w:rsid w:val="00611A00"/>
     <w:rsid w:val="006120AB"/>
     <w:rsid w:val="006130F6"/>
     <w:rsid w:val="00615134"/>
     <w:rsid w:val="006220F4"/>
     <w:rsid w:val="0062354B"/>
     <w:rsid w:val="00634D23"/>
     <w:rsid w:val="0063591A"/>
     <w:rsid w:val="00635DAD"/>
     <w:rsid w:val="00635FB5"/>
     <w:rsid w:val="006411F9"/>
+    <w:rsid w:val="00652176"/>
     <w:rsid w:val="00663C87"/>
     <w:rsid w:val="0067279D"/>
     <w:rsid w:val="00673CFA"/>
     <w:rsid w:val="00682843"/>
     <w:rsid w:val="0068659A"/>
     <w:rsid w:val="00697367"/>
     <w:rsid w:val="006A7F10"/>
     <w:rsid w:val="006D4B39"/>
     <w:rsid w:val="006D7905"/>
     <w:rsid w:val="00706313"/>
     <w:rsid w:val="00711E5D"/>
+    <w:rsid w:val="00720B89"/>
     <w:rsid w:val="00743E6E"/>
     <w:rsid w:val="007749DF"/>
     <w:rsid w:val="00776FA7"/>
     <w:rsid w:val="0078008D"/>
+    <w:rsid w:val="007A4865"/>
     <w:rsid w:val="007B2DC0"/>
     <w:rsid w:val="007C2872"/>
     <w:rsid w:val="007C7660"/>
     <w:rsid w:val="007E5996"/>
     <w:rsid w:val="00810070"/>
     <w:rsid w:val="00823DEF"/>
     <w:rsid w:val="00837361"/>
     <w:rsid w:val="008430D4"/>
     <w:rsid w:val="0084420F"/>
+    <w:rsid w:val="008464B9"/>
     <w:rsid w:val="0086667A"/>
     <w:rsid w:val="00870C40"/>
     <w:rsid w:val="008854BD"/>
     <w:rsid w:val="008B1DEE"/>
     <w:rsid w:val="008C0CA7"/>
     <w:rsid w:val="008C2577"/>
     <w:rsid w:val="008C4B42"/>
     <w:rsid w:val="008D3D79"/>
     <w:rsid w:val="008D579C"/>
     <w:rsid w:val="009023EF"/>
     <w:rsid w:val="0091151C"/>
     <w:rsid w:val="00945642"/>
     <w:rsid w:val="00952964"/>
+    <w:rsid w:val="00967DF5"/>
     <w:rsid w:val="009764AB"/>
     <w:rsid w:val="00977822"/>
+    <w:rsid w:val="009865DD"/>
     <w:rsid w:val="00991A6A"/>
     <w:rsid w:val="009A0F98"/>
     <w:rsid w:val="009A31E2"/>
     <w:rsid w:val="009A6665"/>
+    <w:rsid w:val="009C4B59"/>
     <w:rsid w:val="009D3215"/>
     <w:rsid w:val="009F00AE"/>
     <w:rsid w:val="009F6EF7"/>
     <w:rsid w:val="009F77C2"/>
     <w:rsid w:val="00A21C46"/>
     <w:rsid w:val="00A32CFD"/>
     <w:rsid w:val="00A32DE6"/>
     <w:rsid w:val="00A34FC6"/>
     <w:rsid w:val="00A742C0"/>
+    <w:rsid w:val="00A76E89"/>
     <w:rsid w:val="00AC51C2"/>
     <w:rsid w:val="00AD1339"/>
     <w:rsid w:val="00AE6BE7"/>
     <w:rsid w:val="00B10848"/>
     <w:rsid w:val="00B20B8F"/>
     <w:rsid w:val="00B32521"/>
     <w:rsid w:val="00B33DD0"/>
     <w:rsid w:val="00B37757"/>
     <w:rsid w:val="00B51097"/>
     <w:rsid w:val="00B560ED"/>
     <w:rsid w:val="00B646B6"/>
     <w:rsid w:val="00B64B3B"/>
     <w:rsid w:val="00B7669A"/>
+    <w:rsid w:val="00B819EE"/>
     <w:rsid w:val="00B87941"/>
     <w:rsid w:val="00B93695"/>
     <w:rsid w:val="00BA0AB0"/>
     <w:rsid w:val="00BB27B4"/>
     <w:rsid w:val="00BB7AAB"/>
     <w:rsid w:val="00BC2C76"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00BD0957"/>
     <w:rsid w:val="00BD0CF8"/>
     <w:rsid w:val="00BD2C22"/>
     <w:rsid w:val="00BD5321"/>
     <w:rsid w:val="00BD708A"/>
     <w:rsid w:val="00C03037"/>
     <w:rsid w:val="00C158BA"/>
     <w:rsid w:val="00C22228"/>
     <w:rsid w:val="00C37855"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C5408B"/>
     <w:rsid w:val="00C748F3"/>
     <w:rsid w:val="00C90B4E"/>
     <w:rsid w:val="00C95D74"/>
     <w:rsid w:val="00C97FB2"/>
     <w:rsid w:val="00CA77CC"/>
     <w:rsid w:val="00CA7D4A"/>
     <w:rsid w:val="00CB0A5D"/>
     <w:rsid w:val="00CB75EF"/>
     <w:rsid w:val="00CE0DF5"/>
     <w:rsid w:val="00CE5B14"/>
     <w:rsid w:val="00D00C0B"/>
     <w:rsid w:val="00D17DCF"/>
     <w:rsid w:val="00D22A10"/>
     <w:rsid w:val="00D246E6"/>
     <w:rsid w:val="00D35FD8"/>
     <w:rsid w:val="00D43148"/>
     <w:rsid w:val="00D54406"/>
     <w:rsid w:val="00D67E66"/>
     <w:rsid w:val="00D705D7"/>
+    <w:rsid w:val="00D72984"/>
+    <w:rsid w:val="00D741E5"/>
     <w:rsid w:val="00D82AA4"/>
     <w:rsid w:val="00D95AEB"/>
     <w:rsid w:val="00E10664"/>
     <w:rsid w:val="00E144FA"/>
     <w:rsid w:val="00E34F9E"/>
     <w:rsid w:val="00E37A8B"/>
+    <w:rsid w:val="00E47CA6"/>
     <w:rsid w:val="00E65CC7"/>
     <w:rsid w:val="00E7062A"/>
     <w:rsid w:val="00E90C66"/>
     <w:rsid w:val="00EA6AB2"/>
+    <w:rsid w:val="00EB0334"/>
     <w:rsid w:val="00EB17E2"/>
     <w:rsid w:val="00EB56E3"/>
     <w:rsid w:val="00EB6CBE"/>
     <w:rsid w:val="00ED0E91"/>
     <w:rsid w:val="00EE08D7"/>
     <w:rsid w:val="00EE2B24"/>
     <w:rsid w:val="00EE6382"/>
     <w:rsid w:val="00EF035E"/>
+    <w:rsid w:val="00F02205"/>
     <w:rsid w:val="00F05369"/>
     <w:rsid w:val="00F066A9"/>
     <w:rsid w:val="00F27662"/>
     <w:rsid w:val="00F61716"/>
     <w:rsid w:val="00F66670"/>
     <w:rsid w:val="00F6668E"/>
     <w:rsid w:val="00F674B6"/>
     <w:rsid w:val="00F937E1"/>
     <w:rsid w:val="00F96B43"/>
     <w:rsid w:val="00FA35D3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -13022,65 +13238,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>961</Words>
-  <Characters>5478</Characters>
+  <Words>952</Words>
+  <Characters>5432</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6427</CharactersWithSpaces>
+  <CharactersWithSpaces>6372</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dvucinic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>