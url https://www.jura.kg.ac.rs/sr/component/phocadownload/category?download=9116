--- v0 (2026-04-12)
+++ v1 (2026-05-30)
@@ -2142,55 +2142,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09778EF8" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AB47A03" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08B9AE98" w14:textId="7596F94C" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -2278,52 +2286,60 @@
           <w:p w14:paraId="7CE0A532" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Римско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="512E5EA8" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Срђан Владетић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7AF237A8" w14:textId="49A32A88" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -2689,52 +2705,60 @@
           <w:p w14:paraId="5A6FF8B3" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Руски језик</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14A4E444" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Марина Кебара</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Марина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кебара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14D5B423" w14:textId="74E5E779" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -3061,51 +3085,65 @@
           <w:p w14:paraId="6C639B90" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи економије</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4453D774" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Јасмина Лабудовић Станковић</w:t>
+              <w:t xml:space="preserve">Проф. др Јасмина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Лабудовић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Станковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F7D4598" w14:textId="1CBC40CB" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -3180,55 +3218,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D332D16" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи економије</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F5552EB" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Јована Брашић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јована Брашић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="075B0ED7" w14:textId="65299C93" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -3295,55 +3341,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7562A088" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Српско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63B57AF0" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Биљана Гавриловић Грбовић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Биљана Гавриловић Грбовић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="443A3B01" w14:textId="021D0AA3" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -3543,55 +3597,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="659BF696" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B4FD2A0" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="305020D0" w14:textId="0444C7AF" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -3671,52 +3747,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Велики правни системи</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02F2FF05" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Срђан Владетић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F2E2727" w14:textId="28524A8B" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -3781,55 +3865,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BC4A8A2" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Економска дипломатија</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42864E9B" w14:textId="77777777" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35825E9C" w14:textId="1413CABC" w:rsidR="0022502A" w:rsidRPr="0013607D" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -3941,52 +4033,60 @@
           <w:p w14:paraId="3F10AE2C" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DF69670" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Нина Планојевић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Нина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Планојевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77F63953" w14:textId="0994891D" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -4082,55 +4182,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A90AF59" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BA3B6F5" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Александра Павићевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александра Павићевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12AEB5BD" w14:textId="6566D514" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4229,52 +4337,60 @@
           <w:p w14:paraId="12175AFE" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="250A7E5E" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E9EA98D" w14:textId="2C748D9C" w:rsidR="00373F9C" w:rsidRPr="00F62D96" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -4350,55 +4466,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24F405FF" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4096D9C2" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Вишња Ранђеловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="762CC44F" w14:textId="3BF69E58" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -4470,55 +4594,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CF4335E" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Јавне финансије и финансијско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F637DA7" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56D86E12" w14:textId="6139A093" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -4704,55 +4836,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A0D4EA1" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B8E54F9" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E5EB02C" w14:textId="4AB8F1BE" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>24.04. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4822,52 +4976,60 @@
           <w:p w14:paraId="28F636F9" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Породично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08A7AA07" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Влашковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Влашковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23329188" w14:textId="216B088D" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -5059,55 +5221,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36425629" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29F02DC0" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Тамара Ђурђић Милошевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Тамара </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Ђурђић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Милошевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E17E3D5" w14:textId="66A175D4" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -5286,55 +5470,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F95B128" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право локалне самоуправе</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CBA3E7A" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FFB73DC" w14:textId="6106980B" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>24.04. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5528,55 +5734,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D5E5426" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Савремене правне теорије</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="66CF053A" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F087097" w14:textId="7E2109C2" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -5772,52 +5986,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Црквено право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68258157" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Велибор Џомић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Велибор </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Џомић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01DFDA4D" w14:textId="43A335CD" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -6016,55 +6238,63 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30B0D4F2" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AE617DE" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="382E4BDB" w14:textId="619CE512" w:rsidR="00E441E4" w:rsidRPr="0013607D" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -6617,70 +6847,94 @@
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Ауторско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="027CA6A7" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Соња Лучић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03120886" w14:textId="0C08231A" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
-[...18 lines deleted...]
-              <w:t>23.04. у 09:00</w:t>
+          <w:p w14:paraId="03120886" w14:textId="3AFB3C5D" w:rsidR="00901152" w:rsidRPr="00070DF2" w:rsidRDefault="00901152" w:rsidP="00901152">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00070DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>23.04. у 09:</w:t>
+            </w:r>
+            <w:r w:rsidR="00070DF2" w:rsidRPr="00070DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00070DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65DDA478" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00E441E4" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00901152" w:rsidRPr="0013607D" w14:paraId="492EC4EE" w14:textId="77777777" w:rsidTr="00356F49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D4057C9" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -6721,52 +6975,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42D0462C" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Милан Палевић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Милан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Палевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B20D8B4" w14:textId="08875FE9" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -6844,55 +7106,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="666902E7" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65A14B3B" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Драган Дакић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Драган Дакић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77D0052D" w14:textId="1F1C071B" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -6965,56 +7235,72 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E14DAB0" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Криминалистика</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01168136" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Владимир </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шебек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57679E0D" w14:textId="3556E8DB" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -7081,52 +7367,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53291CEF" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Турањанин</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B47D52A" w14:textId="2B621A6C" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -7189,55 +7483,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F94F60B" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Малолетничко кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60AFAE67" w14:textId="21C0250A" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Вишња Ранђеловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EC29E47" w14:textId="1D4DA32D" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -7413,55 +7715,77 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="455C9E1E" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи медијског права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A533DC9" w14:textId="2FEEC0FC" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46762D9F" w14:textId="7091ACFA" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7538,70 +7862,94 @@
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право интернета</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0277AA65" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Соња Лучић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D089EE" w14:textId="7514769A" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
-[...18 lines deleted...]
-              <w:t>23.04. у 09:00</w:t>
+          <w:p w14:paraId="43D089EE" w14:textId="7B9A546C" w:rsidR="00901152" w:rsidRPr="00070DF2" w:rsidRDefault="00901152" w:rsidP="00901152">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00070DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>23.04. у 09:</w:t>
+            </w:r>
+            <w:r w:rsidR="00070DF2" w:rsidRPr="00070DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00070DF2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="324853DE" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00E441E4" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00901152" w:rsidRPr="0013607D" w14:paraId="3581A14D" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F74D069" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -7638,55 +7986,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60CAFB20" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Пореско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6610EED6" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32A77D61" w14:textId="19720569" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -7866,52 +8222,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Службеничко право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17D095CC" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Бојан Урдаревић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="380F7C2A" w14:textId="4184A7C2" w:rsidR="00901152" w:rsidRPr="00F02F01" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7976,55 +8340,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39DFB36E" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Службеничко право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55F35AED" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Александар Антић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73F41960" w14:textId="3997CD77" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -8095,57 +8467,75 @@
           <w:p w14:paraId="26EFEB5A" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00F02F01" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Службеничко право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28BCC39B" w14:textId="124DEC4B" w:rsidR="00901152" w:rsidRPr="00F02F01" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Доц. др Јована Мисаиловић</w:t>
-            </w:r>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F02F01">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F02F01">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CA8CF92" w14:textId="6D0B6D1F" w:rsidR="00901152" w:rsidRPr="00F02F01" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8210,55 +8600,77 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="362BC213" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Организационо процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47C12E2A" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Санда Ћорац</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5914E43D" w14:textId="3475ADF3" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -8426,70 +8838,101 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59CC5DC8" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...4 lines deleted...]
-              <w:t>Јавнобележничко право</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Јавнобележничко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1036B4D3" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Тамара Ђурђић Милошевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Тамара </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Ђурђић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Милошевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DC3BD19" w14:textId="0610873B" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -8731,55 +9174,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="690EDEF8" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="0013607D" w:rsidRDefault="0062354B" w:rsidP="0062354B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Привредно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A8CBD69" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="0013607D" w:rsidRDefault="0062354B" w:rsidP="0062354B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Борко Михајловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="044B65E0" w14:textId="3E2DE789" w:rsidR="0062354B" w:rsidRPr="0013607D" w:rsidRDefault="008C00CF" w:rsidP="001919F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -8844,55 +9295,77 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C475F58" w14:textId="77777777" w:rsidR="00632261" w:rsidRPr="0013607D" w:rsidRDefault="00632261" w:rsidP="00632261">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Грађанско процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3921A77C" w14:textId="77777777" w:rsidR="00632261" w:rsidRPr="0013607D" w:rsidRDefault="00632261" w:rsidP="00632261">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Санда Ћорац</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B2304D4" w14:textId="0E9DA7E9" w:rsidR="00632261" w:rsidRPr="0013607D" w:rsidRDefault="00632261" w:rsidP="00632261">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -8961,78 +9434,110 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право индустријске својине</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E84673" w14:textId="77777777" w:rsidR="004A2461" w:rsidRPr="0013607D" w:rsidRDefault="004A2461" w:rsidP="004A2461">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Стефан Шокињов</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Стефан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шокињов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E38C4F" w14:textId="3A512D83" w:rsidR="004A2461" w:rsidRPr="0013607D" w:rsidRDefault="004A2461" w:rsidP="004A2461">
-[...18 lines deleted...]
-              <w:t>23.04. у 09:00</w:t>
+          <w:p w14:paraId="57E38C4F" w14:textId="21826D0F" w:rsidR="004A2461" w:rsidRPr="0059202C" w:rsidRDefault="004A2461" w:rsidP="004A2461">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0059202C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.04. у </w:t>
+            </w:r>
+            <w:r w:rsidR="0059202C" w:rsidRPr="0059202C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0059202C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F8A8711" w14:textId="64C30CFB" w:rsidR="004A2461" w:rsidRPr="004A2461" w:rsidRDefault="004A2461" w:rsidP="004A2461">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A2461">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -9083,55 +9588,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EA8EB7D" w14:textId="77777777" w:rsidR="004A2461" w:rsidRPr="0013607D" w:rsidRDefault="004A2461" w:rsidP="004A2461">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право индустријске својине</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="315F276D" w14:textId="77777777" w:rsidR="004A2461" w:rsidRPr="0013607D" w:rsidRDefault="004A2461" w:rsidP="004A2461">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Никола Милосављевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A7854BE" w14:textId="1F7B9D7A" w:rsidR="004A2461" w:rsidRPr="0013607D" w:rsidRDefault="004A2461" w:rsidP="004A2461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -9323,52 +9836,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Реторика</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E67BCD9" w14:textId="77777777" w:rsidR="004A2461" w:rsidRPr="0013607D" w:rsidRDefault="004A2461" w:rsidP="004A2461">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Срђан Владетић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CC4B9E1" w14:textId="402989BF" w:rsidR="004A2461" w:rsidRPr="0013607D" w:rsidRDefault="004A2461" w:rsidP="004A2461">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>23.04. у 10:00</w:t>
@@ -9442,52 +9963,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="660FA472" w14:textId="77777777" w:rsidR="00AA5291" w:rsidRPr="0013607D" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Бојан Урдаревић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0124A9C5" w14:textId="3C3C83EE" w:rsidR="00AA5291" w:rsidRPr="00F02F01" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9574,55 +10103,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31409562" w14:textId="77777777" w:rsidR="00AA5291" w:rsidRPr="0013607D" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15AFA726" w14:textId="77777777" w:rsidR="00AA5291" w:rsidRPr="0013607D" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Александар Антић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EAC086B" w14:textId="2388D3B5" w:rsidR="00AA5291" w:rsidRPr="0013607D" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -9702,64 +10239,82 @@
           <w:p w14:paraId="35B2DB0A" w14:textId="77777777" w:rsidR="00AA5291" w:rsidRPr="00F02F01" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F660FA6" w14:textId="7B63B658" w:rsidR="00AA5291" w:rsidRPr="00F02F01" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Доц. др </w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F02F01">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09736305" w14:textId="518D9911" w:rsidR="00AA5291" w:rsidRPr="00F02F01" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9833,55 +10388,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A623BBD" w14:textId="77777777" w:rsidR="00AA5291" w:rsidRPr="0013607D" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно пословно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="759A76A2" w14:textId="77777777" w:rsidR="00AA5291" w:rsidRPr="0013607D" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Јован Вујичић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јован Вујичић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41C60ECD" w14:textId="742D7FBC" w:rsidR="00AA5291" w:rsidRPr="0013607D" w:rsidRDefault="00AA5291" w:rsidP="00AA5291">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -10009,59 +10572,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A9A6BB5" w14:textId="4A3D062B" w:rsidR="00806337" w:rsidRPr="004A2461" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
-[...7 lines deleted...]
-              <w:t>146/2015 – 23/2021</w:t>
+              <w:t>Студенти са бројем индекса 146/2015 – 23/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00806337" w:rsidRPr="0013607D" w14:paraId="173FFECD" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54EAAA5B" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4PV</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08B24EEA" w14:textId="24D80524" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
@@ -10085,55 +10640,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B8A1DB5" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно приватно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CA27329" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Мина Павловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Мина Павловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F28AD88" w14:textId="7DC11135" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -10233,55 +10796,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70BCA4FE" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи права Европске уније</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1012A946" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Јован Вујичић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јован Вујичић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36F4A5CB" w14:textId="711F2BD4" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -10356,52 +10927,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Медицинско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C4084F4" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Влашковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Влашковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72394CA5" w14:textId="3E1AE7B2" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -10464,55 +11043,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6185B44B" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61628D37" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Вишња Ранђеловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CD06D5F" w14:textId="6D20ECDD" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -10585,55 +11172,77 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="078B66BD" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи еколошког права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09F10B13" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Санда Ћорац</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F429B06" w14:textId="263358AF" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -10705,56 +11314,65 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A0A654" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право знакова разликовања</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C199AEA" w14:textId="4AEFCB70" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Доц. др Никола Милосављевић</w:t>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D58D7E6" w14:textId="328CD687" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -10819,55 +11437,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50E46481" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право осигурања</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64F08612" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Борко Михајловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A545F3D" w14:textId="605D0D38" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -10936,51 +11562,65 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Берзе и берзанско пословање</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="724A32EB" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Јасмина Лабудовић Станковић</w:t>
+              <w:t xml:space="preserve">Проф. др Јасмина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Лабудовић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Станковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23905A3C" w14:textId="6581346F" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -11158,55 +11798,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C966A60" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Корпоративно управљање</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="217BA16B" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Јована Брашић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јована Брашић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EEC56B9" w14:textId="593F4C94" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -11275,52 +11923,60 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно радно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5685459D" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Бојан Урдаревић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51CC7EB0" w14:textId="2C683A5D" w:rsidR="00806337" w:rsidRPr="00F02F01" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -11385,55 +12041,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="437E42BF" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно радно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DD37240" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Александар Антић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13D2EB6D" w14:textId="3A55EC9F" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -11504,57 +12168,75 @@
           <w:p w14:paraId="19AC1340" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="00F02F01" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно радно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A9CD43E" w14:textId="62A0D7AF" w:rsidR="00806337" w:rsidRPr="00F02F01" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F02F01">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Доц. др Јована Мисаиловић</w:t>
-            </w:r>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F02F01">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00F02F01">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D872B48" w14:textId="6E72FF21" w:rsidR="00806337" w:rsidRPr="00F02F01" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -11618,55 +12300,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="782CA6F9" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Берзанско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640E9F08" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Борко Михајловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF7EA6C" w14:textId="475396B5" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -11732,55 +12422,63 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DB300CA" w14:textId="77777777" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Стручна пракса</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E3F4E4C" w14:textId="20D49D97" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013607D">
-[...3 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DAB898F" w14:textId="56F4DDD1" w:rsidR="00806337" w:rsidRPr="0013607D" w:rsidRDefault="00806337" w:rsidP="00806337">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -11852,77 +12550,79 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00251484"/>
     <w:rsid w:val="00003B41"/>
     <w:rsid w:val="00004C0C"/>
     <w:rsid w:val="000141D6"/>
     <w:rsid w:val="0002454B"/>
     <w:rsid w:val="00031DE9"/>
     <w:rsid w:val="0003262F"/>
     <w:rsid w:val="00033179"/>
     <w:rsid w:val="00042D2D"/>
     <w:rsid w:val="00044AE0"/>
     <w:rsid w:val="00047A23"/>
     <w:rsid w:val="00062D26"/>
+    <w:rsid w:val="00070DF2"/>
     <w:rsid w:val="00084766"/>
     <w:rsid w:val="000B3A7D"/>
     <w:rsid w:val="000B502C"/>
     <w:rsid w:val="000C1163"/>
     <w:rsid w:val="000C7F8E"/>
     <w:rsid w:val="000E2E85"/>
     <w:rsid w:val="000E3FB6"/>
     <w:rsid w:val="000E5129"/>
     <w:rsid w:val="000F406A"/>
     <w:rsid w:val="000F6897"/>
     <w:rsid w:val="000F766F"/>
     <w:rsid w:val="0010321C"/>
     <w:rsid w:val="0011103C"/>
     <w:rsid w:val="00125EB2"/>
     <w:rsid w:val="0012732F"/>
     <w:rsid w:val="00131704"/>
     <w:rsid w:val="00134E05"/>
     <w:rsid w:val="0013607D"/>
     <w:rsid w:val="001377E9"/>
     <w:rsid w:val="00151631"/>
     <w:rsid w:val="00151ACF"/>
     <w:rsid w:val="00153405"/>
     <w:rsid w:val="00156C67"/>
     <w:rsid w:val="00160CB4"/>
     <w:rsid w:val="0016665D"/>
@@ -11972,83 +12672,85 @@
     <w:rsid w:val="003326DC"/>
     <w:rsid w:val="00344533"/>
     <w:rsid w:val="003453DD"/>
     <w:rsid w:val="00345E37"/>
     <w:rsid w:val="00355A12"/>
     <w:rsid w:val="003664F9"/>
     <w:rsid w:val="00373F9C"/>
     <w:rsid w:val="003751B2"/>
     <w:rsid w:val="00383FE6"/>
     <w:rsid w:val="0038779D"/>
     <w:rsid w:val="00393273"/>
     <w:rsid w:val="003B4A97"/>
     <w:rsid w:val="003B572F"/>
     <w:rsid w:val="003B6FC0"/>
     <w:rsid w:val="003C12A8"/>
     <w:rsid w:val="003C1538"/>
     <w:rsid w:val="003C326C"/>
     <w:rsid w:val="003D21EA"/>
     <w:rsid w:val="003D5458"/>
     <w:rsid w:val="003E21F8"/>
     <w:rsid w:val="003E2383"/>
     <w:rsid w:val="003E280F"/>
     <w:rsid w:val="003E7F6D"/>
     <w:rsid w:val="003F0C62"/>
     <w:rsid w:val="004156A3"/>
+    <w:rsid w:val="00431540"/>
     <w:rsid w:val="0045108D"/>
     <w:rsid w:val="0045239D"/>
     <w:rsid w:val="0046435B"/>
     <w:rsid w:val="00465D75"/>
     <w:rsid w:val="00472288"/>
     <w:rsid w:val="0047613B"/>
     <w:rsid w:val="00476246"/>
     <w:rsid w:val="004767EA"/>
     <w:rsid w:val="0048279F"/>
     <w:rsid w:val="004A1BE3"/>
     <w:rsid w:val="004A2461"/>
     <w:rsid w:val="004A27E3"/>
     <w:rsid w:val="004C3057"/>
     <w:rsid w:val="004C3364"/>
     <w:rsid w:val="004C361F"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004E07E3"/>
     <w:rsid w:val="004E538B"/>
     <w:rsid w:val="004F100B"/>
     <w:rsid w:val="004F6D2D"/>
     <w:rsid w:val="00500CD0"/>
     <w:rsid w:val="00506800"/>
     <w:rsid w:val="00511C14"/>
     <w:rsid w:val="00516A10"/>
     <w:rsid w:val="00517D6D"/>
     <w:rsid w:val="00522A1C"/>
     <w:rsid w:val="00551C82"/>
     <w:rsid w:val="00553DC5"/>
     <w:rsid w:val="005566AE"/>
     <w:rsid w:val="00564969"/>
     <w:rsid w:val="00565ABC"/>
     <w:rsid w:val="005731F3"/>
     <w:rsid w:val="00577851"/>
+    <w:rsid w:val="0059202C"/>
     <w:rsid w:val="005A09E8"/>
     <w:rsid w:val="005A6DD0"/>
     <w:rsid w:val="005B0232"/>
     <w:rsid w:val="005B7B2C"/>
     <w:rsid w:val="005D185E"/>
     <w:rsid w:val="005D6D72"/>
     <w:rsid w:val="005E1310"/>
     <w:rsid w:val="005E5257"/>
     <w:rsid w:val="005F5EEA"/>
     <w:rsid w:val="005F6327"/>
     <w:rsid w:val="00601EEF"/>
     <w:rsid w:val="00604E96"/>
     <w:rsid w:val="00615134"/>
     <w:rsid w:val="00616A4B"/>
     <w:rsid w:val="006179C8"/>
     <w:rsid w:val="006208D5"/>
     <w:rsid w:val="0062354B"/>
     <w:rsid w:val="0062687A"/>
     <w:rsid w:val="00632261"/>
     <w:rsid w:val="006326E3"/>
     <w:rsid w:val="00634D23"/>
     <w:rsid w:val="00651EBF"/>
     <w:rsid w:val="00652B1E"/>
     <w:rsid w:val="00653150"/>
     <w:rsid w:val="0065679F"/>
@@ -12140,50 +12842,51 @@
     <w:rsid w:val="00A0130D"/>
     <w:rsid w:val="00A022E0"/>
     <w:rsid w:val="00A15C18"/>
     <w:rsid w:val="00A17AD4"/>
     <w:rsid w:val="00A20FC0"/>
     <w:rsid w:val="00A21C46"/>
     <w:rsid w:val="00A4293C"/>
     <w:rsid w:val="00A4508B"/>
     <w:rsid w:val="00A4704F"/>
     <w:rsid w:val="00A502A1"/>
     <w:rsid w:val="00A53175"/>
     <w:rsid w:val="00A5459B"/>
     <w:rsid w:val="00A57D4C"/>
     <w:rsid w:val="00A6014E"/>
     <w:rsid w:val="00A854F6"/>
     <w:rsid w:val="00A91E4A"/>
     <w:rsid w:val="00A97997"/>
     <w:rsid w:val="00AA5291"/>
     <w:rsid w:val="00AA73B6"/>
     <w:rsid w:val="00AB674D"/>
     <w:rsid w:val="00AC2A93"/>
     <w:rsid w:val="00AC66B4"/>
     <w:rsid w:val="00AC6D78"/>
     <w:rsid w:val="00AD1906"/>
     <w:rsid w:val="00AE4AD2"/>
+    <w:rsid w:val="00AE61F1"/>
     <w:rsid w:val="00AF485A"/>
     <w:rsid w:val="00B154BB"/>
     <w:rsid w:val="00B20C0B"/>
     <w:rsid w:val="00B20D48"/>
     <w:rsid w:val="00B276BB"/>
     <w:rsid w:val="00B40C81"/>
     <w:rsid w:val="00B518A3"/>
     <w:rsid w:val="00B52C45"/>
     <w:rsid w:val="00B54C50"/>
     <w:rsid w:val="00B559A1"/>
     <w:rsid w:val="00B560ED"/>
     <w:rsid w:val="00B60BD3"/>
     <w:rsid w:val="00B66998"/>
     <w:rsid w:val="00B7669A"/>
     <w:rsid w:val="00B87941"/>
     <w:rsid w:val="00BB2628"/>
     <w:rsid w:val="00BB398D"/>
     <w:rsid w:val="00BB766C"/>
     <w:rsid w:val="00BB77B0"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00BF3DDB"/>
     <w:rsid w:val="00C0021C"/>
     <w:rsid w:val="00C01A54"/>
     <w:rsid w:val="00C1155B"/>
     <w:rsid w:val="00C150A7"/>