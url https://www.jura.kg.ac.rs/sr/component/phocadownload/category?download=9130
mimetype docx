--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="3C0F6E87" w14:textId="4BC7FD5E" w:rsidR="00355A12" w:rsidRPr="00317868" w:rsidRDefault="00355A12" w:rsidP="003B4A97">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="370FF827" w14:textId="77777777" w:rsidR="00355A12" w:rsidRDefault="00355A12" w:rsidP="00251484">
@@ -1822,93 +1823,123 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="161FB45B" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="0013607D" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Срђан Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5956D31C" w14:textId="062FC5AE" w:rsidR="007B5DE9" w:rsidRPr="00211869" w:rsidRDefault="002B1807" w:rsidP="007B5DE9">
-[...20 lines deleted...]
-              <w:t>04.05. у 10:00</w:t>
+          <w:p w14:paraId="5956D31C" w14:textId="1A8EA10C" w:rsidR="007B5DE9" w:rsidRPr="00262D7A" w:rsidRDefault="002B1807" w:rsidP="007B5DE9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00262D7A" w:rsidRPr="00262D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00262D7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72EDC105" w14:textId="269BBD0D" w:rsidR="007B5DE9" w:rsidRPr="00211869" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="72EDC105" w14:textId="1349ACD1" w:rsidR="007B5DE9" w:rsidRPr="009B6957" w:rsidRDefault="009B6957" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 91/2023 – 64/2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5DE9" w:rsidRPr="00940FAA" w14:paraId="3B075D2E" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3657FEBE" w14:textId="60E66DA3" w:rsidR="007B5DE9" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -1990,58 +2021,66 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59D427CA" w14:textId="6E58F577" w:rsidR="007B5DE9" w:rsidRPr="00211869" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="59D427CA" w14:textId="5D3C50AE" w:rsidR="007B5DE9" w:rsidRPr="009B6957" w:rsidRDefault="009B6957" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 67/2025 – 168/2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5DE9" w:rsidRPr="00940FAA" w14:paraId="7AF67EE3" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="443F3B37" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -2125,58 +2164,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="566BA71A" w14:textId="24C4F0C8" w:rsidR="007B5DE9" w:rsidRPr="00211869" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="566BA71A" w14:textId="1479C40F" w:rsidR="007B5DE9" w:rsidRPr="009B6957" w:rsidRDefault="009B6957" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5DE9" w:rsidRPr="007E41F1" w14:paraId="0616FB5F" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5236D94E" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00940FAA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -2259,55 +2306,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394E2610" w14:textId="261815B5" w:rsidR="007B5DE9" w:rsidRPr="00211869" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="394E2610" w14:textId="261815B5" w:rsidR="007B5DE9" w:rsidRPr="009B6957" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5DE9" w:rsidRPr="0038779D" w14:paraId="5B26E7DE" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D010E36" w14:textId="2D987662" w:rsidR="007B5DE9" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -2377,55 +2424,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC47771" w14:textId="419BC236" w:rsidR="004C3057" w:rsidRPr="00211869" w:rsidRDefault="004C3057" w:rsidP="007B5DE9">
+          <w:p w14:paraId="1BC47771" w14:textId="419BC236" w:rsidR="004C3057" w:rsidRPr="009B6957" w:rsidRDefault="004C3057" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5DE9" w:rsidRPr="0038779D" w14:paraId="1C81A9D7" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3813CF02" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038779D">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -2503,55 +2550,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>05.05. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="193189D7" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="00211869" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="193189D7" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="009B6957" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5DE9" w:rsidRPr="0038779D" w14:paraId="0813C8E6" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41738DAE" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0038779D">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -2637,55 +2684,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.05. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="656C555D" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="00211869" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="656C555D" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="009B6957" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B5DE9" w:rsidRPr="007E41F1" w14:paraId="009248D6" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A0ED98C" w14:textId="1CA5906E" w:rsidR="007B5DE9" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -2785,55 +2832,55 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="558C4079" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="00211869" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="558C4079" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="009B6957" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0022502A" w:rsidRPr="00A91E4A" w14:paraId="54D86CAB" w14:textId="77777777" w:rsidTr="0068584F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0700FC48" w14:textId="6B01A3A0" w:rsidR="0022502A" w:rsidRDefault="0022502A" w:rsidP="0022502A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002454B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -2909,57 +2956,66 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56E61C4C" w14:textId="5AE9D36D" w:rsidR="0022502A" w:rsidRPr="00211869" w:rsidRDefault="0022502A" w:rsidP="0022502A">
+          <w:p w14:paraId="56E61C4C" w14:textId="43468AA2" w:rsidR="0022502A" w:rsidRPr="00293227" w:rsidRDefault="00293227" w:rsidP="0022502A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC693E" w:rsidRPr="00A91E4A" w14:paraId="34EA3051" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DCDCCE4" w14:textId="6FB8FC1C" w:rsidR="00EC693E" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002454B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -3043,58 +3099,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E3CADB" w14:textId="3AC72493" w:rsidR="00EC693E" w:rsidRPr="00211869" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
+          <w:p w14:paraId="63E3CADB" w14:textId="163A00B8" w:rsidR="00EC693E" w:rsidRPr="009B6957" w:rsidRDefault="00293227" w:rsidP="00EC693E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 47/2022 – 61/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC693E" w:rsidRPr="00A91E4A" w14:paraId="16CE86F1" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="174C5777" w14:textId="55DC14C0" w:rsidR="00EC693E" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0002454B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1OE</w:t>
             </w:r>
           </w:p>
@@ -3168,55 +3232,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>--------------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B54FF2F" w14:textId="7839AEBE" w:rsidR="00EC693E" w:rsidRPr="00211869" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
+          <w:p w14:paraId="4B54FF2F" w14:textId="7839AEBE" w:rsidR="00EC693E" w:rsidRPr="009B6957" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC693E" w:rsidRPr="00A91E4A" w14:paraId="70939561" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C1B8F5D" w14:textId="77777777" w:rsidR="00EC693E" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -3293,55 +3357,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>04.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08F66BD6" w14:textId="77777777" w:rsidR="00EC693E" w:rsidRPr="00211869" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
+          <w:p w14:paraId="08F66BD6" w14:textId="77777777" w:rsidR="00EC693E" w:rsidRPr="009B6957" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC693E" w:rsidRPr="00A91E4A" w14:paraId="2B9A2F3A" w14:textId="77777777" w:rsidTr="00AB3851">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="589450D6" w14:textId="77777777" w:rsidR="00EC693E" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk220669990"/>
             <w:r w:rsidRPr="0090468E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -3432,2842 +3496,2908 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EB6F321" w14:textId="54BAB760" w:rsidR="00EC693E" w:rsidRPr="00211869" w:rsidRDefault="00EC693E" w:rsidP="00EC693E">
+          <w:p w14:paraId="5EB6F321" w14:textId="565AB507" w:rsidR="00EC693E" w:rsidRPr="000C27AD" w:rsidRDefault="000C27AD" w:rsidP="00EC693E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="007D60C1" w:rsidRPr="00A91E4A" w14:paraId="779826A6" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="000C27AD" w:rsidRPr="00A91E4A" w14:paraId="779826A6" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55128FAC" w14:textId="141AD638" w:rsidR="007D60C1" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
+          <w:p w14:paraId="55128FAC" w14:textId="141AD638" w:rsidR="000C27AD" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0090468E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="441E9DE3" w14:textId="38F428F4" w:rsidR="007D60C1" w:rsidRPr="00A91E4A" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
+          <w:p w14:paraId="441E9DE3" w14:textId="38F428F4" w:rsidR="000C27AD" w:rsidRPr="00A91E4A" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659BF696" w14:textId="77777777" w:rsidR="007D60C1" w:rsidRPr="0013607D" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
+          <w:p w14:paraId="659BF696" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRPr="0013607D" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B4FD2A0" w14:textId="77777777" w:rsidR="007D60C1" w:rsidRPr="0013607D" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
+          <w:p w14:paraId="2B4FD2A0" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRPr="0013607D" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Аника</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="305020D0" w14:textId="6FE5EBB4" w:rsidR="007D60C1" w:rsidRPr="00211869" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
+          <w:p w14:paraId="305020D0" w14:textId="6FE5EBB4" w:rsidR="000C27AD" w:rsidRPr="00211869" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D07997E" w14:textId="6F17C0B6" w:rsidR="007D60C1" w:rsidRPr="00211869" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
+          <w:p w14:paraId="0D07997E" w14:textId="64E6C094" w:rsidR="000C27AD" w:rsidRPr="009B6957" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 151/2023 – 91/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E2117A" w:rsidRPr="00A91E4A" w14:paraId="7C519529" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="000C27AD" w:rsidRPr="00A91E4A" w14:paraId="7C519529" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230FB122" w14:textId="77777777" w:rsidR="00E2117A" w:rsidRDefault="00E2117A" w:rsidP="00E2117A">
+          <w:p w14:paraId="230FB122" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91E4A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>VPS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0B1E86" w14:textId="661401C6" w:rsidR="00E2117A" w:rsidRPr="00A91E4A" w:rsidRDefault="00E2117A" w:rsidP="00E2117A">
+          <w:p w14:paraId="2C0B1E86" w14:textId="661401C6" w:rsidR="000C27AD" w:rsidRPr="00A91E4A" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="419EC4DC" w14:textId="77777777" w:rsidR="00E2117A" w:rsidRPr="0013607D" w:rsidRDefault="00E2117A" w:rsidP="00E2117A">
+          <w:p w14:paraId="419EC4DC" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRPr="0013607D" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Велики правни системи</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F2FF05" w14:textId="77777777" w:rsidR="00E2117A" w:rsidRPr="0013607D" w:rsidRDefault="00E2117A" w:rsidP="00E2117A">
+          <w:p w14:paraId="02F2FF05" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRPr="0013607D" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Срђан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Владетић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2E2727" w14:textId="5CB59400" w:rsidR="00E2117A" w:rsidRPr="00211869" w:rsidRDefault="00E2117A" w:rsidP="00E2117A">
+          <w:p w14:paraId="3F2E2727" w14:textId="5CB59400" w:rsidR="000C27AD" w:rsidRPr="00211869" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A0CFD2" w14:textId="77777777" w:rsidR="00E2117A" w:rsidRPr="00211869" w:rsidRDefault="00E2117A" w:rsidP="00E2117A">
+          <w:p w14:paraId="68A0CFD2" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRPr="009B6957" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="00A91E4A" w14:paraId="3B963F8C" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="000C27AD" w:rsidRPr="00A91E4A" w14:paraId="3B963F8C" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60D438FC" w14:textId="1C02ACE8" w:rsidR="00C052D3" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="60D438FC" w14:textId="1C02ACE8" w:rsidR="000C27AD" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C6F43">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ED</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489AF563" w14:textId="7596773F" w:rsidR="00C052D3" w:rsidRPr="00A91E4A" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="489AF563" w14:textId="7596773F" w:rsidR="000C27AD" w:rsidRPr="00A91E4A" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC4A8A2" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="7BC4A8A2" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRPr="0013607D" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Економска дипломатија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42864E9B" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="42864E9B" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRPr="0013607D" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35825E9C" w14:textId="446C7426" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="35825E9C" w14:textId="446C7426" w:rsidR="000C27AD" w:rsidRPr="00211869" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65745964" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="65745964" w14:textId="77777777" w:rsidR="000C27AD" w:rsidRPr="009B6957" w:rsidRDefault="000C27AD" w:rsidP="000C27AD">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E10BF1F" w14:textId="77777777" w:rsidR="00251484" w:rsidRPr="00A91E4A" w:rsidRDefault="00251484">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3380B2E6" w14:textId="77777777" w:rsidR="00355A12" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E0CD373" w14:textId="77777777" w:rsidR="002F39DB" w:rsidRDefault="002F39DB">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32ECE6DD" w14:textId="77777777" w:rsidR="00725B8C" w:rsidRPr="002F39DB" w:rsidRDefault="00725B8C">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14737" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C1538" w:rsidRPr="0013607D" w14:paraId="38E16B7F" w14:textId="77777777" w:rsidTr="00807CA7">
+      <w:tr w:rsidR="00B52BB6" w:rsidRPr="0013607D" w14:paraId="38E16B7F" w14:textId="77777777" w:rsidTr="00807CA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50CB68E6" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="50CB68E6" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="0013607D" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>2GS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B5BE297" w14:textId="352DE519" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="6B5BE297" w14:textId="352DE519" w:rsidR="00B52BB6" w:rsidRPr="0013607D" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F10AE2C" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="3F10AE2C" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="0013607D" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DF69670" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="7DF69670" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="0013607D" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Нина </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Планојевић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F63953" w14:textId="1B4AF5AC" w:rsidR="003C1538" w:rsidRPr="00211869" w:rsidRDefault="009E50CA" w:rsidP="003C1538">
+          <w:p w14:paraId="77F63953" w14:textId="1B4AF5AC" w:rsidR="00B52BB6" w:rsidRPr="00211869" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15.05. у 11:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C02220F" w14:textId="62B2B69F" w:rsidR="003C1538" w:rsidRPr="00211869" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="3C02220F" w14:textId="3DD41C69" w:rsidR="00B52BB6" w:rsidRPr="00B52BB6" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C1538" w:rsidRPr="0013607D" w14:paraId="44875A69" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00B52BB6" w:rsidRPr="0013607D" w14:paraId="44875A69" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4522436C" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="4522436C" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="0013607D" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2GS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE5BD01" w14:textId="5321B827" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="3AE5BD01" w14:textId="5321B827" w:rsidR="00B52BB6" w:rsidRPr="0013607D" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A90AF59" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="1A90AF59" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="0013607D" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BA3B6F5" w14:textId="77777777" w:rsidR="003C1538" w:rsidRPr="0013607D" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="3BA3B6F5" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="0013607D" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Александра Павићевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AEB5BD" w14:textId="1296EF10" w:rsidR="003C1538" w:rsidRPr="00581B17" w:rsidRDefault="00581B17" w:rsidP="003C1538">
+          <w:p w14:paraId="12AEB5BD" w14:textId="1296EF10" w:rsidR="00B52BB6" w:rsidRPr="00581B17" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">14.05. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="537EDA3E" w14:textId="249F646B" w:rsidR="003C1538" w:rsidRPr="00211869" w:rsidRDefault="003C1538" w:rsidP="003C1538">
+          <w:p w14:paraId="537EDA3E" w14:textId="2193F688" w:rsidR="00B52BB6" w:rsidRPr="00B52BB6" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 128/2018 – 264/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00373F9C" w:rsidRPr="0013607D" w14:paraId="43E78FAB" w14:textId="77777777" w:rsidTr="00335E22">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="43E78FAB" w14:textId="77777777" w:rsidTr="00335E22">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1F0EAF" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="2B1F0EAF" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2K</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A4387A" w14:textId="7BA8696A" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="17A4387A" w14:textId="7BA8696A" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12175AFE" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="12175AFE" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="250A7E5E" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="250A7E5E" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Снежана </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Соковић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9EA98D" w14:textId="4E8DBF93" w:rsidR="00373F9C" w:rsidRPr="00211869" w:rsidRDefault="00B13541" w:rsidP="00373F9C">
+          <w:p w14:paraId="1E9EA98D" w14:textId="4E8DBF93" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47DB520D" w14:textId="43D067F8" w:rsidR="00373F9C" w:rsidRPr="00211869" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="47DB520D" w14:textId="70ACC3C8" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00373F9C" w:rsidRPr="0013607D" w14:paraId="3520AE40" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="3520AE40" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0244FF0B" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="0244FF0B" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2K</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257F6FE2" w14:textId="093FA80B" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="257F6FE2" w14:textId="093FA80B" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24F405FF" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="24F405FF" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4096D9C2" w14:textId="77777777" w:rsidR="00373F9C" w:rsidRPr="0013607D" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="4096D9C2" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="762CC44F" w14:textId="58B193F8" w:rsidR="00373F9C" w:rsidRPr="00211869" w:rsidRDefault="001F251F" w:rsidP="00373F9C">
+          <w:p w14:paraId="762CC44F" w14:textId="58B193F8" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>04.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E740CED" w14:textId="5A90EE7B" w:rsidR="00373F9C" w:rsidRPr="00211869" w:rsidRDefault="00373F9C" w:rsidP="00373F9C">
+          <w:p w14:paraId="2E740CED" w14:textId="25450D6A" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 146/2015 – 6/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="4C25F875" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="4C25F875" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2815CD15" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="2815CD15" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3F</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41C99209" w14:textId="5211BE5B" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="41C99209" w14:textId="5211BE5B" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF4335E" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="6CF4335E" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Јавне финансије и финансијско право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F637DA7" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="6F637DA7" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56D86E12" w14:textId="3C0C3104" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="56D86E12" w14:textId="3C0C3104" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480392DD" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="480392DD" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="126E6973" w14:textId="77777777" w:rsidTr="00D9072B">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="126E6973" w14:textId="77777777" w:rsidTr="00D9072B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB671D9" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="7EB671D9" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B987FA" w14:textId="3815AB0F" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="67B987FA" w14:textId="3815AB0F" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A27C1A" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="53A27C1A" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7FDC12" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="1B7FDC12" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="132A643A" w14:textId="11E1EFDD" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="132A643A" w14:textId="11E1EFDD" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C53B5B3" w14:textId="3FE30417" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="5C53B5B3" w14:textId="47EFF874" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="506DD9D0" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="506DD9D0" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46DA8B1A" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="46DA8B1A" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D016F4" w14:textId="1DA31256" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="30D016F4" w14:textId="1DA31256" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0D4EA1" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="3A0D4EA1" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B8E54F9" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="2B8E54F9" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Аника</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5EB02C" w14:textId="23BB9B06" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="0E5EB02C" w14:textId="23BB9B06" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6199480C" w14:textId="1A2C7355" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="6199480C" w14:textId="13F274FF" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 103/2022 – 83/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="0824F32C" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="0824F32C" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6D8E9C" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="2C6D8E9C" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2P</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2149D828" w14:textId="0A89E841" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="2149D828" w14:textId="0A89E841" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28F636F9" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="28F636F9" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Породично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A7AA07" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="08A7AA07" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Вељко </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Влашковић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23329188" w14:textId="66A98B07" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="23329188" w14:textId="66A98B07" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6605D0B7" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="6605D0B7" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="305D91B8" w14:textId="77777777" w:rsidTr="00C1359A">
+      <w:tr w:rsidR="002F27CC" w:rsidRPr="0013607D" w14:paraId="305D91B8" w14:textId="77777777" w:rsidTr="00C1359A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E32329" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="73E32329" w14:textId="77777777" w:rsidR="002F27CC" w:rsidRPr="0013607D" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9187AD" w14:textId="0F638E4A" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="0C9187AD" w14:textId="0F638E4A" w:rsidR="002F27CC" w:rsidRPr="0013607D" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460E9D29" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="460E9D29" w14:textId="77777777" w:rsidR="002F27CC" w:rsidRPr="0013607D" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39B01944" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="39B01944" w14:textId="77777777" w:rsidR="002F27CC" w:rsidRPr="0013607D" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драгица Живојиновић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C62AB5" w14:textId="0E7EE848" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="33C62AB5" w14:textId="0E7EE848" w:rsidR="002F27CC" w:rsidRPr="00211869" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="546135E6" w14:textId="7B2116D9" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="546135E6" w14:textId="11CB7D5A" w:rsidR="002F27CC" w:rsidRPr="00B52BB6" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="22A6A2CC" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="002F27CC" w:rsidRPr="0013607D" w14:paraId="22A6A2CC" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="027EF24E" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="027EF24E" w14:textId="77777777" w:rsidR="002F27CC" w:rsidRPr="0013607D" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10AC1F88" w14:textId="4C440AEE" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="10AC1F88" w14:textId="4C440AEE" w:rsidR="002F27CC" w:rsidRPr="0013607D" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36425629" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="36425629" w14:textId="77777777" w:rsidR="002F27CC" w:rsidRPr="0013607D" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29F02DC0" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="29F02DC0" w14:textId="77777777" w:rsidR="002F27CC" w:rsidRPr="0013607D" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др Тамара </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Ђурђић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Милошевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E17E3D5" w14:textId="5A30289B" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7E17E3D5" w14:textId="3AB754F5" w:rsidR="002F27CC" w:rsidRPr="00BF65C3" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF65C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.05. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF65C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>у 11:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758C4E59" w14:textId="417C575B" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="758C4E59" w14:textId="00A98469" w:rsidR="002F27CC" w:rsidRPr="00B52BB6" w:rsidRDefault="002F27CC" w:rsidP="002F27CC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 72/2019 – 55/2022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="7F994A57" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="7F994A57" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7724554F" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="7724554F" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PLS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC02654" w14:textId="500EDF94" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="6DC02654" w14:textId="500EDF94" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>19, 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8B4385" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="7F8B4385" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право локалне самоуправе</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CAA51CF" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="1CAA51CF" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D113BDA" w14:textId="1F164B6A" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="4D113BDA" w14:textId="1F164B6A" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2932093E" w14:textId="3472056E" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="2932093E" w14:textId="3472056E" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="152C2263" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="152C2263" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="601B1AC8" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="601B1AC8" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PLS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C5DC00" w14:textId="691B01E2" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="36C5DC00" w14:textId="691B01E2" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>19, 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F95B128" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="5F95B128" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право локалне самоуправе</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CBA3E7A" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="0CBA3E7A" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Аника</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFB73DC" w14:textId="3557E5C5" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="5FFB73DC" w14:textId="3557E5C5" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9898D6" w14:textId="1547138C" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="4C9898D6" w14:textId="1547138C" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="21288F7A" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="21288F7A" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF94B14" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="1FF94B14" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SPT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592FDEDE" w14:textId="5F5DF84D" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="592FDEDE" w14:textId="5F5DF84D" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>18, 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C85DF9D" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="1C85DF9D" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Савремене правне теорије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56E05244" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="56E05244" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Дејан Матић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C0D86F" w14:textId="69352195" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="76C0D86F" w14:textId="69352195" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3C2371" w14:textId="62C59961" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="5F3C2371" w14:textId="62C59961" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="7300E5A3" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="7300E5A3" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D09702B" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="5D09702B" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SPT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C15049A" w14:textId="52C9ECAE" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="2C15049A" w14:textId="52C9ECAE" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>18, 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5E5426" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="3D5E5426" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Савремене правне теорије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66CF053A" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="66CF053A" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F087097" w14:textId="125D78D1" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="2F087097" w14:textId="125D78D1" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71D4279F" w14:textId="519A0EEE" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="71D4279F" w14:textId="519A0EEE" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="4E09046F" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="4E09046F" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67B4030E" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="67B4030E" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04768731" w14:textId="3B976ECA" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="04768731" w14:textId="3B976ECA" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14, 56, 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="522D28B5" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="522D28B5" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управна наука</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="297F93A7" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="297F93A7" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Милан Рапајић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E5036BA" w14:textId="18F2DFF1" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
-[...64 lines deleted...]
-              <w:t>:00</w:t>
+          <w:p w14:paraId="1E5036BA" w14:textId="18F2DFF1" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065034DF" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="065034DF" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="6B8984A9" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="6B8984A9" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFC03B8" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="4AFC03B8" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3C</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41278B2D" w14:textId="73EB02E9" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="41278B2D" w14:textId="73EB02E9" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">27, 55, </w:t>
             </w:r>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25131551" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="25131551" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Црквено право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68258157" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="68258157" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Велибор </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Џомић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01DFDA4D" w14:textId="006507D4" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="01DFDA4D" w14:textId="006507D4" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C65A79" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="03C65A79" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="05545E22" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="05545E22" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="643771B6" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="643771B6" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SCP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15B33AC7" w14:textId="5AA9C0CB" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="15B33AC7" w14:textId="5AA9C0CB" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E2A482" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="17E2A482" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CCDDC40" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="6CCDDC40" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Дејан Матић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308778F7" w14:textId="381C7414" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="308778F7" w14:textId="381C7414" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58385CFE" w14:textId="1E3BA17F" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="58385CFE" w14:textId="1E3BA17F" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="01C4519C" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="00034B82" w:rsidRPr="0013607D" w14:paraId="01C4519C" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C87EA78" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="2C87EA78" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SCP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10ABFA5F" w14:textId="6CB55703" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="10ABFA5F" w14:textId="6CB55703" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B0D4F2" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="30B0D4F2" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE617DE" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="0AE617DE" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="0013607D" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382E4BDB" w14:textId="369DE9B3" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="382E4BDB" w14:textId="369DE9B3" w:rsidR="00034B82" w:rsidRPr="00211869" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6320F0D7" w14:textId="70AF413A" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="6320F0D7" w14:textId="70AF413A" w:rsidR="00034B82" w:rsidRPr="00B52BB6" w:rsidRDefault="00034B82" w:rsidP="00034B82">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3203E812" w14:textId="77777777" w:rsidR="0090468E" w:rsidRDefault="0090468E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C3DCC6A" w14:textId="77777777" w:rsidR="003C326C" w:rsidRPr="0013607D" w:rsidRDefault="003C326C">
+    <w:p w14:paraId="0C3DCC6A" w14:textId="77777777" w:rsidR="003C326C" w:rsidRDefault="003C326C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EFCABB" w14:textId="77777777" w:rsidR="00617D8B" w:rsidRPr="0013607D" w:rsidRDefault="00617D8B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7748CECD" w14:textId="77777777" w:rsidR="0090468E" w:rsidRPr="0013607D" w:rsidRDefault="0090468E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14737" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
@@ -6371,289 +6501,305 @@
               <w:t>14.05. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0511B779" w14:textId="2BA68DDF" w:rsidR="00E441E4" w:rsidRPr="00211869" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901152" w:rsidRPr="0013607D" w14:paraId="5C2BFCD8" w14:textId="77777777" w:rsidTr="00E428C4">
+      <w:tr w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w14:paraId="5C2BFCD8" w14:textId="77777777" w:rsidTr="00E428C4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0314E59B" w14:textId="5C67E768" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="0314E59B" w14:textId="5C67E768" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F54969F" w14:textId="2A6E6691" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="1F54969F" w14:textId="2A6E6691" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2316C6" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="0B2316C6" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C2D6891" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="5C2D6891" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55117D2F" w14:textId="065959B3" w:rsidR="00901152" w:rsidRPr="00B45E5F" w:rsidRDefault="00B45E5F" w:rsidP="00901152">
+          <w:p w14:paraId="55117D2F" w14:textId="065959B3" w:rsidR="00CF3C6B" w:rsidRPr="00B45E5F" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFC4D3E" w14:textId="42EFDF8C" w:rsidR="00901152" w:rsidRPr="00211869" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="1AFC4D3E" w14:textId="7C0FDE30" w:rsidR="00CF3C6B" w:rsidRPr="00211869" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C665CF" w:rsidRPr="0013607D" w14:paraId="3820B34B" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w14:paraId="3820B34B" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F68FBFE" w14:textId="77777777" w:rsidR="00C665CF" w:rsidRPr="0013607D" w:rsidRDefault="00C665CF" w:rsidP="00C665CF">
+          <w:p w14:paraId="7F68FBFE" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8FC296" w14:textId="60BC7D95" w:rsidR="00C665CF" w:rsidRPr="0013607D" w:rsidRDefault="00C665CF" w:rsidP="00C665CF">
+          <w:p w14:paraId="1E8FC296" w14:textId="60BC7D95" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C28BF59" w14:textId="77777777" w:rsidR="00C665CF" w:rsidRPr="0013607D" w:rsidRDefault="00C665CF" w:rsidP="00C665CF">
+          <w:p w14:paraId="0C28BF59" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12417E6B" w14:textId="77777777" w:rsidR="00C665CF" w:rsidRPr="0013607D" w:rsidRDefault="00C665CF" w:rsidP="00C665CF">
+          <w:p w14:paraId="12417E6B" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Милан Рапајић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="759B947A" w14:textId="1CE0E32F" w:rsidR="00C665CF" w:rsidRPr="00211869" w:rsidRDefault="00C665CF" w:rsidP="00C665CF">
+          <w:p w14:paraId="759B947A" w14:textId="1CE0E32F" w:rsidR="00CF3C6B" w:rsidRPr="00211869" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9C02B4" w14:textId="024D466E" w:rsidR="00C665CF" w:rsidRPr="00211869" w:rsidRDefault="00C665CF" w:rsidP="00C665CF">
+          <w:p w14:paraId="6C9C02B4" w14:textId="130F351F" w:rsidR="00CF3C6B" w:rsidRPr="00211869" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 111/2017 – 101/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00901152" w:rsidRPr="0013607D" w14:paraId="02FB6B61" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1263D1F0" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="598B207B" w14:textId="452C6CE5" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
@@ -6727,302 +6873,314 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>04.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65DDA478" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00211869" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901152" w:rsidRPr="0013607D" w14:paraId="492EC4EE" w14:textId="77777777" w:rsidTr="00356F49">
+      <w:tr w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w14:paraId="492EC4EE" w14:textId="77777777" w:rsidTr="00356F49">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4057C9" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="2D4057C9" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3M</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="025327A2" w14:textId="46E12411" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="025327A2" w14:textId="46E12411" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B241897" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="4B241897" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D0462C" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="42D0462C" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Милан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Палевић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B20D8B4" w14:textId="7EC25BBF" w:rsidR="00901152" w:rsidRPr="00211869" w:rsidRDefault="00500DDB" w:rsidP="00901152">
+          <w:p w14:paraId="4B20D8B4" w14:textId="7EC25BBF" w:rsidR="00CF3C6B" w:rsidRPr="00211869" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46265F9C" w14:textId="7490C4A6" w:rsidR="00901152" w:rsidRPr="00211869" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="46265F9C" w14:textId="11CE829C" w:rsidR="00CF3C6B" w:rsidRPr="00211869" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00901152" w:rsidRPr="0013607D" w14:paraId="3D734968" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w14:paraId="3D734968" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A74E31" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="71A74E31" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3M</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2245AF76" w14:textId="6A6A62FC" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="2245AF76" w14:textId="6A6A62FC" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="666902E7" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
-[...11 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="666902E7" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65A14B3B" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="65A14B3B" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="0013607D" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Драган Дакић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D0052D" w14:textId="10228723" w:rsidR="00901152" w:rsidRPr="00211869" w:rsidRDefault="00A00D62" w:rsidP="00901152">
-[...20 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="77D0052D" w14:textId="10228723" w:rsidR="00CF3C6B" w:rsidRPr="00211869" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:t>12.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02637B06" w14:textId="35A97D34" w:rsidR="00901152" w:rsidRPr="00211869" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="02637B06" w14:textId="7AF0616D" w:rsidR="00CF3C6B" w:rsidRPr="00652383" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 203/2019 – 27/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00901152" w:rsidRPr="0013607D" w14:paraId="265DDDD6" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B08C4F3" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3K</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AD3E56A" w14:textId="5479BE10" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
@@ -7102,55 +7260,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2743B9" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00211869" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="3D2743B9" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00652383" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00901152" w:rsidRPr="0013607D" w14:paraId="780D54AF" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77A49A07" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="0013607D" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3KP</w:t>
             </w:r>
           </w:p>
@@ -7224,55 +7382,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC98C04" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00211869" w:rsidRDefault="00901152" w:rsidP="00901152">
+          <w:p w14:paraId="3DC98C04" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00652383" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="569B706D" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="130A321F" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>MLK</w:t>
             </w:r>
           </w:p>
@@ -7346,55 +7504,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3EE31C" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="1B3EE31C" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00652383" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D60C1" w:rsidRPr="0013607D" w14:paraId="33ECFD1B" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7495EE90" w14:textId="77777777" w:rsidR="007D60C1" w:rsidRPr="0013607D" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>OMP</w:t>
             </w:r>
           </w:p>
@@ -7472,55 +7630,55 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B83A20F" w14:textId="433FFAE3" w:rsidR="007D60C1" w:rsidRPr="00211869" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
+          <w:p w14:paraId="6B83A20F" w14:textId="433FFAE3" w:rsidR="007D60C1" w:rsidRPr="00652383" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D60C1" w:rsidRPr="0013607D" w14:paraId="0FE77F72" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10FAE844" w14:textId="77777777" w:rsidR="007D60C1" w:rsidRPr="0013607D" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>OMP</w:t>
             </w:r>
           </w:p>
@@ -7621,55 +7779,55 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC1124A" w14:textId="0888AB10" w:rsidR="007D60C1" w:rsidRPr="00211869" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
+          <w:p w14:paraId="3EC1124A" w14:textId="0888AB10" w:rsidR="007D60C1" w:rsidRPr="00652383" w:rsidRDefault="007D60C1" w:rsidP="007D60C1">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="1BC6456A" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04C627CD" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PINT</w:t>
             </w:r>
           </w:p>
@@ -7735,55 +7893,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>04.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="324853DE" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="324853DE" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00652383" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="3581A14D" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F74D069" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PORP</w:t>
             </w:r>
           </w:p>
@@ -7857,55 +8015,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E81D2D2" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="5E81D2D2" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00652383" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="4A12E233" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="597CE2C2" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>POTP</w:t>
             </w:r>
           </w:p>
@@ -7942,84 +8100,128 @@
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Потрошачко право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4273AE3C" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драган Вујисић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF01919" w14:textId="1D474E12" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="00FD17DE" w:rsidP="002D648B">
-[...20 lines deleted...]
-              <w:t>14.05. у 09:00</w:t>
+          <w:p w14:paraId="6AF01919" w14:textId="3E6629E3" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="00FD17DE" w:rsidP="002D648B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00700DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00700DFC" w:rsidRPr="00700DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.05. у </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD57D3" w:rsidRPr="00700DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00700DFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17FFC41A" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="17FFC41A" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00652383" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="3FC9F729" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E8FEC57" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SLP</w:t>
             </w:r>
           </w:p>
@@ -8093,708 +8295,761 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="451B34EB" w14:textId="7E173B0F" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="451B34EB" w14:textId="5765E5A7" w:rsidR="002D648B" w:rsidRPr="00652383" w:rsidRDefault="00652383" w:rsidP="002D648B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Остали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>студенти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="6AF15E88" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="00652383" w:rsidRPr="0013607D" w14:paraId="6AF15E88" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540DDE2F" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="540DDE2F" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SLP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="421BA6ED" w14:textId="6EE69F4B" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="421BA6ED" w14:textId="6EE69F4B" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>31, 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39DFB36E" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="39DFB36E" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Службеничко право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55F35AED" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="55F35AED" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73F41960" w14:textId="322C93E9" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="001903E5" w:rsidP="002D648B">
+          <w:p w14:paraId="73F41960" w14:textId="322C93E9" w:rsidR="00652383" w:rsidRPr="00211869" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15.05. у 16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="767E6B90" w14:textId="5C419BC5" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="767E6B90" w14:textId="6A352F9C" w:rsidR="00652383" w:rsidRPr="00652383" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 150/2018 – 193/2021</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="06320419" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="00652383" w:rsidRPr="0013607D" w14:paraId="06320419" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E088484" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="1E088484" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="00211869" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SLP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63FE2ACC" w14:textId="47D08E4D" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="63FE2ACC" w14:textId="47D08E4D" w:rsidR="00652383" w:rsidRPr="00211869" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>31, 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26EFEB5A" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="26EFEB5A" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="00211869" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Службеничко право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28BCC39B" w14:textId="124DEC4B" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="28BCC39B" w14:textId="124DEC4B" w:rsidR="00652383" w:rsidRPr="00211869" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др Јована </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Мисаиловић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA8CF92" w14:textId="1D8C8158" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="001F267C" w:rsidP="002D648B">
+          <w:p w14:paraId="6CA8CF92" w14:textId="1D8C8158" w:rsidR="00652383" w:rsidRPr="00211869" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23301212" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="23301212" w14:textId="31F765B4" w:rsidR="00652383" w:rsidRPr="00652383" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 194/2021 – 26/2022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="2F2B7F2A" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="00652383" w:rsidRPr="0013607D" w14:paraId="2F2B7F2A" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5286AC86" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="5286AC86" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>OPP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48C484E9" w14:textId="296D489C" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="48C484E9" w14:textId="296D489C" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>33, 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="362BC213" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="362BC213" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Организационо процесно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47C12E2A" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="47C12E2A" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Санда</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5914E43D" w14:textId="0618FEE3" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D648B">
+          <w:p w14:paraId="5914E43D" w14:textId="0618FEE3" w:rsidR="00652383" w:rsidRPr="00211869" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1184CFFB" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="1184CFFB" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="00652383" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="5BFF0A5A" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="00652383" w:rsidRPr="0013607D" w14:paraId="5BFF0A5A" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="706C3127" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="706C3127" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>UN</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32BA43D4" w14:textId="7730A89A" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="32BA43D4" w14:textId="7730A89A" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>32, 60</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>, 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EC8E020" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="2EC8E020" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управни надзор</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B4B09BC" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="6B4B09BC" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C15088" w14:textId="109F0F30" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="00B45E5F" w:rsidP="002D648B">
+          <w:p w14:paraId="38C15088" w14:textId="109F0F30" w:rsidR="00652383" w:rsidRPr="00211869" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3B4626" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="6B3B4626" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="00652383" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D648B" w:rsidRPr="0013607D" w14:paraId="4928619E" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="00652383" w:rsidRPr="0013607D" w14:paraId="4928619E" w14:textId="77777777" w:rsidTr="00E441E4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8B6A6F" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="3F8B6A6F" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>JBP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="623D03EC" w14:textId="3BC15040" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="623D03EC" w14:textId="3BC15040" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59CC5DC8" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="59CC5DC8" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Јавнобележничко</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1036B4D3" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="0013607D" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="1036B4D3" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="0013607D" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др Тамара </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Ђурђић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Милошевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC3BD19" w14:textId="59E0C08E" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1DC3BD19" w14:textId="546A674B" w:rsidR="00652383" w:rsidRPr="00617D8B" w:rsidRDefault="00652383" w:rsidP="00652383">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00617D8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>12.05. у 11:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793A35A1" w14:textId="77777777" w:rsidR="002D648B" w:rsidRPr="00211869" w:rsidRDefault="002D648B" w:rsidP="002D648B">
+          <w:p w14:paraId="793A35A1" w14:textId="77777777" w:rsidR="00652383" w:rsidRPr="00652383" w:rsidRDefault="00652383" w:rsidP="00652383">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D35B541" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="0013607D" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="007743B4" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="0013607D" w:rsidRDefault="0062354B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53C32761" w14:textId="77777777" w:rsidR="005566AE" w:rsidRPr="0013607D" w:rsidRDefault="005566AE">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
@@ -8823,51 +9078,50 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD17DE" w:rsidRPr="0013607D" w14:paraId="62114003" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1133B90D" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="0013607D" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>4P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A6CEFA2" w14:textId="00BC58D0" w:rsidR="00FD17DE" w:rsidRPr="0013607D" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>34, 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4032103D" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="0013607D" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
@@ -9005,72 +9259,94 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="044B65E0" w14:textId="0BA9A366" w:rsidR="00FD17DE" w:rsidRPr="00211869" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
-[...20 lines deleted...]
-              <w:t>11.05. у 10:00</w:t>
+          <w:p w14:paraId="044B65E0" w14:textId="2135B5A3" w:rsidR="00FD17DE" w:rsidRPr="00870416" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00870416" w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B8FF83F" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="00211869" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="02933BD5" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="515FFEB2" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
@@ -9182,2860 +9458,2982 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="697D2F7A" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="106C8540" w14:textId="77777777" w:rsidTr="004A2461">
+      <w:tr w:rsidR="000E29E4" w:rsidRPr="0013607D" w14:paraId="106C8540" w14:textId="77777777" w:rsidTr="00D912F6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE36A9D" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="7BE36A9D" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="0013607D" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4IS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="656B0C0E" w14:textId="2460590B" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="656B0C0E" w14:textId="2460590B" w:rsidR="000E29E4" w:rsidRPr="0013607D" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56BA5F56" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="56BA5F56" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="0013607D" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право индустријске својине</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46E84673" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="46E84673" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="0013607D" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Стефан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Шокињов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E38C4F" w14:textId="51F676C4" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="003E2246" w:rsidP="002D4932">
+          <w:p w14:paraId="57E38C4F" w14:textId="51F676C4" w:rsidR="000E29E4" w:rsidRPr="00211869" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8A8711" w14:textId="1F1D4341" w:rsidR="000E29E4" w:rsidRPr="00211869" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Остали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>студенти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E29E4" w:rsidRPr="0013607D" w14:paraId="75C0CF1E" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB564B7" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="0013607D" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4IS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E409535" w14:textId="36AE89D7" w:rsidR="000E29E4" w:rsidRPr="0013607D" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA8EB7D" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="0013607D" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Право индустријске својине</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315F276D" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="0013607D" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Милосављевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7854BE" w14:textId="5413C472" w:rsidR="000E29E4" w:rsidRPr="00041C57" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00041C57">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.05. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6557D630" w14:textId="4504B165" w:rsidR="000E29E4" w:rsidRPr="00211869" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 339/2009 – 39/2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="5D80F53D" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2814E1" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4PM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D6B062" w14:textId="132B5C4D" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47394417" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Правна медицина</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF611CD" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Милош Тодоровић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D15DCE8" w14:textId="38B24D78" w:rsidR="002D4932" w:rsidRPr="00DD3A19" w:rsidRDefault="00DD3A19" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD3A19">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>11.05. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC89ECD" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="226981CD" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:trPr>
+          <w:trHeight w:val="606"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CE455B" w14:textId="00CA9DBE" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>RET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374D0C0A" w14:textId="11EBC77E" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D39E2C" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Реторика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E67BCD9" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC4B9E1" w14:textId="3482BEB0" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>15.05. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221BDFE8" w14:textId="23D010B7" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00640C96" w:rsidRPr="0013607D" w14:paraId="4C4633B6" w14:textId="77777777" w:rsidTr="002B0DAD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ADC49C" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4RS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A569FE" w14:textId="63EFACBD" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>, 76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E00AEB" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Радно и социјално право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660FA472" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0124A9C5" w14:textId="14FB9776" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>14.05. у 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7691A3CF" w14:textId="595E435F" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Остали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>студенти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00640C96" w:rsidRPr="0013607D" w14:paraId="35C90EE3" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1529E84B" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4RS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C3AA7B5" w14:textId="31113CB3" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>, 76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31409562" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Радно и социјално право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15AFA726" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAC086B" w14:textId="6DF8545E" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>15.05.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у 18:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CB9967" w14:textId="2529387B" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 148/2020 – 68/2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00640C96" w:rsidRPr="0013607D" w14:paraId="68FB770D" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6381C36D" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211869">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4RS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="306A770E" w14:textId="04330E29" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211869">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>39, 76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B2DB0A" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00211869">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Радно и социјално право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F660FA6" w14:textId="7B63B658" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00211869">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00211869">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00211869">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09736305" w14:textId="1AF04209" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>14.05. у 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAA7948" w14:textId="482280D8" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 131/2021 – 133/2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="3F89E115" w14:textId="77777777" w:rsidTr="00451252">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105CE358" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MPLS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4CE7B6" w14:textId="1098B66A" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>50, 77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A623BBD" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно пословно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759A76A2" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јован Вујичић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C60ECD" w14:textId="019EA5BE" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="0006255F" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>12.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F8A8711" w14:textId="69534108" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="6632A251" w14:textId="0812DD5B" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="75C0CF1E" w14:textId="77777777" w:rsidTr="004A2461">
+      <w:tr w:rsidR="00640C96" w:rsidRPr="0013607D" w14:paraId="6122A21E" w14:textId="77777777" w:rsidTr="00C93654">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB564B7" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...27 lines deleted...]
-              <w:t>36</w:t>
+          <w:p w14:paraId="56C4E75C" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4PV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278CAC6F" w14:textId="42BB13C0" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA8EB7D" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...18 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+          <w:p w14:paraId="5ABFF4F1" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно приватно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11249A7E" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Славко Ђорђевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44479E8D" w14:textId="238DDE44" w:rsidR="00640C96" w:rsidRPr="00ED1C35" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED1C35">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>11.05. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9A6BB5" w14:textId="6920C82E" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Остали</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00652383">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>студенти</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00640C96" w:rsidRPr="0013607D" w14:paraId="173FFECD" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EAAA5B" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>4PV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08B24EEA" w14:textId="24D80524" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8A1DB5" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно приватно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA27329" w14:textId="77777777" w:rsidR="00640C96" w:rsidRPr="0013607D" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:t>. др Мина Павловић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F28AD88" w14:textId="2771D25C" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>15.05. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169618BE" w14:textId="350BD374" w:rsidR="00640C96" w:rsidRPr="00211869" w:rsidRDefault="00640C96" w:rsidP="00640C96">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 261/2009 – 218/2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="40F238DA" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2764BA99" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>OPEU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D1EC6C8" w14:textId="310586DE" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>53</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>, 80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BCA4FE" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи права Европске уније</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1012A946" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јован Вујичић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F4A5CB" w14:textId="0C6ABBEE" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="0006255F" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>12.05. у 13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62891B89" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="3EEF1878" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="481295E8" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MEDP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="277BD41F" w14:textId="180FB724" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>42</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>, 81</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54856355" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Медицинско право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C4084F4" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Влашковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72394CA5" w14:textId="5318F1E2" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.05. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3E4523" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="4688A419" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3C2509" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MKP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758A9BBE" w14:textId="6BDAD6F4" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6185B44B" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно кривично право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61628D37" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Вишња Ранђеловић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD06D5F" w14:textId="2636406A" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="001F251F" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>04.05. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="030088B1" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="3E0D3EF5" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CFA6D46" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>OEP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030C3CF6" w14:textId="7D585278" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="078B66BD" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи еколошког права</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09F10B13" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F429B06" w14:textId="4183B562" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>11.05. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="394242E6" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="6065DB78" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58BA109E" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>PZR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3508D5" w14:textId="768E6BBC" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>84</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A0A654" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Право знакова разликовања</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C199AEA" w14:textId="4AEFCB70" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:t>. др Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7854BE" w14:textId="05A9FC14" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="003E2246" w:rsidP="002D4932">
-[...20 lines deleted...]
-              <w:t>07.05. у 2026</w:t>
+          <w:p w14:paraId="6D58D7E6" w14:textId="7E2C5F15" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="003E2246" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6557D630" w14:textId="307A72A0" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-            <w:pPr>
+          <w:p w14:paraId="045F8B0B" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="5D80F53D" w14:textId="77777777" w:rsidTr="004A2461">
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="73C28263" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2814E1" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...27 lines deleted...]
-              <w:t>37</w:t>
+          <w:p w14:paraId="5DAD5C8B" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>POS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EA16675" w14:textId="26CC8D3A" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>28, 61, 85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47394417" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...25 lines deleted...]
-              <w:t>Проф. др Милош Тодоровић</w:t>
+          <w:p w14:paraId="50E46481" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Право осигурања</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64F08612" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D15DCE8" w14:textId="70A29BE3" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7A545F3D" w14:textId="44771831" w:rsidR="002D4932" w:rsidRPr="00870416" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00870416" w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.05. у 10:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC89ECD" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-            <w:pPr>
+          <w:p w14:paraId="11D6AD49" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="226981CD" w14:textId="77777777" w:rsidTr="004A2461">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="4EF606E0" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45CE455B" w14:textId="00CA9DBE" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...27 lines deleted...]
-              <w:t>38</w:t>
+          <w:p w14:paraId="68730046" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>BBP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08110B00" w14:textId="3323F760" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>46, 86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21D39E2C" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+          <w:p w14:paraId="10DFBC5F" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Берзе и берзанско пословање</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="724A32EB" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Јасмина </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Владетић</w:t>
+              <w:t>Лабудовић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Станковић</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC4B9E1" w14:textId="3482BEB0" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="23905A3C" w14:textId="581AF278" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="221BDFE8" w14:textId="23D010B7" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-            <w:pPr>
+          <w:p w14:paraId="73E262D2" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="4C4633B6" w14:textId="77777777" w:rsidTr="00471AAF">
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="3D0D4880" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77ADC49C" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...34 lines deleted...]
-              <w:t>, 76</w:t>
+          <w:p w14:paraId="50D6C2F7" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>KORU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F72B17D" w14:textId="06466AD4" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>47, 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18E00AEB" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...14 lines deleted...]
-          <w:p w14:paraId="660FA472" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="7E0FFABF" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Корпоративно управљање</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461378A2" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Нада Тодоровић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7407B371" w14:textId="4AC113D7" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.05. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="667BF906" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="65DD6DE4" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B9AFEC" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>KORU</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A330DD" w14:textId="221A9F11" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>47, 87</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C966A60" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Корпоративно управљање</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="217BA16B" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јована Брашић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEC56B9" w14:textId="44C9A003" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>--------------</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC7AA4E" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="7E95110C" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="032AD555" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MRP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ACDB1E5" w14:textId="41CBD6DF" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="402E97E0" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно радно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5685459D" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Бојан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Урдаревић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0124A9C5" w14:textId="14FB9776" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="001F267C" w:rsidP="002D4932">
-[...20 lines deleted...]
-              <w:t>14.05. у 15:00</w:t>
+          <w:p w14:paraId="51CC7EB0" w14:textId="2617D926" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="001F267C" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>14.05. у 15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-          <w:p w14:paraId="7691A3CF" w14:textId="13F0FB46" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          </w:tcPr>
+          <w:p w14:paraId="2D24F9EF" w14:textId="55E82204" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="35C90EE3" w14:textId="77777777" w:rsidTr="004A2461">
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="6341B918" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1529E84B" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...34 lines deleted...]
-              <w:t>, 76</w:t>
+          <w:p w14:paraId="269C33B5" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>MRP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BC07A6" w14:textId="1696BCA5" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31409562" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...14 lines deleted...]
-          <w:p w14:paraId="15AFA726" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="437E42BF" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно радно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD37240" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC086B" w14:textId="6DF8545E" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="13D2EB6D" w14:textId="6E7C124E" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t xml:space="preserve"> у 18:00</w:t>
+              <w:t xml:space="preserve"> у 16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78CB9967" w14:textId="38C789E5" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="1D9E76D6" w14:textId="2107A0CF" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="68FB770D" w14:textId="77777777" w:rsidTr="004A2461">
+      <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="68DD08B4" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6381C36D" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="594714A7" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>4RS</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="306A770E" w14:textId="04330E29" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+              <w:t>MRP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DBBD9BC" w14:textId="16F03EF6" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>39, 76</w:t>
+              <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B2DB0A" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="19AC1340" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Радно и социјално право</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F660FA6" w14:textId="7B63B658" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+              <w:t>Међународно радно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9CD43E" w14:textId="62A0D7AF" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др Јована </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00211869">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Мисаиловић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09736305" w14:textId="1AF04209" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="001F267C" w:rsidP="002D4932">
-[...20 lines deleted...]
-              <w:t>14.05. у 15:00</w:t>
+          <w:p w14:paraId="7D872B48" w14:textId="5D09495B" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="001F267C" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>14.05. у 15:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAA7948" w14:textId="17BB5092" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="4594646A" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...214 lines deleted...]
-                <w:b/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
-[...1699 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D4932" w:rsidRPr="0013607D" w14:paraId="7832EDE9" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B66C740" w14:textId="0130DBA5" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>BERP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60F6D3EA" w14:textId="7DB7D150" w:rsidR="002D4932" w:rsidRPr="0013607D" w:rsidRDefault="002D4932" w:rsidP="002D4932">
@@ -12079,85 +12477,107 @@
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF7EA6C" w14:textId="52F23A7C" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...20 lines deleted...]
-              <w:t>11.05. у 10:00</w:t>
+          <w:p w14:paraId="1FF7EA6C" w14:textId="041B2B5D" w:rsidR="002D4932" w:rsidRPr="00870416" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00870416" w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00870416">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E8F606" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00211869" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+          <w:p w14:paraId="04E8F606" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="000E29E4" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C052D3" w:rsidRPr="0013607D" w14:paraId="62E59F99" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16ABE7E1" w14:textId="2B700A70" w:rsidR="00C052D3" w:rsidRPr="0013607D" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013607D">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>STRP</w:t>
             </w:r>
@@ -12232,245 +12652,256 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C90585" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="00211869" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
+          <w:p w14:paraId="48C90585" w14:textId="77777777" w:rsidR="00C052D3" w:rsidRPr="000E29E4" w:rsidRDefault="00C052D3" w:rsidP="00C052D3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54DE0A84" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="0013607D" w:rsidRDefault="0062354B"/>
     <w:sectPr w:rsidR="0062354B" w:rsidRPr="0013607D" w:rsidSect="002F39DB">
       <w:pgSz w:w="16837" w:h="11905" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="850" w:bottom="851" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00251484"/>
     <w:rsid w:val="00003B41"/>
     <w:rsid w:val="00004C0C"/>
     <w:rsid w:val="000141D6"/>
     <w:rsid w:val="0002454B"/>
     <w:rsid w:val="00031DE9"/>
     <w:rsid w:val="0003262F"/>
     <w:rsid w:val="00033179"/>
+    <w:rsid w:val="00034B82"/>
+    <w:rsid w:val="00041C57"/>
     <w:rsid w:val="00042D2D"/>
     <w:rsid w:val="00044AE0"/>
     <w:rsid w:val="00047A23"/>
     <w:rsid w:val="0006188A"/>
     <w:rsid w:val="0006255F"/>
     <w:rsid w:val="00062D26"/>
     <w:rsid w:val="00070DF2"/>
     <w:rsid w:val="00084766"/>
     <w:rsid w:val="00094769"/>
     <w:rsid w:val="000B3A7D"/>
     <w:rsid w:val="000B502C"/>
     <w:rsid w:val="000C1163"/>
+    <w:rsid w:val="000C27AD"/>
     <w:rsid w:val="000C7F8E"/>
+    <w:rsid w:val="000E29E4"/>
     <w:rsid w:val="000E2E85"/>
     <w:rsid w:val="000E3FB6"/>
     <w:rsid w:val="000E5129"/>
     <w:rsid w:val="000F2A63"/>
     <w:rsid w:val="000F406A"/>
     <w:rsid w:val="000F6897"/>
     <w:rsid w:val="000F766F"/>
     <w:rsid w:val="0010321C"/>
     <w:rsid w:val="0011103C"/>
     <w:rsid w:val="00125EB2"/>
     <w:rsid w:val="0012732F"/>
     <w:rsid w:val="00131704"/>
     <w:rsid w:val="00134E05"/>
     <w:rsid w:val="0013607D"/>
     <w:rsid w:val="001377E9"/>
     <w:rsid w:val="001510CF"/>
     <w:rsid w:val="00151631"/>
     <w:rsid w:val="00151ACF"/>
     <w:rsid w:val="00153405"/>
     <w:rsid w:val="00154D67"/>
     <w:rsid w:val="00156C67"/>
     <w:rsid w:val="00160CB4"/>
     <w:rsid w:val="0016665D"/>
     <w:rsid w:val="00166E59"/>
     <w:rsid w:val="001903E5"/>
     <w:rsid w:val="001919F2"/>
     <w:rsid w:val="001979EA"/>
+    <w:rsid w:val="00197DAE"/>
     <w:rsid w:val="001A0A40"/>
     <w:rsid w:val="001A1C59"/>
     <w:rsid w:val="001B06D0"/>
     <w:rsid w:val="001B0AAB"/>
     <w:rsid w:val="001C2ACB"/>
     <w:rsid w:val="001C40B7"/>
     <w:rsid w:val="001C5763"/>
     <w:rsid w:val="001D2FC6"/>
     <w:rsid w:val="001D46ED"/>
     <w:rsid w:val="001F041E"/>
     <w:rsid w:val="001F251F"/>
     <w:rsid w:val="001F267C"/>
     <w:rsid w:val="001F54C6"/>
     <w:rsid w:val="0020031B"/>
     <w:rsid w:val="00200CC3"/>
     <w:rsid w:val="002024E0"/>
     <w:rsid w:val="00204ADB"/>
     <w:rsid w:val="00211869"/>
     <w:rsid w:val="00211B32"/>
     <w:rsid w:val="00214599"/>
     <w:rsid w:val="0021489C"/>
     <w:rsid w:val="0021503F"/>
     <w:rsid w:val="0022217F"/>
     <w:rsid w:val="0022477B"/>
     <w:rsid w:val="0022502A"/>
     <w:rsid w:val="00225D33"/>
+    <w:rsid w:val="00243AAE"/>
     <w:rsid w:val="00247F7F"/>
     <w:rsid w:val="00251484"/>
+    <w:rsid w:val="002576E1"/>
+    <w:rsid w:val="00262D7A"/>
     <w:rsid w:val="002652E6"/>
     <w:rsid w:val="00282B9A"/>
     <w:rsid w:val="0028304E"/>
+    <w:rsid w:val="00293227"/>
     <w:rsid w:val="002A3760"/>
     <w:rsid w:val="002B1807"/>
     <w:rsid w:val="002B5243"/>
     <w:rsid w:val="002B69D8"/>
     <w:rsid w:val="002B78DB"/>
     <w:rsid w:val="002C02E5"/>
     <w:rsid w:val="002C0D35"/>
     <w:rsid w:val="002C7560"/>
     <w:rsid w:val="002D4932"/>
     <w:rsid w:val="002D648B"/>
     <w:rsid w:val="002D6ABF"/>
     <w:rsid w:val="002D7E0A"/>
+    <w:rsid w:val="002F27CC"/>
     <w:rsid w:val="002F39DB"/>
     <w:rsid w:val="003104A1"/>
     <w:rsid w:val="00312638"/>
     <w:rsid w:val="00315DAD"/>
     <w:rsid w:val="0031625C"/>
     <w:rsid w:val="00317868"/>
     <w:rsid w:val="003326DC"/>
+    <w:rsid w:val="003412F1"/>
     <w:rsid w:val="00344533"/>
     <w:rsid w:val="003453DD"/>
     <w:rsid w:val="00345E37"/>
     <w:rsid w:val="00355A12"/>
     <w:rsid w:val="003664F9"/>
     <w:rsid w:val="00373F9C"/>
     <w:rsid w:val="003751B2"/>
     <w:rsid w:val="00383FE6"/>
     <w:rsid w:val="0038779D"/>
     <w:rsid w:val="00393273"/>
     <w:rsid w:val="003B4A97"/>
     <w:rsid w:val="003B572F"/>
     <w:rsid w:val="003B6FC0"/>
     <w:rsid w:val="003C12A8"/>
     <w:rsid w:val="003C1538"/>
     <w:rsid w:val="003C1987"/>
     <w:rsid w:val="003C326C"/>
     <w:rsid w:val="003D21EA"/>
     <w:rsid w:val="003D5458"/>
     <w:rsid w:val="003E21F8"/>
     <w:rsid w:val="003E2246"/>
     <w:rsid w:val="003E2383"/>
     <w:rsid w:val="003E280F"/>
     <w:rsid w:val="003E7F6D"/>
     <w:rsid w:val="003F0C62"/>
@@ -12483,333 +12914,353 @@
     <w:rsid w:val="00472288"/>
     <w:rsid w:val="0047613B"/>
     <w:rsid w:val="00476246"/>
     <w:rsid w:val="004767EA"/>
     <w:rsid w:val="0048279F"/>
     <w:rsid w:val="004A1BE3"/>
     <w:rsid w:val="004A2461"/>
     <w:rsid w:val="004A27E3"/>
     <w:rsid w:val="004C3057"/>
     <w:rsid w:val="004C3364"/>
     <w:rsid w:val="004C361F"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004D0FE6"/>
     <w:rsid w:val="004E07E3"/>
     <w:rsid w:val="004E538B"/>
     <w:rsid w:val="004F100B"/>
     <w:rsid w:val="004F6D2D"/>
     <w:rsid w:val="00500CD0"/>
     <w:rsid w:val="00500DDB"/>
     <w:rsid w:val="00506800"/>
     <w:rsid w:val="00511C14"/>
     <w:rsid w:val="00516A10"/>
     <w:rsid w:val="00517D6D"/>
     <w:rsid w:val="00522A1C"/>
     <w:rsid w:val="00526B8E"/>
+    <w:rsid w:val="00543021"/>
     <w:rsid w:val="00551C82"/>
     <w:rsid w:val="00553DC5"/>
     <w:rsid w:val="005566AE"/>
     <w:rsid w:val="00564969"/>
     <w:rsid w:val="00565ABC"/>
     <w:rsid w:val="005731F3"/>
     <w:rsid w:val="00577851"/>
     <w:rsid w:val="00581B17"/>
     <w:rsid w:val="0059202C"/>
     <w:rsid w:val="005A09E8"/>
     <w:rsid w:val="005A6DD0"/>
     <w:rsid w:val="005B0232"/>
     <w:rsid w:val="005B7B2C"/>
     <w:rsid w:val="005D185E"/>
     <w:rsid w:val="005D6D72"/>
     <w:rsid w:val="005E0A87"/>
     <w:rsid w:val="005E1310"/>
     <w:rsid w:val="005E5257"/>
+    <w:rsid w:val="005E75BC"/>
     <w:rsid w:val="005F5EEA"/>
     <w:rsid w:val="005F6327"/>
     <w:rsid w:val="00601EEF"/>
     <w:rsid w:val="00604E96"/>
     <w:rsid w:val="00615134"/>
     <w:rsid w:val="00616A4B"/>
     <w:rsid w:val="006179C8"/>
+    <w:rsid w:val="00617D8B"/>
     <w:rsid w:val="006208D5"/>
     <w:rsid w:val="0062354B"/>
     <w:rsid w:val="0062687A"/>
     <w:rsid w:val="00632261"/>
     <w:rsid w:val="006326E3"/>
     <w:rsid w:val="00634D23"/>
+    <w:rsid w:val="00640C96"/>
     <w:rsid w:val="00651EBF"/>
+    <w:rsid w:val="00652383"/>
     <w:rsid w:val="006525E5"/>
     <w:rsid w:val="00652B1E"/>
     <w:rsid w:val="00653150"/>
     <w:rsid w:val="0065679F"/>
     <w:rsid w:val="00657D02"/>
     <w:rsid w:val="00657FA5"/>
     <w:rsid w:val="0067128A"/>
     <w:rsid w:val="00676FFA"/>
     <w:rsid w:val="00693EFA"/>
     <w:rsid w:val="00696243"/>
     <w:rsid w:val="006A6843"/>
     <w:rsid w:val="006A717C"/>
     <w:rsid w:val="006A7F10"/>
     <w:rsid w:val="006B1242"/>
     <w:rsid w:val="006C2187"/>
     <w:rsid w:val="006C3981"/>
     <w:rsid w:val="006C45B1"/>
     <w:rsid w:val="006C4D4F"/>
+    <w:rsid w:val="006C7C22"/>
     <w:rsid w:val="006D0761"/>
     <w:rsid w:val="006D574E"/>
     <w:rsid w:val="006D7092"/>
     <w:rsid w:val="006E291C"/>
     <w:rsid w:val="007008BA"/>
     <w:rsid w:val="00700B0A"/>
+    <w:rsid w:val="00700DFC"/>
     <w:rsid w:val="007160CE"/>
     <w:rsid w:val="00716D00"/>
     <w:rsid w:val="00721D5E"/>
     <w:rsid w:val="007247C6"/>
     <w:rsid w:val="00725B8C"/>
     <w:rsid w:val="00730DFA"/>
     <w:rsid w:val="00736608"/>
     <w:rsid w:val="00743E6E"/>
     <w:rsid w:val="00772951"/>
     <w:rsid w:val="007749DF"/>
     <w:rsid w:val="00774BF7"/>
     <w:rsid w:val="00786429"/>
     <w:rsid w:val="00792306"/>
     <w:rsid w:val="007B5DE9"/>
     <w:rsid w:val="007C61A6"/>
     <w:rsid w:val="007D60C1"/>
     <w:rsid w:val="007D7E8B"/>
     <w:rsid w:val="007E2D94"/>
     <w:rsid w:val="007E41F1"/>
     <w:rsid w:val="007E6BA9"/>
     <w:rsid w:val="007F1147"/>
     <w:rsid w:val="007F2CA7"/>
     <w:rsid w:val="00806337"/>
     <w:rsid w:val="008124A7"/>
+    <w:rsid w:val="00816CFC"/>
     <w:rsid w:val="00832837"/>
     <w:rsid w:val="00837110"/>
     <w:rsid w:val="00841C1F"/>
     <w:rsid w:val="00845847"/>
     <w:rsid w:val="00845D58"/>
     <w:rsid w:val="00851D07"/>
     <w:rsid w:val="00855AB8"/>
     <w:rsid w:val="00860519"/>
     <w:rsid w:val="00860FC4"/>
     <w:rsid w:val="00863D68"/>
+    <w:rsid w:val="00870416"/>
     <w:rsid w:val="00873A02"/>
     <w:rsid w:val="008748D1"/>
     <w:rsid w:val="00880196"/>
     <w:rsid w:val="00881070"/>
     <w:rsid w:val="008822B0"/>
+    <w:rsid w:val="00883D1A"/>
     <w:rsid w:val="00887793"/>
     <w:rsid w:val="00890B0C"/>
     <w:rsid w:val="00892584"/>
     <w:rsid w:val="008A29D0"/>
     <w:rsid w:val="008B4399"/>
     <w:rsid w:val="008B61AF"/>
     <w:rsid w:val="008C00CF"/>
     <w:rsid w:val="008D6A5B"/>
     <w:rsid w:val="008E1F75"/>
     <w:rsid w:val="008F1C1B"/>
     <w:rsid w:val="008F63DC"/>
     <w:rsid w:val="00901152"/>
     <w:rsid w:val="00902C20"/>
     <w:rsid w:val="0090468E"/>
     <w:rsid w:val="00922A7B"/>
     <w:rsid w:val="009243D4"/>
     <w:rsid w:val="0092475A"/>
     <w:rsid w:val="00927D0A"/>
     <w:rsid w:val="00927E7E"/>
     <w:rsid w:val="00937374"/>
     <w:rsid w:val="00940FAA"/>
     <w:rsid w:val="00942B9D"/>
     <w:rsid w:val="00947FB1"/>
     <w:rsid w:val="00970664"/>
     <w:rsid w:val="0097479D"/>
     <w:rsid w:val="00977822"/>
     <w:rsid w:val="009807AB"/>
     <w:rsid w:val="00984E23"/>
     <w:rsid w:val="00997F28"/>
     <w:rsid w:val="009B05C9"/>
     <w:rsid w:val="009B3D50"/>
+    <w:rsid w:val="009B6957"/>
     <w:rsid w:val="009E50CA"/>
     <w:rsid w:val="009F062A"/>
     <w:rsid w:val="009F0DE6"/>
     <w:rsid w:val="00A00D62"/>
     <w:rsid w:val="00A00F4F"/>
     <w:rsid w:val="00A0130D"/>
     <w:rsid w:val="00A022E0"/>
     <w:rsid w:val="00A15C18"/>
     <w:rsid w:val="00A17AD4"/>
     <w:rsid w:val="00A20FC0"/>
     <w:rsid w:val="00A21C46"/>
     <w:rsid w:val="00A4293C"/>
     <w:rsid w:val="00A4508B"/>
     <w:rsid w:val="00A4704F"/>
     <w:rsid w:val="00A502A1"/>
     <w:rsid w:val="00A53175"/>
     <w:rsid w:val="00A5459B"/>
     <w:rsid w:val="00A57D4C"/>
     <w:rsid w:val="00A6014E"/>
     <w:rsid w:val="00A854F6"/>
     <w:rsid w:val="00A91E4A"/>
     <w:rsid w:val="00A97997"/>
     <w:rsid w:val="00AA5291"/>
     <w:rsid w:val="00AA73B6"/>
     <w:rsid w:val="00AB674D"/>
     <w:rsid w:val="00AC2A93"/>
     <w:rsid w:val="00AC66B4"/>
     <w:rsid w:val="00AC6D78"/>
     <w:rsid w:val="00AD1906"/>
     <w:rsid w:val="00AE4AD2"/>
     <w:rsid w:val="00AE61F1"/>
     <w:rsid w:val="00AF485A"/>
     <w:rsid w:val="00B13541"/>
     <w:rsid w:val="00B154BB"/>
     <w:rsid w:val="00B20C0B"/>
     <w:rsid w:val="00B20D48"/>
     <w:rsid w:val="00B276BB"/>
     <w:rsid w:val="00B40C81"/>
     <w:rsid w:val="00B45E5F"/>
     <w:rsid w:val="00B518A3"/>
     <w:rsid w:val="00B51C4B"/>
+    <w:rsid w:val="00B52BB6"/>
     <w:rsid w:val="00B52C45"/>
     <w:rsid w:val="00B54C50"/>
     <w:rsid w:val="00B559A1"/>
     <w:rsid w:val="00B560ED"/>
     <w:rsid w:val="00B60BD3"/>
     <w:rsid w:val="00B66998"/>
     <w:rsid w:val="00B7669A"/>
     <w:rsid w:val="00B87941"/>
     <w:rsid w:val="00B901FD"/>
     <w:rsid w:val="00BB2628"/>
     <w:rsid w:val="00BB398D"/>
     <w:rsid w:val="00BB766C"/>
     <w:rsid w:val="00BB77B0"/>
     <w:rsid w:val="00BC14E7"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00BC5447"/>
     <w:rsid w:val="00BF3DDB"/>
+    <w:rsid w:val="00BF65C3"/>
     <w:rsid w:val="00C0021C"/>
     <w:rsid w:val="00C01A54"/>
     <w:rsid w:val="00C052D3"/>
     <w:rsid w:val="00C1155B"/>
     <w:rsid w:val="00C150A7"/>
     <w:rsid w:val="00C3010E"/>
     <w:rsid w:val="00C37F6B"/>
     <w:rsid w:val="00C413E0"/>
     <w:rsid w:val="00C423E6"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C52578"/>
     <w:rsid w:val="00C5789F"/>
     <w:rsid w:val="00C62083"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C665CF"/>
+    <w:rsid w:val="00C76362"/>
     <w:rsid w:val="00C8242F"/>
     <w:rsid w:val="00C92F23"/>
     <w:rsid w:val="00C97E02"/>
     <w:rsid w:val="00CA49E7"/>
     <w:rsid w:val="00CA7D4A"/>
     <w:rsid w:val="00CB19F6"/>
     <w:rsid w:val="00CB6543"/>
     <w:rsid w:val="00CC3CA1"/>
     <w:rsid w:val="00CC6169"/>
     <w:rsid w:val="00CE08CA"/>
     <w:rsid w:val="00CE4436"/>
     <w:rsid w:val="00CE451E"/>
+    <w:rsid w:val="00CF3C6B"/>
     <w:rsid w:val="00CF3E18"/>
     <w:rsid w:val="00CF3E32"/>
     <w:rsid w:val="00D009EC"/>
     <w:rsid w:val="00D052B7"/>
     <w:rsid w:val="00D15E33"/>
     <w:rsid w:val="00D22A10"/>
     <w:rsid w:val="00D22C50"/>
     <w:rsid w:val="00D23900"/>
     <w:rsid w:val="00D3418E"/>
     <w:rsid w:val="00D34C97"/>
     <w:rsid w:val="00D40D56"/>
     <w:rsid w:val="00D4228F"/>
     <w:rsid w:val="00D43148"/>
     <w:rsid w:val="00D512DD"/>
     <w:rsid w:val="00D52B22"/>
     <w:rsid w:val="00D54406"/>
     <w:rsid w:val="00D57566"/>
     <w:rsid w:val="00D71E4F"/>
     <w:rsid w:val="00D72EC4"/>
     <w:rsid w:val="00DA6582"/>
     <w:rsid w:val="00DB38B2"/>
     <w:rsid w:val="00DC472C"/>
+    <w:rsid w:val="00DD3A19"/>
     <w:rsid w:val="00DD789A"/>
     <w:rsid w:val="00DE438F"/>
     <w:rsid w:val="00DF362A"/>
+    <w:rsid w:val="00DF6451"/>
     <w:rsid w:val="00E00632"/>
     <w:rsid w:val="00E033CB"/>
     <w:rsid w:val="00E04115"/>
     <w:rsid w:val="00E2117A"/>
     <w:rsid w:val="00E441E4"/>
     <w:rsid w:val="00E4475B"/>
     <w:rsid w:val="00E50E7B"/>
     <w:rsid w:val="00E54C61"/>
     <w:rsid w:val="00E55504"/>
     <w:rsid w:val="00E61F1F"/>
     <w:rsid w:val="00E64F49"/>
     <w:rsid w:val="00E6503C"/>
+    <w:rsid w:val="00E654DD"/>
     <w:rsid w:val="00E67868"/>
     <w:rsid w:val="00E76DF5"/>
     <w:rsid w:val="00E82127"/>
     <w:rsid w:val="00E83069"/>
     <w:rsid w:val="00E9230D"/>
     <w:rsid w:val="00E93E22"/>
     <w:rsid w:val="00EA48B7"/>
     <w:rsid w:val="00EB17E2"/>
     <w:rsid w:val="00EB56E3"/>
     <w:rsid w:val="00EB6CBE"/>
     <w:rsid w:val="00EC39BE"/>
     <w:rsid w:val="00EC693E"/>
     <w:rsid w:val="00ED0E91"/>
     <w:rsid w:val="00ED1C35"/>
     <w:rsid w:val="00ED676F"/>
     <w:rsid w:val="00EE03F5"/>
     <w:rsid w:val="00EE1C9E"/>
     <w:rsid w:val="00EF1717"/>
     <w:rsid w:val="00F01E1F"/>
     <w:rsid w:val="00F02F01"/>
     <w:rsid w:val="00F24711"/>
     <w:rsid w:val="00F32A9B"/>
     <w:rsid w:val="00F45074"/>
     <w:rsid w:val="00F46F20"/>
     <w:rsid w:val="00F54652"/>
     <w:rsid w:val="00F5562F"/>
     <w:rsid w:val="00F62D96"/>
     <w:rsid w:val="00F70B1E"/>
     <w:rsid w:val="00F82B3C"/>
     <w:rsid w:val="00F95EF2"/>
     <w:rsid w:val="00F96AFF"/>
     <w:rsid w:val="00FA027D"/>
+    <w:rsid w:val="00FC6BFA"/>
     <w:rsid w:val="00FD0D75"/>
     <w:rsid w:val="00FD17DE"/>
     <w:rsid w:val="00FD52B6"/>
+    <w:rsid w:val="00FD57D3"/>
     <w:rsid w:val="00FE028D"/>
     <w:rsid w:val="00FF2505"/>
     <w:rsid w:val="00FF3CFC"/>
     <w:rsid w:val="00FF64FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -13207,124 +13658,171 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00251484"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B6957"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B560ED"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009B6957"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009B6957"/>
+    <w:pPr>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1395739562">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13544,70 +14042,86 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EAEA72D-D735-4A1A-BF61-D46B3D52FFEB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5143</Characters>
+  <Pages>1</Pages>
+  <Words>1045</Words>
+  <Characters>5960</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>49</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6033</CharactersWithSpaces>
+  <CharactersWithSpaces>6992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dvucinic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>