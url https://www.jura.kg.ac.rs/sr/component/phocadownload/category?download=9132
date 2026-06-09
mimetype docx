--- v0 (2026-04-24)
+++ v1 (2026-06-09)
@@ -1752,2807 +1752,3001 @@
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="093844B9" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="00C46BF1" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46BF1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Распоред по броју индекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB02D7" w:rsidRPr="00012528" w14:paraId="114D8A4B" w14:textId="77777777" w:rsidTr="00694F0A">
+      <w:tr w:rsidR="00DF1235" w:rsidRPr="00012528" w14:paraId="114D8A4B" w14:textId="77777777" w:rsidTr="007C5D17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49948348" w14:textId="77777777" w:rsidR="00DB02D7" w:rsidRPr="00012528" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="49948348" w14:textId="77777777" w:rsidR="00DF1235" w:rsidRPr="00012528" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79FDE53D" w14:textId="72A51B32" w:rsidR="00DB02D7" w:rsidRPr="00012528" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="79FDE53D" w14:textId="72A51B32" w:rsidR="00DF1235" w:rsidRPr="00012528" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C504541" w14:textId="77777777" w:rsidR="00DB02D7" w:rsidRPr="00012528" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="1C504541" w14:textId="77777777" w:rsidR="00DF1235" w:rsidRPr="00012528" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E7D9E43" w14:textId="77777777" w:rsidR="00DB02D7" w:rsidRPr="00012528" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="4E7D9E43" w14:textId="77777777" w:rsidR="00DF1235" w:rsidRPr="00012528" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Срђан Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="442D4D67" w14:textId="6783B41A" w:rsidR="00DB02D7" w:rsidRPr="00407078" w:rsidRDefault="000119BB" w:rsidP="00DB02D7">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="442D4D67" w14:textId="3F48A700" w:rsidR="00DF1235" w:rsidRPr="00407078" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t>04.05. у 10:00</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>05.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18FF32D3" w14:textId="2B95C166" w:rsidR="00DB02D7" w:rsidRPr="00407078" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="18FF32D3" w14:textId="33414DC9" w:rsidR="00DF1235" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00DF1235">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса 415/2024 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>407/2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB02D7" w:rsidRPr="00012528" w14:paraId="78B5E31E" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="78B5E31E" w14:textId="77777777" w:rsidTr="0066730D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2C5330" w14:textId="77777777" w:rsidR="00DB02D7" w:rsidRPr="00012528" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="4C2C5330" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66BF1737" w14:textId="4D1A0F75" w:rsidR="00DB02D7" w:rsidRPr="00012528" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="66BF1737" w14:textId="4D1A0F75" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BEA8D1E" w14:textId="77777777" w:rsidR="00DB02D7" w:rsidRPr="00012528" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="4BEA8D1E" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0034A692" w14:textId="77777777" w:rsidR="00DB02D7" w:rsidRPr="00012528" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="0034A692" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Дејан Матић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE6ED60" w14:textId="635628B7" w:rsidR="00DB02D7" w:rsidRPr="00407078" w:rsidRDefault="000119BB" w:rsidP="00DB02D7">
+          <w:p w14:paraId="7EE6ED60" w14:textId="635628B7" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 12:00</w:t>
-            </w:r>
-[...128 lines deleted...]
-              <w:t>08.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79F7525B" w14:textId="637B24AD" w:rsidR="00DB02D7" w:rsidRPr="00407078" w:rsidRDefault="00DB02D7" w:rsidP="00DB02D7">
+          <w:p w14:paraId="7C2D80DF" w14:textId="7472474C" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>411/2025 – 425/2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614B11" w:rsidRPr="00012528" w14:paraId="797EF537" w14:textId="77777777" w:rsidTr="004F7750">
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="201F744E" w14:textId="77777777" w:rsidTr="00DC691F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="055F941D" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
-[...27 lines deleted...]
-              <w:t>402</w:t>
+          <w:p w14:paraId="0772B1A3" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74D6FCB1" w14:textId="5D4044E1" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>401</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14068F13" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
-[...25 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="76A909CF" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Увод у право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DEA3F9D" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Владетић</w:t>
+              <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032DDC4A" w14:textId="09F5B877" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="2E9735CA" w14:textId="69711FC6" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>15.05. у 10:00</w:t>
-[...486 lines deleted...]
-              </w:rPr>
               <w:t>08.05. у 10:00</w:t>
-            </w:r>
-[...676 lines deleted...]
-              <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B3ADA81" w14:textId="504AB85B" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="79F7525B" w14:textId="0519B3DC" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614B11" w:rsidRPr="00012528" w14:paraId="16D75943" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="797EF537" w14:textId="77777777" w:rsidTr="004F7750">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13DD8C14" w14:textId="543CD030" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="055F941D" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1R</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71BDA8ED" w14:textId="44D47485" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>402</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14068F13" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Римско право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AAB92DC" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="032DDC4A" w14:textId="09F5B877" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>15.05. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1168B89C" w14:textId="01590BD4" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="0A148999" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4582FC2B" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>RAZP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="169226D5" w14:textId="1B67851D" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE889EC" w14:textId="5C80E1EC" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Развитак светског и српског права</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17002D0E" w14:textId="1DDE11AC" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013607D">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Зоран Чворовић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CCD318C" w14:textId="11F9513A" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>14.05. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66F2C24A" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="320CE3D2" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B5AB4E" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2EJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50EF5799" w14:textId="15ACD90D" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09005816" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Енглески језик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3FECC0" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Аница Глођовић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486A7AC2" w14:textId="42B0D8AA" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>05.05. у 13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37F44BCE" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="38B9DF36" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2682A7D8" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2RJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338CBBCB" w14:textId="2308612C" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>405</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="390D1FAE" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Руски језик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4785343F" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Марина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кебара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C322D27" w14:textId="31369F37" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>11.05. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BFB09F6" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="04D3CF84" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="598FA297" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk219111408"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SB2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F279FCD" w14:textId="739AD904" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">407, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="239627CF" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Системи безбедности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589EF52A" w14:textId="0A079C0E" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Проф. др Саша Мијалковић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65303947" w14:textId="54FC28AD" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.05. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06123DA6" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="0EEBE7F0" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F29E9EB" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>SB2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BEFB627" w14:textId="2B22DD91" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">407, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>447</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D432FB2" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Системи безбедности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362BFDF0" w14:textId="0E58A790" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Жарко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Браковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50B9BF1F" w14:textId="24DEB704" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.05. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E5E76D" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="4FDF4096" w14:textId="77777777" w:rsidTr="005D22EF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="639E2D0C" w14:textId="4616F905" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1OE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="646ED692" w14:textId="25322EC6" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2A7E34" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7838383A" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Нада Тодоровић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD1F0C6" w14:textId="4035D2CB" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004330DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.05. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="540E9E64" w14:textId="5226CCA9" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="2F282A8D" w14:textId="77777777" w:rsidTr="00732814">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="097B11A4" w14:textId="68AB02D1" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1OE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D5F130" w14:textId="23690C5A" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A927C68" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50BB5D93" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Јасмина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Лабудовић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Станковић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F01B3CC" w14:textId="4B436558" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>15.05. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F5B5DBE" w14:textId="43403E5C" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>400/2023 – 413/2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="22C7EAD8" w14:textId="77777777" w:rsidTr="00265471">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6004F6CD" w14:textId="29BEC010" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>1OE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B0A8F8" w14:textId="219CC385" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714ED6A8" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788DDD72" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јована Брашић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75755D44" w14:textId="46C93456" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>----------------</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3287E779" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="4BDD89FD" w14:textId="77777777" w:rsidTr="001C46B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3219D7" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3BB525" w14:textId="4D89F963" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A4FB6B" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Уставно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D13D2C" w14:textId="114E3095" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Јелена Вучковић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E248CD0" w14:textId="16039526" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>15.05.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у 13:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B3ADA81" w14:textId="0BF31320" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="16D75943" w14:textId="77777777" w:rsidTr="00BE7FF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DD8C14" w14:textId="543CD030" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2U</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AEA07B3" w14:textId="3E071246" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="5AEA07B3" w14:textId="3E071246" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8E87F9" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="3F8E87F9" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D40DA60" w14:textId="5A034302" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="3D40DA60" w14:textId="5A034302" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Аника</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C065BD4" w14:textId="227D9A97" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="7C065BD4" w14:textId="227D9A97" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>15.05.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1AFDD4BF" w14:textId="5D8AFACE" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AFDD4BF" w14:textId="3C638A52" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>414/2023 – 414/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614B11" w:rsidRPr="00012528" w14:paraId="62DE1E12" w14:textId="77777777" w:rsidTr="006000EA">
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="62DE1E12" w14:textId="77777777" w:rsidTr="006000EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6763614D" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="6763614D" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>VPS</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B925E5" w14:textId="5E59F75B" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="28B925E5" w14:textId="5E59F75B" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFB9940" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="7AFB9940" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Велики правни системи</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40500FEF" w14:textId="21332809" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="40500FEF" w14:textId="21332809" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Срђан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Владетић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A80089B" w14:textId="2D205E79" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="5A80089B" w14:textId="2D205E79" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD718C4" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="7CD718C4" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614B11" w:rsidRPr="00012528" w14:paraId="0115FDD6" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="0115FDD6" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04551D18" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="04551D18" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>SP2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="428F85CD" w14:textId="5CCD4631" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="428F85CD" w14:textId="5CCD4631" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>411</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6967845C" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="6967845C" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Социјална патологија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6200E22F" w14:textId="434DB887" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="6200E22F" w14:textId="434DB887" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Драган </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Живаљевић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F216BD" w14:textId="3BE02708" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="56F216BD" w14:textId="3BE02708" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.05. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205F3F8E" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="205F3F8E" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614B11" w:rsidRPr="00012528" w14:paraId="13A5C3C7" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="00636315" w:rsidRPr="00012528" w14:paraId="13A5C3C7" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="291CB35C" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="291CB35C" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>OIS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77811913" w14:textId="15994069" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="77811913" w14:textId="15994069" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7911A5F2" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="7911A5F2" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи информационих система</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15A38A81" w14:textId="28262FA8" w:rsidR="00614B11" w:rsidRPr="00012528" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="15A38A81" w14:textId="28262FA8" w:rsidR="00636315" w:rsidRPr="00012528" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Драгана </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Рејман</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Петровић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E05434A" w14:textId="3D1D873D" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="3E05434A" w14:textId="3D1D873D" w:rsidR="00636315" w:rsidRPr="00407078" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF35236" w14:textId="77777777" w:rsidR="00614B11" w:rsidRPr="00407078" w:rsidRDefault="00614B11" w:rsidP="00614B11">
+          <w:p w14:paraId="6AF35236" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00636315" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59545AF8" w14:textId="77777777" w:rsidR="00251484" w:rsidRPr="00012528" w:rsidRDefault="00251484">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1432C658" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="00012528" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0571C0B6" w14:textId="77777777" w:rsidR="00412A58" w:rsidRDefault="00412A58">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397405D6" w14:textId="77777777" w:rsidR="00A71094" w:rsidRPr="00012528" w:rsidRDefault="00A71094">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="6060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00462074" w:rsidRPr="00012528" w14:paraId="1C845E6A" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00700C25" w:rsidRPr="00012528" w14:paraId="1C845E6A" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073FA772" w14:textId="77777777" w:rsidR="00462074" w:rsidRPr="00012528" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="073FA772" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00012528" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>2GS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AEFE72C" w14:textId="3E5F546F" w:rsidR="00462074" w:rsidRPr="00012528" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="7AEFE72C" w14:textId="3E5F546F" w:rsidR="00700C25" w:rsidRPr="00012528" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60846E94" w14:textId="77777777" w:rsidR="00462074" w:rsidRPr="00012528" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="60846E94" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00012528" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53931DAC" w14:textId="77777777" w:rsidR="00462074" w:rsidRPr="00012528" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="53931DAC" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00012528" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Нина </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Планојевић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE63DA1" w14:textId="1E605BEB" w:rsidR="00462074" w:rsidRPr="00407078" w:rsidRDefault="00DB7B24" w:rsidP="00462074">
+          <w:p w14:paraId="4DE63DA1" w14:textId="1E605BEB" w:rsidR="00700C25" w:rsidRPr="00407078" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15.05. у 11:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14D723C8" w14:textId="25C904C3" w:rsidR="00462074" w:rsidRPr="00407078" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="14D723C8" w14:textId="7632B269" w:rsidR="00700C25" w:rsidRPr="00407078" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00462074" w:rsidRPr="00012528" w14:paraId="422176BA" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00700C25" w:rsidRPr="00012528" w14:paraId="422176BA" w14:textId="77777777" w:rsidTr="004132C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C5A689" w14:textId="77777777" w:rsidR="00462074" w:rsidRPr="00012528" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="72C5A689" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00012528" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2GS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D26C92C" w14:textId="41BD16C4" w:rsidR="00462074" w:rsidRPr="00012528" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="1D26C92C" w14:textId="41BD16C4" w:rsidR="00700C25" w:rsidRPr="00012528" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74006D74" w14:textId="77777777" w:rsidR="00462074" w:rsidRPr="00012528" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="74006D74" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00012528" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F73FE7D" w14:textId="77777777" w:rsidR="00462074" w:rsidRPr="00012528" w:rsidRDefault="00462074" w:rsidP="00462074">
+          <w:p w14:paraId="4F73FE7D" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00012528" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Александра Павићевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF6EB49" w14:textId="1C4CBEED" w:rsidR="00462074" w:rsidRPr="00407078" w:rsidRDefault="009E611B" w:rsidP="00462074">
+          <w:p w14:paraId="2FF6EB49" w14:textId="1C4CBEED" w:rsidR="00700C25" w:rsidRPr="00407078" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
-            </w:r>
-[...117 lines deleted...]
-              <w:t>11.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15F37734" w14:textId="4ABE7B10" w:rsidR="00A71094" w:rsidRPr="00407078" w:rsidRDefault="00A71094" w:rsidP="00A71094">
+          <w:p w14:paraId="2EAD1C3F" w14:textId="5C337627" w:rsidR="00700C25" w:rsidRPr="00407078" w:rsidRDefault="00700C25" w:rsidP="00700C25">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>266/2019 – 402/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A71094" w:rsidRPr="00012528" w14:paraId="26A610F2" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00044E7B" w:rsidRPr="00012528" w14:paraId="3830C069" w14:textId="77777777" w:rsidTr="00B96616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBA1469" w14:textId="77777777" w:rsidR="00A71094" w:rsidRPr="00012528" w:rsidRDefault="00A71094" w:rsidP="00A71094">
+          <w:p w14:paraId="70606CEF" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00012528" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2K2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="415250AA" w14:textId="320AE6F9" w:rsidR="00A71094" w:rsidRPr="00012528" w:rsidRDefault="00A71094" w:rsidP="00A71094">
+          <w:p w14:paraId="18D48F3F" w14:textId="574D0717" w:rsidR="00044E7B" w:rsidRPr="00012528" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DED5F67" w14:textId="77777777" w:rsidR="00A71094" w:rsidRPr="00012528" w:rsidRDefault="00A71094" w:rsidP="00A71094">
+          <w:p w14:paraId="2D8816EA" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00012528" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6671BD7E" w14:textId="77777777" w:rsidR="00A71094" w:rsidRPr="00012528" w:rsidRDefault="00A71094" w:rsidP="00A71094">
+          <w:p w14:paraId="58E3DD3B" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00012528" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AB128D" w14:textId="789057BF" w:rsidR="00044E7B" w:rsidRPr="00407078" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>11.05. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15F37734" w14:textId="6CE060E7" w:rsidR="00044E7B" w:rsidRPr="00407078" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00044E7B" w:rsidRPr="00012528" w14:paraId="26A610F2" w14:textId="77777777" w:rsidTr="00347A09">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BBA1469" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00012528" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>2K2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415250AA" w14:textId="320AE6F9" w:rsidR="00044E7B" w:rsidRPr="00012528" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>414</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DED5F67" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00012528" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кривично право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6671BD7E" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00012528" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00012528">
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347F8B20" w14:textId="481976BB" w:rsidR="00A71094" w:rsidRPr="00407078" w:rsidRDefault="00DD5BD4" w:rsidP="00A71094">
+          <w:p w14:paraId="347F8B20" w14:textId="481976BB" w:rsidR="00044E7B" w:rsidRPr="00407078" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>04.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C092A3C" w14:textId="483C3048" w:rsidR="00A71094" w:rsidRPr="00407078" w:rsidRDefault="00A71094" w:rsidP="00A71094">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C092A3C" w14:textId="0DE3277D" w:rsidR="00044E7B" w:rsidRPr="00407078" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>266/2019 – 420/2022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1939" w:rsidRPr="00012528" w14:paraId="5727E73F" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="267F3DC5" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2F2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BE4E2E3" w14:textId="75B71F80" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -4760,279 +4954,325 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E1485B0" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00407078" w:rsidRDefault="004D1939" w:rsidP="004D1939">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1939" w:rsidRPr="00012528" w14:paraId="67E6C422" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00CA4D12" w:rsidRPr="00012528" w14:paraId="67E6C422" w14:textId="77777777" w:rsidTr="00931508">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032676BB" w14:textId="69B4BB11" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="032676BB" w14:textId="69B4BB11" w:rsidR="00CA4D12" w:rsidRPr="00012528" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2N2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A110741" w14:textId="132E13A7" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="6A110741" w14:textId="132E13A7" w:rsidR="00CA4D12" w:rsidRPr="00012528" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A504B37" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="2A504B37" w14:textId="77777777" w:rsidR="00CA4D12" w:rsidRPr="00012528" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65624775" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="65624775" w14:textId="77777777" w:rsidR="00CA4D12" w:rsidRPr="00012528" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драгица Живојиновић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065C427A" w14:textId="5C1DB40F" w:rsidR="004D1939" w:rsidRPr="00407078" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="065C427A" w14:textId="5C1DB40F" w:rsidR="00CA4D12" w:rsidRPr="00407078" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C6EF62C" w14:textId="2C8966C4" w:rsidR="004D1939" w:rsidRPr="00407078" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1C6EF62C" w14:textId="76BBA19E" w:rsidR="00CA4D12" w:rsidRPr="00407078" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1939" w:rsidRPr="00012528" w14:paraId="7632ABE7" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00CA4D12" w:rsidRPr="00012528" w14:paraId="7632ABE7" w14:textId="77777777" w:rsidTr="00931508">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073CAF7C" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="073CAF7C" w14:textId="77777777" w:rsidR="00CA4D12" w:rsidRPr="00012528" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2N2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AFF3780" w14:textId="4FA98A4D" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="1AFF3780" w14:textId="4FA98A4D" w:rsidR="00CA4D12" w:rsidRPr="00012528" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C00F999" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="4C00F999" w14:textId="77777777" w:rsidR="00CA4D12" w:rsidRPr="00012528" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C744317" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="5C744317" w14:textId="77777777" w:rsidR="00CA4D12" w:rsidRPr="00012528" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">. др Тамара </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Ђурђић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Милошевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="733EA165" w14:textId="0D28C43E" w:rsidR="004D1939" w:rsidRPr="00407078" w:rsidRDefault="004D1939" w:rsidP="004D1939">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="733EA165" w14:textId="317AAFEF" w:rsidR="00CA4D12" w:rsidRPr="00B23250" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B23250">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>12.05. у 11:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="44C289F1" w14:textId="3E10596E" w:rsidR="004D1939" w:rsidRPr="00407078" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44C289F1" w14:textId="04E929FF" w:rsidR="00CA4D12" w:rsidRPr="00407078" w:rsidRDefault="00CA4D12" w:rsidP="00CA4D12">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>120/2019 – 418/2022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1939" w:rsidRPr="00012528" w14:paraId="47393AC5" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="392C7C2A" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2MKP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F9B674" w14:textId="174AF299" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -6744,282 +6984,317 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56340232" w14:textId="17BB57FD" w:rsidR="00A71094" w:rsidRPr="00407078" w:rsidRDefault="00A71094" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076519A" w:rsidRPr="00012528" w14:paraId="1751D5FA" w14:textId="77777777" w:rsidTr="00343A71">
+      <w:tr w:rsidR="007D209E" w:rsidRPr="00012528" w14:paraId="1751D5FA" w14:textId="77777777" w:rsidTr="00C90878">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D37ACE5" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="2D37ACE5" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3U2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C42FA56" w14:textId="3F65362C" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="0C42FA56" w14:textId="3F65362C" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008A6919" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="008A6919" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58EE8BDE" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="58EE8BDE" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5278AECC" w14:textId="2F98D086" w:rsidR="0076519A" w:rsidRPr="00407078" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="5278AECC" w14:textId="2F98D086" w:rsidR="007D209E" w:rsidRPr="00407078" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7AD6A3AB" w14:textId="2AC66AF9" w:rsidR="0076519A" w:rsidRPr="00407078" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7AD6A3AB" w14:textId="017BDDDB" w:rsidR="007D209E" w:rsidRPr="00407078" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C23F1B" w:rsidRPr="00012528" w14:paraId="14D43F8E" w14:textId="77777777" w:rsidTr="00481B27">
+      <w:tr w:rsidR="007D209E" w:rsidRPr="00012528" w14:paraId="14D43F8E" w14:textId="77777777" w:rsidTr="00C90878">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730CCFA7" w14:textId="77777777" w:rsidR="00C23F1B" w:rsidRPr="00012528" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
+          <w:p w14:paraId="730CCFA7" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3U2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="398A9F3A" w14:textId="724CE651" w:rsidR="00C23F1B" w:rsidRPr="00012528" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
+          <w:p w14:paraId="398A9F3A" w14:textId="724CE651" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160B51E2" w14:textId="77777777" w:rsidR="00C23F1B" w:rsidRPr="00012528" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
+          <w:p w14:paraId="160B51E2" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B510E76" w14:textId="77777777" w:rsidR="00C23F1B" w:rsidRPr="00012528" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
+          <w:p w14:paraId="4B510E76" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Милан Рапајић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FA4AA04" w14:textId="56740A2D" w:rsidR="00C23F1B" w:rsidRPr="00407078" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
+          <w:p w14:paraId="7FA4AA04" w14:textId="56740A2D" w:rsidR="007D209E" w:rsidRPr="00407078" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B1B63E5" w14:textId="15FD7845" w:rsidR="00C23F1B" w:rsidRPr="00407078" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B1B63E5" w14:textId="000E5DFD" w:rsidR="007D209E" w:rsidRPr="00407078" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>176/2022 – 424/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076519A" w:rsidRPr="00012528" w14:paraId="54AEDACA" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D877526" w14:textId="5EAC2A47" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3A2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D96EBB3" w14:textId="6037091F" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -7243,321 +7518,356 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.05. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="186C63FA" w14:textId="77777777" w:rsidR="00C23F1B" w:rsidRPr="00407078" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076519A" w:rsidRPr="00012528" w14:paraId="27886B68" w14:textId="77777777" w:rsidTr="00A71094">
+      <w:tr w:rsidR="007D209E" w:rsidRPr="00012528" w14:paraId="27886B68" w14:textId="77777777" w:rsidTr="00483C57">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42EB9E83" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="42EB9E83" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530C53EB" w14:textId="5CDF448E" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="530C53EB" w14:textId="5CDF448E" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFC44BA" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="1AFC44BA" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE54BB1" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="5AE54BB1" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др Милан </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Палевић</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2995A104" w14:textId="02BEDEB5" w:rsidR="0076519A" w:rsidRPr="00407078" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="2995A104" w14:textId="02BEDEB5" w:rsidR="007D209E" w:rsidRPr="00407078" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6C4ED684" w14:textId="1D732A6B" w:rsidR="0076519A" w:rsidRPr="00407078" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C4ED684" w14:textId="0B45747C" w:rsidR="007D209E" w:rsidRPr="00407078" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0076519A" w:rsidRPr="00012528" w14:paraId="74CD30D2" w14:textId="77777777" w:rsidTr="00A71094">
+      <w:tr w:rsidR="007D209E" w:rsidRPr="00012528" w14:paraId="74CD30D2" w14:textId="77777777" w:rsidTr="00483C57">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFF070C" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="6BFF070C" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378D4C86" w14:textId="73E81808" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="378D4C86" w14:textId="73E81808" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42BD7F0E" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="42BD7F0E" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AC015C6" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="7AC015C6" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00012528" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Драган Дакић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36103707" w14:textId="2011800F" w:rsidR="0076519A" w:rsidRPr="00407078" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="36103707" w14:textId="2011800F" w:rsidR="007D209E" w:rsidRPr="00407078" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="271BE92D" w14:textId="370549CB" w:rsidR="0076519A" w:rsidRPr="00407078" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="271BE92D" w14:textId="1489E458" w:rsidR="007D209E" w:rsidRPr="00407078" w:rsidRDefault="007D209E" w:rsidP="007D209E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00636315">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>401/2022 – 424/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0076519A" w:rsidRPr="00012528" w14:paraId="15125019" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC9E267" w14:textId="17E5C0AD" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3K2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ED6E172" w14:textId="1628D5F5" w:rsidR="0076519A" w:rsidRPr="00012528" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -8847,166 +9157,172 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>04.05. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="035B274B" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00407078" w:rsidRDefault="004D1939" w:rsidP="004D1939">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1939" w:rsidRPr="00012528" w14:paraId="054C364D" w14:textId="77777777" w:rsidTr="00A71094">
+      <w:tr w:rsidR="00DF1235" w:rsidRPr="00012528" w14:paraId="054C364D" w14:textId="77777777" w:rsidTr="00487449">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F9F118" w14:textId="0BB6E2C9" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="55F9F118" w14:textId="0BB6E2C9" w:rsidR="00DF1235" w:rsidRPr="00012528" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3ZLJP2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="062B0D27" w14:textId="2FD1D233" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="062B0D27" w14:textId="2FD1D233" w:rsidR="00DF1235" w:rsidRPr="00012528" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>433</w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22D7ACA4" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="22D7ACA4" w14:textId="77777777" w:rsidR="00DF1235" w:rsidRPr="00012528" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Заштита људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04E1A001" w14:textId="4706CD78" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="04E1A001" w14:textId="4706CD78" w:rsidR="00DF1235" w:rsidRPr="00012528" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Срђан Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5EC405C0" w14:textId="2BEB23A2" w:rsidR="004D1939" w:rsidRPr="00407078" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EC405C0" w14:textId="2278895F" w:rsidR="00DF1235" w:rsidRPr="00407078" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t>04.05. у 10:00</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>05.05. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="211D8A37" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00407078" w:rsidRDefault="004D1939" w:rsidP="004D1939">
+          <w:p w14:paraId="211D8A37" w14:textId="77777777" w:rsidR="00DF1235" w:rsidRPr="00407078" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1939" w:rsidRPr="00012528" w14:paraId="688A067E" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40897220" w14:textId="77777777" w:rsidR="004D1939" w:rsidRPr="00012528" w:rsidRDefault="004D1939" w:rsidP="004D1939">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -9258,72 +9574,116 @@
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Привредно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20815299" w14:textId="6303FFFA" w:rsidR="0067279D" w:rsidRPr="00012528" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драган Вујисић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4A727A" w14:textId="321C44EB" w:rsidR="0067279D" w:rsidRPr="00407078" w:rsidRDefault="00D12EA6" w:rsidP="0067279D">
-[...20 lines deleted...]
-              <w:t>14.05. у 09:00</w:t>
+          <w:p w14:paraId="1C4A727A" w14:textId="3DE6C11D" w:rsidR="0067279D" w:rsidRPr="00407078" w:rsidRDefault="00D12EA6" w:rsidP="0067279D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065570C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0065570C" w:rsidRPr="0065570C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065570C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.05. у </w:t>
+            </w:r>
+            <w:r w:rsidR="00B83373" w:rsidRPr="0065570C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0065570C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F168351" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="00407078" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C56CAE" w:rsidRPr="00012528" w14:paraId="5414A62B" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F1AB704" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00012528" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
@@ -9534,62 +9894,73 @@
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Судска медицина</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="479DF5A1" w14:textId="75C6D4EE" w:rsidR="00C56CAE" w:rsidRPr="00012528" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00012528">
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Милош Тодоровић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11E4FC01" w14:textId="69656135" w:rsidR="00C56CAE" w:rsidRPr="00407078" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="11E4FC01" w14:textId="31EB091E" w:rsidR="00C56CAE" w:rsidRPr="00BD4B9E" w:rsidRDefault="00BD4B9E" w:rsidP="00C56CAE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD4B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>11.05. у 14:00</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18A47607" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00407078" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C56CAE" w:rsidRPr="00012528" w14:paraId="51349FCD" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73794C85" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00012528" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -11113,110 +11484,115 @@
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00251484"/>
     <w:rsid w:val="000119BB"/>
     <w:rsid w:val="00012528"/>
     <w:rsid w:val="000141A2"/>
     <w:rsid w:val="00033179"/>
     <w:rsid w:val="00036B26"/>
     <w:rsid w:val="00040A53"/>
+    <w:rsid w:val="00044E7B"/>
+    <w:rsid w:val="000476DC"/>
+    <w:rsid w:val="00050A7A"/>
     <w:rsid w:val="0005493C"/>
     <w:rsid w:val="00057F48"/>
+    <w:rsid w:val="0006097B"/>
     <w:rsid w:val="0007679E"/>
     <w:rsid w:val="0008161B"/>
     <w:rsid w:val="00082C81"/>
     <w:rsid w:val="00085777"/>
     <w:rsid w:val="00085CA9"/>
     <w:rsid w:val="0009144A"/>
     <w:rsid w:val="000A050A"/>
     <w:rsid w:val="000B4F77"/>
     <w:rsid w:val="000B596C"/>
     <w:rsid w:val="000C227B"/>
+    <w:rsid w:val="000C39AF"/>
     <w:rsid w:val="000D0013"/>
     <w:rsid w:val="000E3697"/>
     <w:rsid w:val="000E5129"/>
     <w:rsid w:val="000E61F6"/>
     <w:rsid w:val="000E6F41"/>
     <w:rsid w:val="000F3950"/>
     <w:rsid w:val="000F6897"/>
     <w:rsid w:val="00100DF0"/>
     <w:rsid w:val="00104C88"/>
     <w:rsid w:val="00105C5F"/>
     <w:rsid w:val="00112284"/>
     <w:rsid w:val="00114CA1"/>
     <w:rsid w:val="001274ED"/>
     <w:rsid w:val="001501EB"/>
     <w:rsid w:val="00153405"/>
     <w:rsid w:val="00154D67"/>
     <w:rsid w:val="00174E3A"/>
     <w:rsid w:val="00176394"/>
     <w:rsid w:val="00186E5F"/>
     <w:rsid w:val="001919F2"/>
     <w:rsid w:val="0019222A"/>
     <w:rsid w:val="00193C30"/>
     <w:rsid w:val="00194252"/>
     <w:rsid w:val="001944D3"/>
     <w:rsid w:val="00196F3D"/>
@@ -11226,72 +11602,74 @@
     <w:rsid w:val="001B3FF1"/>
     <w:rsid w:val="001B4925"/>
     <w:rsid w:val="001D1B57"/>
     <w:rsid w:val="001D6D58"/>
     <w:rsid w:val="001F43B9"/>
     <w:rsid w:val="001F4C95"/>
     <w:rsid w:val="00207334"/>
     <w:rsid w:val="00215AB2"/>
     <w:rsid w:val="002172AD"/>
     <w:rsid w:val="00244295"/>
     <w:rsid w:val="00251484"/>
     <w:rsid w:val="00263BC7"/>
     <w:rsid w:val="00264435"/>
     <w:rsid w:val="00265471"/>
     <w:rsid w:val="002757BC"/>
     <w:rsid w:val="00290359"/>
     <w:rsid w:val="00292E2A"/>
     <w:rsid w:val="002938CE"/>
     <w:rsid w:val="002A17A3"/>
     <w:rsid w:val="002A3745"/>
     <w:rsid w:val="002A7C46"/>
     <w:rsid w:val="002B5243"/>
     <w:rsid w:val="002C0C8A"/>
     <w:rsid w:val="002C2314"/>
     <w:rsid w:val="002C4554"/>
+    <w:rsid w:val="002D3E6B"/>
     <w:rsid w:val="002E6408"/>
     <w:rsid w:val="002F4524"/>
     <w:rsid w:val="003018FB"/>
     <w:rsid w:val="003326DC"/>
     <w:rsid w:val="00332A2A"/>
     <w:rsid w:val="0035246C"/>
     <w:rsid w:val="00355A12"/>
     <w:rsid w:val="00383FE6"/>
     <w:rsid w:val="0038716E"/>
     <w:rsid w:val="003930D7"/>
     <w:rsid w:val="003A2B48"/>
     <w:rsid w:val="003A5024"/>
     <w:rsid w:val="003A69A4"/>
     <w:rsid w:val="003B1127"/>
     <w:rsid w:val="003B1182"/>
     <w:rsid w:val="003B277C"/>
     <w:rsid w:val="003B6FC0"/>
     <w:rsid w:val="003C1BA0"/>
     <w:rsid w:val="003D07A6"/>
     <w:rsid w:val="003E21F8"/>
     <w:rsid w:val="003E7004"/>
     <w:rsid w:val="003E7F6D"/>
+    <w:rsid w:val="003F7A8C"/>
     <w:rsid w:val="00407078"/>
     <w:rsid w:val="00412A58"/>
     <w:rsid w:val="004258ED"/>
     <w:rsid w:val="004330DD"/>
     <w:rsid w:val="00445615"/>
     <w:rsid w:val="004458A1"/>
     <w:rsid w:val="0045108D"/>
     <w:rsid w:val="00462074"/>
     <w:rsid w:val="004623F2"/>
     <w:rsid w:val="0046435B"/>
     <w:rsid w:val="00465D75"/>
     <w:rsid w:val="00466679"/>
     <w:rsid w:val="00476246"/>
     <w:rsid w:val="004767EA"/>
     <w:rsid w:val="00480730"/>
     <w:rsid w:val="00486BB9"/>
     <w:rsid w:val="00496F49"/>
     <w:rsid w:val="004A1BE3"/>
     <w:rsid w:val="004A76A9"/>
     <w:rsid w:val="004B2CA9"/>
     <w:rsid w:val="004B5478"/>
     <w:rsid w:val="004C4D8B"/>
     <w:rsid w:val="004D0FE6"/>
     <w:rsid w:val="004D1939"/>
     <w:rsid w:val="004D221E"/>
@@ -11314,87 +11692,92 @@
     <w:rsid w:val="005B0232"/>
     <w:rsid w:val="005B3A15"/>
     <w:rsid w:val="005B7B2C"/>
     <w:rsid w:val="005D7A30"/>
     <w:rsid w:val="005E0A87"/>
     <w:rsid w:val="005E0B2C"/>
     <w:rsid w:val="005E1670"/>
     <w:rsid w:val="005E5BA4"/>
     <w:rsid w:val="005F1CFA"/>
     <w:rsid w:val="005F25E8"/>
     <w:rsid w:val="005F76A2"/>
     <w:rsid w:val="00604446"/>
     <w:rsid w:val="0060564F"/>
     <w:rsid w:val="00611A00"/>
     <w:rsid w:val="006120AB"/>
     <w:rsid w:val="006130F6"/>
     <w:rsid w:val="00614B11"/>
     <w:rsid w:val="00615134"/>
     <w:rsid w:val="006208D5"/>
     <w:rsid w:val="006220F4"/>
     <w:rsid w:val="0062354B"/>
     <w:rsid w:val="00634D23"/>
     <w:rsid w:val="0063591A"/>
     <w:rsid w:val="00635DAD"/>
     <w:rsid w:val="00635FB5"/>
+    <w:rsid w:val="00636315"/>
     <w:rsid w:val="006411F9"/>
     <w:rsid w:val="00652176"/>
     <w:rsid w:val="00654ABC"/>
+    <w:rsid w:val="0065570C"/>
     <w:rsid w:val="00657CFE"/>
     <w:rsid w:val="00663C87"/>
     <w:rsid w:val="0067279D"/>
     <w:rsid w:val="00673CFA"/>
     <w:rsid w:val="00682843"/>
     <w:rsid w:val="00685A6E"/>
     <w:rsid w:val="0068659A"/>
     <w:rsid w:val="00697367"/>
     <w:rsid w:val="006A7A86"/>
     <w:rsid w:val="006A7F10"/>
     <w:rsid w:val="006B5F1E"/>
     <w:rsid w:val="006D2BB3"/>
     <w:rsid w:val="006D4B39"/>
     <w:rsid w:val="006D7905"/>
+    <w:rsid w:val="006E757B"/>
     <w:rsid w:val="006F0B16"/>
+    <w:rsid w:val="00700C25"/>
     <w:rsid w:val="00706313"/>
     <w:rsid w:val="00711E5D"/>
     <w:rsid w:val="00720B89"/>
     <w:rsid w:val="00743E6E"/>
     <w:rsid w:val="0074438C"/>
     <w:rsid w:val="00750EF5"/>
     <w:rsid w:val="007539C2"/>
     <w:rsid w:val="007558DC"/>
     <w:rsid w:val="0076519A"/>
     <w:rsid w:val="00772951"/>
     <w:rsid w:val="007749DF"/>
     <w:rsid w:val="00776FA7"/>
     <w:rsid w:val="00777CC0"/>
     <w:rsid w:val="0078008D"/>
     <w:rsid w:val="007A4865"/>
     <w:rsid w:val="007B2DC0"/>
     <w:rsid w:val="007B31C7"/>
     <w:rsid w:val="007C2872"/>
     <w:rsid w:val="007C7660"/>
+    <w:rsid w:val="007D209E"/>
     <w:rsid w:val="007E5996"/>
     <w:rsid w:val="007F54CB"/>
     <w:rsid w:val="00800687"/>
     <w:rsid w:val="00810070"/>
     <w:rsid w:val="008124A7"/>
     <w:rsid w:val="00823DEF"/>
     <w:rsid w:val="00837361"/>
     <w:rsid w:val="008430D4"/>
     <w:rsid w:val="0084420F"/>
     <w:rsid w:val="008464B9"/>
     <w:rsid w:val="00855AB8"/>
     <w:rsid w:val="0086334A"/>
     <w:rsid w:val="0086667A"/>
     <w:rsid w:val="00870C40"/>
     <w:rsid w:val="008822B0"/>
     <w:rsid w:val="008854BD"/>
     <w:rsid w:val="008A397D"/>
     <w:rsid w:val="008B1DEE"/>
     <w:rsid w:val="008C0CA7"/>
     <w:rsid w:val="008C2577"/>
     <w:rsid w:val="008C4B42"/>
     <w:rsid w:val="008D26BE"/>
     <w:rsid w:val="008D3D79"/>
     <w:rsid w:val="008D579C"/>
     <w:rsid w:val="008D6A5B"/>
@@ -11436,144 +11819,153 @@
     <w:rsid w:val="00A02296"/>
     <w:rsid w:val="00A21C46"/>
     <w:rsid w:val="00A32CFD"/>
     <w:rsid w:val="00A32DE6"/>
     <w:rsid w:val="00A34B94"/>
     <w:rsid w:val="00A34FC6"/>
     <w:rsid w:val="00A37D50"/>
     <w:rsid w:val="00A42B8A"/>
     <w:rsid w:val="00A4605F"/>
     <w:rsid w:val="00A66961"/>
     <w:rsid w:val="00A71094"/>
     <w:rsid w:val="00A742C0"/>
     <w:rsid w:val="00A76E89"/>
     <w:rsid w:val="00A81062"/>
     <w:rsid w:val="00A97997"/>
     <w:rsid w:val="00AA73B6"/>
     <w:rsid w:val="00AC51C2"/>
     <w:rsid w:val="00AC66B4"/>
     <w:rsid w:val="00AD1339"/>
     <w:rsid w:val="00AE6BE7"/>
     <w:rsid w:val="00AF33BE"/>
     <w:rsid w:val="00AF7614"/>
     <w:rsid w:val="00B008FD"/>
     <w:rsid w:val="00B10848"/>
     <w:rsid w:val="00B20B8F"/>
+    <w:rsid w:val="00B23250"/>
     <w:rsid w:val="00B32521"/>
     <w:rsid w:val="00B33DD0"/>
     <w:rsid w:val="00B37757"/>
     <w:rsid w:val="00B51097"/>
     <w:rsid w:val="00B560ED"/>
     <w:rsid w:val="00B646B6"/>
     <w:rsid w:val="00B64B3B"/>
     <w:rsid w:val="00B7113A"/>
     <w:rsid w:val="00B7669A"/>
     <w:rsid w:val="00B819EE"/>
+    <w:rsid w:val="00B83373"/>
     <w:rsid w:val="00B87941"/>
     <w:rsid w:val="00B90409"/>
     <w:rsid w:val="00B93695"/>
     <w:rsid w:val="00BA0AB0"/>
     <w:rsid w:val="00BB27B4"/>
     <w:rsid w:val="00BB7AAB"/>
     <w:rsid w:val="00BC2C76"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00BD0957"/>
     <w:rsid w:val="00BD0CF8"/>
     <w:rsid w:val="00BD2C22"/>
+    <w:rsid w:val="00BD4B9E"/>
     <w:rsid w:val="00BD5321"/>
     <w:rsid w:val="00BD708A"/>
     <w:rsid w:val="00BD7FD7"/>
     <w:rsid w:val="00BE45BB"/>
     <w:rsid w:val="00BE4B7B"/>
     <w:rsid w:val="00BF0C5A"/>
     <w:rsid w:val="00C03037"/>
     <w:rsid w:val="00C158BA"/>
     <w:rsid w:val="00C22228"/>
     <w:rsid w:val="00C23F1B"/>
     <w:rsid w:val="00C33D64"/>
     <w:rsid w:val="00C37855"/>
     <w:rsid w:val="00C413E0"/>
     <w:rsid w:val="00C423E6"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C5408B"/>
     <w:rsid w:val="00C56CAE"/>
     <w:rsid w:val="00C5713D"/>
     <w:rsid w:val="00C64143"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C748F3"/>
     <w:rsid w:val="00C90B4E"/>
     <w:rsid w:val="00C93B30"/>
     <w:rsid w:val="00C944F6"/>
     <w:rsid w:val="00C95D74"/>
     <w:rsid w:val="00C97FB2"/>
     <w:rsid w:val="00CA1F8D"/>
+    <w:rsid w:val="00CA4D12"/>
     <w:rsid w:val="00CA77CC"/>
     <w:rsid w:val="00CA7D4A"/>
     <w:rsid w:val="00CB0A5D"/>
     <w:rsid w:val="00CB75EF"/>
     <w:rsid w:val="00CC0794"/>
     <w:rsid w:val="00CC1C7D"/>
     <w:rsid w:val="00CC3BC0"/>
     <w:rsid w:val="00CC71B2"/>
     <w:rsid w:val="00CE0DF5"/>
     <w:rsid w:val="00CE5B14"/>
     <w:rsid w:val="00CF20FD"/>
     <w:rsid w:val="00D00C0B"/>
     <w:rsid w:val="00D03687"/>
     <w:rsid w:val="00D12EA6"/>
     <w:rsid w:val="00D17DCF"/>
     <w:rsid w:val="00D20EF6"/>
     <w:rsid w:val="00D22A10"/>
     <w:rsid w:val="00D246E6"/>
     <w:rsid w:val="00D35FD8"/>
     <w:rsid w:val="00D43148"/>
     <w:rsid w:val="00D437B7"/>
     <w:rsid w:val="00D54406"/>
     <w:rsid w:val="00D67A47"/>
     <w:rsid w:val="00D67E66"/>
     <w:rsid w:val="00D705D7"/>
+    <w:rsid w:val="00D728C4"/>
     <w:rsid w:val="00D72984"/>
     <w:rsid w:val="00D72FAE"/>
     <w:rsid w:val="00D7371E"/>
     <w:rsid w:val="00D741E5"/>
     <w:rsid w:val="00D82AA4"/>
     <w:rsid w:val="00D92112"/>
     <w:rsid w:val="00D95AEB"/>
     <w:rsid w:val="00DA511C"/>
     <w:rsid w:val="00DB02D7"/>
     <w:rsid w:val="00DB7B24"/>
+    <w:rsid w:val="00DD4BAD"/>
     <w:rsid w:val="00DD5BD4"/>
+    <w:rsid w:val="00DF00C3"/>
+    <w:rsid w:val="00DF1235"/>
     <w:rsid w:val="00E02BCC"/>
     <w:rsid w:val="00E10664"/>
     <w:rsid w:val="00E144FA"/>
     <w:rsid w:val="00E2658E"/>
     <w:rsid w:val="00E30126"/>
     <w:rsid w:val="00E34F9E"/>
     <w:rsid w:val="00E37A8B"/>
     <w:rsid w:val="00E47CA6"/>
     <w:rsid w:val="00E50989"/>
     <w:rsid w:val="00E61F1F"/>
+    <w:rsid w:val="00E6352C"/>
     <w:rsid w:val="00E65CC7"/>
     <w:rsid w:val="00E67509"/>
     <w:rsid w:val="00E7062A"/>
     <w:rsid w:val="00E81301"/>
     <w:rsid w:val="00E87953"/>
     <w:rsid w:val="00E90C66"/>
     <w:rsid w:val="00E92A26"/>
     <w:rsid w:val="00EA3B7B"/>
     <w:rsid w:val="00EA6696"/>
     <w:rsid w:val="00EA6AB2"/>
     <w:rsid w:val="00EB0334"/>
     <w:rsid w:val="00EB17E2"/>
     <w:rsid w:val="00EB56E3"/>
     <w:rsid w:val="00EB6CBE"/>
     <w:rsid w:val="00EC6FA5"/>
     <w:rsid w:val="00ED0E91"/>
     <w:rsid w:val="00EE08D7"/>
     <w:rsid w:val="00EE2B24"/>
     <w:rsid w:val="00EE6382"/>
     <w:rsid w:val="00EF035E"/>
     <w:rsid w:val="00EF403D"/>
     <w:rsid w:val="00EF43C5"/>
     <w:rsid w:val="00EF5B6C"/>
     <w:rsid w:val="00EF6EA3"/>
     <w:rsid w:val="00F02205"/>
@@ -12445,66 +12837,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>4800</Characters>
+  <Pages>1</Pages>
+  <Words>925</Words>
+  <Characters>5279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5631</CharactersWithSpaces>
+  <CharactersWithSpaces>6192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dvucinic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>