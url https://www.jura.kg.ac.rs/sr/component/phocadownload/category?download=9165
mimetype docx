--- v0 (2026-06-09)
+++ v1 (2026-08-11)
@@ -1813,1876 +1813,2176 @@
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40109D28" w14:textId="77777777" w:rsidR="00B560ED" w:rsidRPr="00C46BF1" w:rsidRDefault="00B560ED" w:rsidP="00B560ED">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C46BF1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Распоред по броју индекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="2612D394" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="2612D394" w14:textId="77777777" w:rsidTr="0088234D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9F2CE2" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="5E9F2CE2" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FBE7947" w14:textId="1B89C9AC" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="6FBE7947" w14:textId="1B89C9AC" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793F8D61" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="793F8D61" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="161FB45B" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="161FB45B" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Срђан Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5956D31C" w14:textId="663EA254" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="00123D31" w:rsidP="007B5DE9">
+          <w:p w14:paraId="5956D31C" w14:textId="663EA254" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72EDC105" w14:textId="76B1F347" w:rsidR="00A15A7E" w:rsidRPr="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>61/2025 – 150/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="3B075D2E" w14:textId="77777777" w:rsidTr="007B5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3657FEBE" w14:textId="60E66DA3" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4BAADC" w14:textId="4232DBF5" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60E68872" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Увод у право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="070D650B" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Дејан Матић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EA127E" w14:textId="7B2DD5AA" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.07. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72EDC105" w14:textId="6F5EBDDD" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="59D427CA" w14:textId="51E69F8F" w:rsidR="00A15A7E" w:rsidRPr="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="3B075D2E" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="7AF67EE3" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3657FEBE" w14:textId="60E66DA3" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="443F3B37" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B4BAADC" w14:textId="4232DBF5" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="248E7DA9" w14:textId="48CF8B3D" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60E68872" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
+          <w:p w14:paraId="09778EF8" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="070D650B" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
-[...11 lines deleted...]
-              <w:t>Проф. др Дејан Матић</w:t>
+          <w:p w14:paraId="4AB47A03" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27EA127E" w14:textId="7B2DD5AA" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="00123D31" w:rsidP="007B5DE9">
+          <w:p w14:paraId="08B9AE98" w14:textId="07D4C291" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>07.07. у 12:00</w:t>
+              <w:t>02.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="566BA71A" w14:textId="117A5F24" w:rsidR="00A15A7E" w:rsidRPr="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 262/2022 – 58/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="0616FB5F" w14:textId="77777777" w:rsidTr="007B5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5236D94E" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D6EC0A0" w14:textId="1D3B69AB" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE0A532" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Римско право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="512E5EA8" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AF237A8" w14:textId="67479A79" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>01.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="394E2610" w14:textId="261815B5" w:rsidR="00A15A7E" w:rsidRPr="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="5B26E7DE" w14:textId="77777777" w:rsidTr="007B5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D010E36" w14:textId="2D987662" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RAZP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB630E5" w14:textId="49FFA06F" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>3, 51</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7EA2AB" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Развитак права</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67338663" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Зоран Чворовић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB75F01" w14:textId="75A6934F" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BC47771" w14:textId="419BC236" w:rsidR="00A15A7E" w:rsidRPr="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="1C81A9D7" w14:textId="77777777" w:rsidTr="007B5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3813CF02" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>EJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E9A03DD" w14:textId="6AF94435" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75933BC7" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Енглески језик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C69434C" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Аница Глођовић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D4773C7" w14:textId="2F011CC6" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>03.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="193189D7" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="0813C8E6" w14:textId="77777777" w:rsidTr="007B5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41738DAE" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355D6171" w14:textId="090F127F" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6FF8B3" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Руски језик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14A4E444" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Марина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кебара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D5B423" w14:textId="60B1A2B2" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656C555D" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="009248D6" w14:textId="77777777" w:rsidTr="007B5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0ED98C" w14:textId="1CA5906E" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>NJ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26BCC054" w14:textId="6B9F55CC" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>94</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="322B22B8" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Немачки језик</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDFBC45" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Соња Стојановић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11466B3A" w14:textId="5DC72E4E" w:rsidR="00A15A7E" w:rsidRPr="00123D31" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>---------------</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="558C4079" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15A7E" w:rsidRPr="002B231A" w14:paraId="54D86CAB" w14:textId="77777777" w:rsidTr="0068584F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0700FC48" w14:textId="6B01A3A0" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1OE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BDB1506" w14:textId="2C867D2F" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC2555E" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7051D28F" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRPr="002B231A" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Нада Тодоровић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5103CEEB" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.06. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>у 09:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E07A8DF" w14:textId="02E09ABB" w:rsidR="00A15A7E" w:rsidRPr="00D04F0E" w:rsidRDefault="00A15A7E" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59D427CA" w14:textId="35A8018B" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4F7E87F2" w14:textId="77777777" w:rsidR="00A15A7E" w:rsidRDefault="00554ACF" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>30.06. Студенти са бројем индекса 117/2025 – 166/2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E61C4C" w14:textId="2CF72FE9" w:rsidR="00554ACF" w:rsidRPr="00A15A7E" w:rsidRDefault="00554ACF" w:rsidP="00A15A7E">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="7AF67EE3" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="00554ACF" w:rsidRPr="002B231A" w14:paraId="34EA3051" w14:textId="77777777" w:rsidTr="007B5DE9">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="443F3B37" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
-[...19 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0DCDCCE4" w14:textId="6FB8FC1C" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1OE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3A0878" w14:textId="68CA5E17" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C639B90" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4453D774" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Јасмина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Лабудовић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Станковић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2022" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="317DBF92" w14:textId="4647206C" w:rsidR="00593AB6" w:rsidRPr="00593AB6" w:rsidRDefault="00593AB6" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00593AB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
-              <w:t>U</w:t>
-[...17 lines deleted...]
-              <w:t>1</w:t>
+              <w:t xml:space="preserve">10.07. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00593AB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>у 09:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7D4598" w14:textId="48319714" w:rsidR="00554ACF" w:rsidRPr="00593AB6" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00593AB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5916" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56F16332" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRDefault="00593AB6" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.07. </w:t>
+            </w:r>
+            <w:r w:rsidR="00554ACF" w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r w:rsidR="00554ACF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6/2022 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00554ACF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>/2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63E3CADB" w14:textId="2F3A9785" w:rsidR="00593AB6" w:rsidRPr="00A15A7E" w:rsidRDefault="00593AB6" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. Студенти са бројем индекса 12/2025 – 40/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00554ACF" w:rsidRPr="002B231A" w14:paraId="16CE86F1" w14:textId="77777777" w:rsidTr="007B5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="174C5777" w14:textId="55DC14C0" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1OE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C42102" w14:textId="5AAAEBE7" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09778EF8" w14:textId="77777777" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
-[...28 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+          <w:p w14:paraId="0D332D16" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F5552EB" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јована Брашић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08B9AE98" w14:textId="07D4C291" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="00123D31" w:rsidP="007B5DE9">
+          <w:p w14:paraId="6DEBFB49" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>02.07. у 10:00</w:t>
+              <w:t>16.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="075B0ED7" w14:textId="273D69C1" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C72357">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.07. у </w:t>
+            </w:r>
+            <w:r w:rsidR="00C72357" w:rsidRPr="00C72357">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C72357">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="566BA71A" w14:textId="5C31F20C" w:rsidR="007B5DE9" w:rsidRPr="002B231A" w:rsidRDefault="007B5DE9" w:rsidP="007B5DE9">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A12056E" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.07. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>41/2025 – 71/2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B54FF2F" w14:textId="043CF5DC" w:rsidR="00554ACF" w:rsidRPr="00A15A7E" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>17.07. Студенти са бројем 72/2025 – 115/2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w14:paraId="0616FB5F" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="00554ACF" w:rsidRPr="002B231A" w14:paraId="70939561" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5236D94E" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...39 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="0C1B8F5D" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SRPPR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1857A506" w14:textId="00A57006" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE0A532" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...28 lines deleted...]
-              <w:t>Проф. др Срђан Владетић</w:t>
+          <w:p w14:paraId="7562A088" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Српско право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63B57AF0" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Биљана Гавриловић Грбовић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AF237A8" w14:textId="67479A79" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+          <w:p w14:paraId="443A3B01" w14:textId="53EEA620" w:rsidR="00554ACF" w:rsidRPr="00477729" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
-[...1 lines deleted...]
-              <w:t>01.07. у 10:00</w:t>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>13.07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394E2610" w14:textId="261815B5" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...4 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+          <w:p w14:paraId="08F66BD6" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="00A15A7E" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w14:paraId="5B26E7DE" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="00554ACF" w:rsidRPr="002B231A" w14:paraId="2B9A2F3A" w14:textId="77777777" w:rsidTr="00AB3851">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D010E36" w14:textId="2D987662" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...31 lines deleted...]
-              <w:t>3, 51</w:t>
+          <w:p w14:paraId="589450D6" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_Hlk220669990"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2U</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D4FEE7F" w14:textId="4CEE06AC" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A7EA2AB" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...28 lines deleted...]
-              <w:t>Проф. др Зоран Чворовић</w:t>
+          <w:p w14:paraId="4E7D288C" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Уставно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3289555B" w14:textId="77777777" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB75F01" w14:textId="75A6934F" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="599C5D5F" w14:textId="146FB061" w:rsidR="00554ACF" w:rsidRPr="002B231A" w:rsidRDefault="00554ACF" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...551 lines deleted...]
-              <w:t>02.07. у 09:00</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>17.07. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56E61C4C" w14:textId="791BCD11" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...103 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="5EB6F321" w14:textId="15F410B5" w:rsidR="00554ACF" w:rsidRPr="00A15A7E" w:rsidRDefault="00A534E3" w:rsidP="00554ACF">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...429 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
-      <w:tr w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w14:paraId="779826A6" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="779826A6" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55128FAC" w14:textId="141AD638" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+          <w:p w14:paraId="55128FAC" w14:textId="141AD638" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="441E9DE3" w14:textId="38F428F4" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+          <w:p w14:paraId="441E9DE3" w14:textId="38F428F4" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659BF696" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+          <w:p w14:paraId="659BF696" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B4FD2A0" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...11 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+          <w:p w14:paraId="2B4FD2A0" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="305020D0" w14:textId="24C25A88" w:rsidR="00CF0B9C" w:rsidRPr="00722119" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+          <w:p w14:paraId="305020D0" w14:textId="24C25A88" w:rsidR="007A6698" w:rsidRPr="00722119" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
@@ -3693,297 +3993,331 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00F95192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D07997E" w14:textId="61BA0627" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0D07997E" w14:textId="15D2F97E" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>128/2023 – 97/2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w14:paraId="7C519529" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="7C519529" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="230FB122" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+          <w:p w14:paraId="230FB122" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>VPS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C0B1E86" w14:textId="661401C6" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+          <w:p w14:paraId="2C0B1E86" w14:textId="661401C6" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="419EC4DC" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+          <w:p w14:paraId="419EC4DC" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Велики правни системи</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02F2FF05" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="02F2FF05" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2E2727" w14:textId="3DE00E4D" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...20 lines deleted...]
-              <w:t>01.07. у 10:00</w:t>
+          <w:p w14:paraId="3F2E2727" w14:textId="43C8B11D" w:rsidR="007A6698" w:rsidRPr="002005C8" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002005C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>30.06. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A0CFD2" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="68A0CFD2" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="3B963F8C" w14:textId="77777777" w:rsidTr="007B5DE9">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="3B963F8C" w14:textId="77777777" w:rsidTr="007B5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60D438FC" w14:textId="1C02ACE8" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="60D438FC" w14:textId="1C02ACE8" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>ED</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="489AF563" w14:textId="7596773F" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="489AF563" w14:textId="7596773F" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC4A8A2" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="7BC4A8A2" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Економска дипломатија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42864E9B" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="42864E9B" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35825E9C" w14:textId="3298D289" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...20 lines deleted...]
-              <w:t>17.07. у 10:00</w:t>
+          <w:p w14:paraId="35825E9C" w14:textId="2F755DD6" w:rsidR="007A6698" w:rsidRPr="009A2B6F" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A2B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65745964" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="65745964" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4631A872" w14:textId="77777777" w:rsidR="00F4224D" w:rsidRDefault="00F4224D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06A5D112" w14:textId="77777777" w:rsidR="00F4224D" w:rsidRPr="002B231A" w:rsidRDefault="00F4224D">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32ECE6DD" w14:textId="77777777" w:rsidR="00725B8C" w:rsidRPr="002B231A" w:rsidRDefault="00725B8C">
       <w:pPr>
         <w:rPr>
@@ -4057,52 +4391,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DF69670" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="002B231A" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Нина Планојевић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Нина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Планојевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77F63953" w14:textId="3C049D83" w:rsidR="00B52BB6" w:rsidRPr="00322269" w:rsidRDefault="00322269" w:rsidP="00B52BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4111,2330 +4454,2741 @@
               <w:t xml:space="preserve">29.06. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C02220F" w14:textId="7C9F389D" w:rsidR="00B52BB6" w:rsidRPr="002B231A" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3C02220F" w14:textId="7624D544" w:rsidR="00B52BB6" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="00B52BB6">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="44875A69" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="44875A69" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4522436C" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="002B231A" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
+          <w:p w14:paraId="4522436C" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2GS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE5BD01" w14:textId="5321B827" w:rsidR="00B52BB6" w:rsidRPr="002B231A" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
+          <w:p w14:paraId="3AE5BD01" w14:textId="5321B827" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A90AF59" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="002B231A" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
+          <w:p w14:paraId="1A90AF59" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BA3B6F5" w14:textId="77777777" w:rsidR="00B52BB6" w:rsidRPr="002B231A" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
+          <w:p w14:paraId="3BA3B6F5" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Александра Павићевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александра Павићевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12AEB5BD" w14:textId="66936F82" w:rsidR="00B52BB6" w:rsidRPr="00722119" w:rsidRDefault="008A455C" w:rsidP="00B52BB6">
+          <w:p w14:paraId="12AEB5BD" w14:textId="66936F82" w:rsidR="007A6698" w:rsidRPr="00722119" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="537EDA3E" w14:textId="0F5B88F2" w:rsidR="00B52BB6" w:rsidRPr="002B231A" w:rsidRDefault="00B52BB6" w:rsidP="00B52BB6">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="537EDA3E" w14:textId="63C2374D" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>243/2014 – 100/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="43E78FAB" w14:textId="77777777" w:rsidTr="00335E22">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="43E78FAB" w14:textId="77777777" w:rsidTr="00335E22">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B1F0EAF" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+          <w:p w14:paraId="2B1F0EAF" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2K</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A4387A" w14:textId="7BA8696A" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+          <w:p w14:paraId="17A4387A" w14:textId="7BA8696A" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12175AFE" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+          <w:p w14:paraId="12175AFE" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="250A7E5E" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+          <w:p w14:paraId="250A7E5E" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9EA98D" w14:textId="1AC5352B" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00074C0B" w:rsidP="00034B82">
+          <w:p w14:paraId="1E9EA98D" w14:textId="1AC5352B" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47DB520D" w14:textId="5DA6E78A" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="47DB520D" w14:textId="1076DEB5" w:rsidR="007A6698" w:rsidRPr="007A6698" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="3520AE40" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="3520AE40" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0244FF0B" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+          <w:p w14:paraId="0244FF0B" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2K</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="257F6FE2" w14:textId="093FA80B" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+          <w:p w14:paraId="257F6FE2" w14:textId="093FA80B" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24F405FF" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+          <w:p w14:paraId="24F405FF" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4096D9C2" w14:textId="77777777" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
+          <w:p w14:paraId="4096D9C2" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Вишња Ранђеловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="762CC44F" w14:textId="74369257" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00581B3C" w:rsidP="00034B82">
+          <w:p w14:paraId="762CC44F" w14:textId="74369257" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E740CED" w14:textId="0E89D7E2" w:rsidR="00034B82" w:rsidRPr="002B231A" w:rsidRDefault="00034B82" w:rsidP="00034B82">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2E740CED" w14:textId="72051B3C" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>243/2014 – 120/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="4C25F875" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="4C25F875" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2815CD15" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="2815CD15" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3F</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41C99209" w14:textId="5211BE5B" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="41C99209" w14:textId="5211BE5B" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CF4335E" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="6CF4335E" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Јавне финансије и финансијско право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F637DA7" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="6F637DA7" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56D86E12" w14:textId="75ACB2B9" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...20 lines deleted...]
-              <w:t>17.07. у 10:00</w:t>
+          <w:p w14:paraId="56D86E12" w14:textId="7176062D" w:rsidR="007A6698" w:rsidRPr="009A2B6F" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A2B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="480392DD" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="480392DD" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="126E6973" w14:textId="77777777" w:rsidTr="00D9072B">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="126E6973" w14:textId="77777777" w:rsidTr="00D9072B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB671D9" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="7EB671D9" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B987FA" w14:textId="3815AB0F" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="67B987FA" w14:textId="3815AB0F" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A27C1A" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="53A27C1A" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7FDC12" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="1B7FDC12" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="132A643A" w14:textId="526CB188" w:rsidR="0069174A" w:rsidRPr="002C6C72" w:rsidRDefault="0001517A" w:rsidP="0069174A">
+          <w:p w14:paraId="132A643A" w14:textId="526CB188" w:rsidR="007A6698" w:rsidRPr="002C6C72" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C6C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16.07. у 1</w:t>
             </w:r>
-            <w:r w:rsidR="0063172A" w:rsidRPr="002C6C72">
+            <w:r w:rsidRPr="002C6C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="002C6C72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C53B5B3" w14:textId="55053C0E" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5C53B5B3" w14:textId="36087D4F" w:rsidR="007A6698" w:rsidRPr="007A6698" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="506DD9D0" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="506DD9D0" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46DA8B1A" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="46DA8B1A" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D016F4" w14:textId="1DA31256" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="30D016F4" w14:textId="1DA31256" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A0D4EA1" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="3A0D4EA1" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B8E54F9" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...11 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+          <w:p w14:paraId="2B8E54F9" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5EB02C" w14:textId="741CDF59" w:rsidR="0069174A" w:rsidRPr="00722119" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="0E5EB02C" w14:textId="741CDF59" w:rsidR="007A6698" w:rsidRPr="00722119" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6199480C" w14:textId="0DACB0D6" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6199480C" w14:textId="4EABA2E1" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>39/2023 – 83/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="0824F32C" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="0824F32C" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6D8E9C" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="2C6D8E9C" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2P</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2149D828" w14:textId="0A89E841" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="2149D828" w14:textId="0A89E841" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28F636F9" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="28F636F9" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Породично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A7AA07" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="08A7AA07" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Влашковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE19C60" w14:textId="77777777" w:rsidR="0069174A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="1AE19C60" w14:textId="77777777" w:rsidR="007A6698" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.07. у 10:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23329188" w14:textId="145C07A9" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="23329188" w14:textId="145C07A9" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6605D0B7" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="55EF7AED" w14:textId="77777777" w:rsidR="007A6698" w:rsidRDefault="002D4D0F" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D4D0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08.07. Студенти са бројем индекса 111/2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D4D0F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>47/2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6605D0B7" w14:textId="403FC422" w:rsidR="002D4D0F" w:rsidRPr="002D4D0F" w:rsidRDefault="002D4D0F" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="305D91B8" w14:textId="77777777" w:rsidTr="00C1359A">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="305D91B8" w14:textId="77777777" w:rsidTr="00C1359A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E32329" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="73E32329" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2N</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C9187AD" w14:textId="0F638E4A" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="0C9187AD" w14:textId="0F638E4A" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460E9D29" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="460E9D29" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39B01944" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="39B01944" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драгица Живојиновић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33C62AB5" w14:textId="22BB4F57" w:rsidR="0069174A" w:rsidRPr="008A455C" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="33C62AB5" w14:textId="22BB4F57" w:rsidR="007A6698" w:rsidRPr="008A455C" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">06.07. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="546135E6" w14:textId="35E5D7B2" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="546135E6" w14:textId="5E663348" w:rsidR="007A6698" w:rsidRPr="007A6698" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="22A6A2CC" w14:textId="77777777" w:rsidTr="003C1538">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="027EF24E" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2N</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10AC1F88" w14:textId="4C440AEE" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36425629" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Наследно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F02DC0" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Тамара </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Ђурђић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Милошевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E17E3D5" w14:textId="2F878798" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.07. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="758C4E59" w14:textId="0B7B3F25" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47/2014 </w:t>
+            </w:r>
+            <w:r w:rsidR="00320BB1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00320BB1">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>266/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0086395C" w:rsidRPr="002B231A" w14:paraId="7F994A57" w14:textId="77777777" w:rsidTr="00207210">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7724554F" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>PLS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DC02654" w14:textId="500EDF94" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>19, 63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8B4385" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Право локалне самоуправе</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CAA51CF" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Јелена Вучковић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D113BDA" w14:textId="46566F1D" w:rsidR="0086395C" w:rsidRPr="0001517A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>16.07. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2932093E" w14:textId="1CAF20BD" w:rsidR="0086395C" w:rsidRPr="00A15A7E" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="22A6A2CC" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="0086395C" w:rsidRPr="002B231A" w14:paraId="152C2263" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="027EF24E" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...31 lines deleted...]
-              <w:t>16</w:t>
+          <w:p w14:paraId="601B1AC8" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>PLS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36C5DC00" w14:textId="691B01E2" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>19, 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36425629" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...28 lines deleted...]
-              <w:t>Доц. др Тамара Ђурђић Милошевић</w:t>
+          <w:p w14:paraId="5F95B128" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Право локалне самоуправе</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CBA3E7A" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E17E3D5" w14:textId="2F878798" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...4 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="5FFB73DC" w14:textId="4BB6DCB3" w:rsidR="0086395C" w:rsidRPr="00F95192" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t>07.07. у 11:00</w:t>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>16.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="758C4E59" w14:textId="3CA570AC" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...127 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4C9898D6" w14:textId="52ED204C" w:rsidR="0086395C" w:rsidRPr="00A15A7E" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>64/2023 – 77/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="152C2263" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="0086395C" w:rsidRPr="002B231A" w14:paraId="21288F7A" w14:textId="77777777" w:rsidTr="00657535">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="601B1AC8" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...31 lines deleted...]
-              <w:t>19, 63</w:t>
+          <w:p w14:paraId="1FF94B14" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SPT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="592FDEDE" w14:textId="5F5DF84D" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>18, 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F95B128" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...28 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+          <w:p w14:paraId="1C85DF9D" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Савремене правне теорије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E05244" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Дејан Матић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFB73DC" w14:textId="4BB6DCB3" w:rsidR="0069174A" w:rsidRPr="00F95192" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="76C0D86F" w14:textId="535420D7" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
-[...5 lines deleted...]
-              <w:t>16.07. у 10:00</w:t>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.07. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F3C2371" w14:textId="50B6FA6B" w:rsidR="0086395C" w:rsidRPr="00A15A7E" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="21288F7A" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="0086395C" w:rsidRPr="002B231A" w14:paraId="7300E5A3" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF94B14" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="5D09702B" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SPT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="592FDEDE" w14:textId="5F5DF84D" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="2C15049A" w14:textId="52C9ECAE" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>18, 91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C85DF9D" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="3D5E5426" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Савремене правне теорије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56E05244" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...11 lines deleted...]
-              <w:t>Проф. др Дејан Матић</w:t>
+          <w:p w14:paraId="66CF053A" w14:textId="77777777" w:rsidR="0086395C" w:rsidRPr="002B231A" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76C0D86F" w14:textId="535420D7" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...20 lines deleted...]
-              <w:t>07.07. у 12:00</w:t>
+          <w:p w14:paraId="2F087097" w14:textId="1F2C3239" w:rsidR="0086395C" w:rsidRPr="00E652A4" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E652A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA0FB1" w:rsidRPr="00E652A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E652A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3C2371" w14:textId="62C59961" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="71D4279F" w14:textId="0DEC64D9" w:rsidR="0086395C" w:rsidRPr="00A15A7E" w:rsidRDefault="0086395C" w:rsidP="0086395C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>31/2022 – 107/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="7300E5A3" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="4E09046F" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D09702B" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...31 lines deleted...]
-              <w:t>18, 91</w:t>
+          <w:p w14:paraId="67B4030E" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3N</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04768731" w14:textId="3B976ECA" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>14, 56, 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5E5426" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...144 lines deleted...]
-          <w:p w14:paraId="522D28B5" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="522D28B5" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управна наука</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="297F93A7" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="297F93A7" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Милан Рапајић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E5036BA" w14:textId="55956CDE" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="1E5036BA" w14:textId="55956CDE" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065034DF" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="065034DF" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="6B8984A9" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007A6698" w:rsidRPr="002B231A" w14:paraId="6B8984A9" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFC03B8" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="4AFC03B8" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3C</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41278B2D" w14:textId="73EB02E9" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="41278B2D" w14:textId="73EB02E9" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>27, 55, 64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25131551" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="25131551" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Црквено право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68258157" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="68258157" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Велибор </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Џомић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01DFDA4D" w14:textId="7B18E175" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="01DFDA4D" w14:textId="7B18E175" w:rsidR="007A6698" w:rsidRPr="002B231A" w:rsidRDefault="007A6698" w:rsidP="007A6698">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>01.07. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C65A79" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="000351B4" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="03C65A79" w14:textId="77777777" w:rsidR="007A6698" w:rsidRPr="00A15A7E" w:rsidRDefault="007A6698" w:rsidP="007A6698">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="05545E22" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007F5185" w:rsidRPr="002B231A" w14:paraId="05545E22" w14:textId="77777777" w:rsidTr="00BE0A58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="643771B6" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="643771B6" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SCP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15B33AC7" w14:textId="5AA9C0CB" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="15B33AC7" w14:textId="5AA9C0CB" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17E2A482" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="17E2A482" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CCDDC40" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="6CCDDC40" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Дејан Матић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="308778F7" w14:textId="193F940C" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="308778F7" w14:textId="193F940C" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.07. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
-          </w:tcPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="58385CFE" w14:textId="09FBCF3C" w:rsidR="007F5185" w:rsidRPr="00A15A7E" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="01C4519C" w14:textId="77777777" w:rsidTr="003C1538">
+      <w:tr w:rsidR="007F5185" w:rsidRPr="002B231A" w14:paraId="01C4519C" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C87EA78" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="2C87EA78" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SCP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10ABFA5F" w14:textId="6CB55703" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="10ABFA5F" w14:textId="6CB55703" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30B0D4F2" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="30B0D4F2" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AE617DE" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...11 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+          <w:p w14:paraId="0AE617DE" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="382E4BDB" w14:textId="076156E7" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...15 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="382E4BDB" w14:textId="0552228C" w:rsidR="007F5185" w:rsidRPr="00E652A4" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E652A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>02.07</w:t>
             </w:r>
-            <w:r w:rsidR="002C6C72">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00E652A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> у 10:00</w:t>
+            <w:r w:rsidRPr="00E652A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E652A4" w:rsidRPr="00E652A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E652A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6320F0D7" w14:textId="70AF413A" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6320F0D7" w14:textId="6A29659E" w:rsidR="007F5185" w:rsidRPr="007F5185" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>74/2023 – 87/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3203E812" w14:textId="77777777" w:rsidR="0090468E" w:rsidRPr="002B231A" w:rsidRDefault="0090468E">
+    <w:p w14:paraId="35EFCABB" w14:textId="77777777" w:rsidR="00617D8B" w:rsidRPr="007F5185" w:rsidRDefault="00617D8B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:lang w:val="sr-Cyrl-RS"/>
-[...15 lines deleted...]
-          <w:lang w:val="sr-Cyrl-RS"/>
+          <w:lang w:val="sr-Latn-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7748CECD" w14:textId="77777777" w:rsidR="0090468E" w:rsidRPr="002B231A" w:rsidRDefault="0090468E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="14737" w:type="dxa"/>
+        <w:tblW w:w="14879" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="2127"/>
-        <w:gridCol w:w="5811"/>
+        <w:gridCol w:w="5953"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="13B845A5" w14:textId="77777777" w:rsidTr="00A760F7">
+      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="13B845A5" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40D39884" w14:textId="77777777" w:rsidR="00E441E4" w:rsidRPr="002B231A" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>3O</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="164B26B6" w14:textId="553D1BC9" w:rsidR="00E441E4" w:rsidRPr="002B231A" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -6512,328 +7266,352 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00DC605C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>.07. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0511B779" w14:textId="2BA68DDF" w:rsidR="00E441E4" w:rsidRPr="002B231A" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="0511B779" w14:textId="2BA68DDF" w:rsidR="00E441E4" w:rsidRPr="00A15A7E" w:rsidRDefault="00E441E4" w:rsidP="00E441E4">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="5C2BFCD8" w14:textId="77777777" w:rsidTr="00E428C4">
+      <w:tr w:rsidR="007F5185" w:rsidRPr="002B231A" w14:paraId="5C2BFCD8" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0314E59B" w14:textId="5C67E768" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="0314E59B" w14:textId="5C67E768" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F54969F" w14:textId="2A6E6691" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="1F54969F" w14:textId="2A6E6691" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2316C6" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="0B2316C6" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C2D6891" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="5C2D6891" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55117D2F" w14:textId="3F244968" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00146789" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="55117D2F" w14:textId="3F244968" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFC4D3E" w14:textId="7ECBF0DB" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1AFC4D3E" w14:textId="6A0DD01C" w:rsidR="007F5185" w:rsidRPr="00A15A7E" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="3820B34B" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="007F5185" w:rsidRPr="002B231A" w14:paraId="3820B34B" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F68FBFE" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="7F68FBFE" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3U</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E8FC296" w14:textId="60BC7D95" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="1E8FC296" w14:textId="60BC7D95" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C28BF59" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="0C28BF59" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12417E6B" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="12417E6B" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Милан Рапајић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="759B947A" w14:textId="6D6C95ED" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00C938F7" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="759B947A" w14:textId="6D6C95ED" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C9C02B4" w14:textId="1B5F0B86" w:rsidR="007F5185" w:rsidRPr="007F5185" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>111/2017 – 37/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="02FB6B61" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="02FB6B61" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1263D1F0" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="002B231A" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="598B207B" w14:textId="452C6CE5" w:rsidR="00901152" w:rsidRPr="002B231A" w:rsidRDefault="00901152" w:rsidP="00901152">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -6899,2230 +7677,2677 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>30.06. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65DDA478" w14:textId="77777777" w:rsidR="00901152" w:rsidRPr="00A15A7E" w:rsidRDefault="00901152" w:rsidP="00901152">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="492EC4EE" w14:textId="77777777" w:rsidTr="00356F49">
+      <w:tr w:rsidR="007F5185" w:rsidRPr="002B231A" w14:paraId="492EC4EE" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D4057C9" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="2D4057C9" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3M</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="025327A2" w14:textId="46E12411" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="025327A2" w14:textId="46E12411" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B241897" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="4B241897" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D0462C" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="42D0462C" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Милан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Палевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B20D8B4" w14:textId="4CAB9216" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00C04461" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="4B20D8B4" w14:textId="4CAB9216" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>30.06. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46265F9C" w14:textId="10FDEB06" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="46265F9C" w14:textId="0833D773" w:rsidR="007F5185" w:rsidRPr="00A15A7E" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="3D734968" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="007F5185" w:rsidRPr="002B231A" w14:paraId="3D734968" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71A74E31" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="71A74E31" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3M</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2245AF76" w14:textId="6A6A62FC" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666902E7" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно јавно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A14B3B" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Драган Дакић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D0052D" w14:textId="6ABD8312" w:rsidR="007F5185" w:rsidRPr="00252554" w:rsidRDefault="00252554" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00252554">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="007F5185" w:rsidRPr="00252554">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02637B06" w14:textId="5C124392" w:rsidR="007F5185" w:rsidRPr="007F5185" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>22/2020 – 8/2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="265DDDD6" w14:textId="77777777" w:rsidTr="00291B31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B08C4F3" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>3M</w:t>
-[...17 lines deleted...]
-              <w:t>24</w:t>
+              <w:t>3K</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AD3E56A" w14:textId="5479BE10" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>25, 93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="666902E7" w14:textId="77777777" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00CF3C6B" w:rsidP="00CF3C6B">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7E14DAB0" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Криминалистика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01168136" w14:textId="601A8C8F" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="0031523F" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф</w:t>
+            </w:r>
+            <w:r w:rsidR="009B5375" w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Владимир </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="009B5375" w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шебек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D0052D" w14:textId="359CA216" w:rsidR="00CF3C6B" w:rsidRPr="002B231A" w:rsidRDefault="00304A2C" w:rsidP="00CF3C6B">
+          <w:p w14:paraId="0475B55F" w14:textId="77777777" w:rsidR="009B5375" w:rsidRDefault="009B5375" w:rsidP="009B5375">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>14.07. у 10:00</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t>08.07. у 15:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57679E0D" w14:textId="32BBA47A" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.07. у 15:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62E38CA2" w14:textId="77777777" w:rsidR="009B5375" w:rsidRDefault="00AE47B3" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08.07. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 243/2014 – 20/2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D2743B9" w14:textId="053AB6C7" w:rsidR="00AE47B3" w:rsidRPr="00AE47B3" w:rsidRDefault="00AE47B3" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="265DDDD6" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="780D54AF" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B08C4F3" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...31 lines deleted...]
-              <w:t>25, 93</w:t>
+          <w:p w14:paraId="77A49A07" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>3KP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A14151C" w14:textId="5DF859CB" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E14DAB0" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...20 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6F7AC01D" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кривично процесно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53291CEF" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="203FEAE1" w14:textId="67B299F9" w:rsidR="009B5375" w:rsidRPr="00487E5D" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00487E5D" w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B47D52A" w14:textId="452F388F" w:rsidR="009B5375" w:rsidRPr="00487E5D" w:rsidRDefault="00487E5D" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="009B5375" w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.07. </w:t>
+            </w:r>
+            <w:r w:rsidR="009B5375" w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4970EC43" w14:textId="77777777" w:rsidR="009B5375" w:rsidRDefault="00D00C47" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">08.07. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 237/2010 – </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>57/2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DC98C04" w14:textId="5A07A459" w:rsidR="00D00C47" w:rsidRPr="00D00C47" w:rsidRDefault="00D00C47" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="569B706D" w14:textId="77777777" w:rsidTr="00291B31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="130A321F" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MLK</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3276B89C" w14:textId="4E4B947C" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>57</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F94F60B" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Малолетничко кривично право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AFAE67" w14:textId="7E28F2FD" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0475B55F" w14:textId="77777777" w:rsidR="009B5375" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+          <w:p w14:paraId="4EC29E47" w14:textId="028E45D4" w:rsidR="009B5375" w:rsidRPr="00487E5D" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="00487E5D" w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3EE31C" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="00A15A7E" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F5185" w:rsidRPr="002B231A" w14:paraId="33ECFD1B" w14:textId="77777777" w:rsidTr="00291B31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7495EE90" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>OMP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2434FBD6" w14:textId="65DF72A5" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FAE0C59" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи медијског права</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="731C705F" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Јелена Вучковић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="250FD5A3" w14:textId="48B41847" w:rsidR="007F5185" w:rsidRPr="00345EE1" w:rsidRDefault="007F5185" w:rsidP="007F5185">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>08.07. у 15:00</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t>16.07. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B83A20F" w14:textId="47EA6337" w:rsidR="007F5185" w:rsidRPr="00A15A7E" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007F5185" w:rsidRPr="002B231A" w14:paraId="0FE77F72" w14:textId="77777777" w:rsidTr="00291B31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10FAE844" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>OMP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29EBE8EB" w14:textId="03C3C408" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>66</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="455C9E1E" w14:textId="77777777" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи медијског права</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A533DC9" w14:textId="2FEEC0FC" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46762D9F" w14:textId="3A16961F" w:rsidR="007F5185" w:rsidRPr="002B231A" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F95192">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>16.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC1124A" w14:textId="1E423441" w:rsidR="007F5185" w:rsidRPr="007F5185" w:rsidRDefault="007F5185" w:rsidP="007F5185">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26/2022 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D00C47">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D00C47">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>66/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="780D54AF" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="1BC6456A" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77A49A07" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...31 lines deleted...]
-              <w:t>26</w:t>
+          <w:p w14:paraId="04C627CD" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>PINT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25B6BEC4" w14:textId="10806B36" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7AC01D" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...29 lines deleted...]
-              <w:t>Проф. др Вељко Турањанин</w:t>
+          <w:p w14:paraId="6EC12364" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Право интернета</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0277AA65" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Соња Лучић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203FEAE1" w14:textId="67B299F9" w:rsidR="009B5375" w:rsidRPr="00487E5D" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00487E5D">
+          <w:p w14:paraId="43D089EE" w14:textId="159C9128" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00287295">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>30.06. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="324853DE" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="00A15A7E" w:rsidRDefault="009B5375" w:rsidP="009B5375">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="3581A14D" w14:textId="77777777" w:rsidTr="00291B31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F74D069" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>PORP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2061BE37" w14:textId="1DDA18FC" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>29, 68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60CAFB20" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Пореско право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6610EED6" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A77D61" w14:textId="117DF044" w:rsidR="0069174A" w:rsidRPr="009A2B6F" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A2B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009A2B6F" w:rsidRPr="009A2B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidR="00487E5D" w:rsidRPr="00487E5D">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00487E5D">
+            <w:r w:rsidRPr="009A2B6F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B47D52A" w14:textId="452F388F" w:rsidR="009B5375" w:rsidRPr="00487E5D" w:rsidRDefault="00487E5D" w:rsidP="009B5375">
-[...54 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E81D2D2" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="00A15A7E" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="569B706D" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="4A12E233" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="130A321F" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...31 lines deleted...]
-              <w:t>57</w:t>
+          <w:p w14:paraId="597CE2C2" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>POTP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4915C6BD" w14:textId="3E002FB7" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>30,69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F94F60B" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...29 lines deleted...]
-              <w:t>Проф. др Вељко Турањанин</w:t>
+          <w:p w14:paraId="63760A3D" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Потрошачко право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4273AE3C" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Драган Вујисић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC29E47" w14:textId="028E45D4" w:rsidR="009B5375" w:rsidRPr="00487E5D" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...54 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="6AF01919" w14:textId="4AFC2663" w:rsidR="0069174A" w:rsidRPr="000E3F1C" w:rsidRDefault="000E3F1C" w:rsidP="0069174A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000E3F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07</w:t>
+            </w:r>
+            <w:r w:rsidR="0069174A" w:rsidRPr="000E3F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FFC41A" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="00A15A7E" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="33ECFD1B" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="3FC9F729" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7495EE90" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...31 lines deleted...]
-              <w:t>66</w:t>
+          <w:p w14:paraId="6E8FEC57" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SLP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="517CA6AD" w14:textId="531BDC7E" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>31, 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAE0C59" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3613271F" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Службеничко право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17D095CC" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="250FD5A3" w14:textId="48B41847" w:rsidR="009B5375" w:rsidRPr="00345EE1" w:rsidRDefault="0001517A" w:rsidP="009B5375">
+          <w:p w14:paraId="1038ACC2" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRDefault="00F43E30" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>16.07. у 11:00</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t>02.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="380F7C2A" w14:textId="760A9D12" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F43E30">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C62C0C8" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRDefault="00291B31" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. Студенти са бројем индекса 113/2023 – 175/2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451B34EB" w14:textId="4FF3165C" w:rsidR="00291B31" w:rsidRPr="00291B31" w:rsidRDefault="00291B31" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="0FE77F72" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="6AF15E88" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10FAE844" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...31 lines deleted...]
-              <w:t>66</w:t>
+          <w:p w14:paraId="540DDE2F" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SLP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="421BA6ED" w14:textId="6EE69F4B" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>31, 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455C9E1E" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...29 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+          <w:p w14:paraId="39DFB36E" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Службеничко право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F35AED" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46762D9F" w14:textId="3A16961F" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="73F41960" w14:textId="349EF366" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C7369">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C7369">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="767E6B90" w14:textId="7AD2DABD" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="000075B2" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 123/2020 – 32/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B5375" w:rsidRPr="002B231A" w14:paraId="1BC6456A" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="00F43E30" w:rsidRPr="002B231A" w14:paraId="06320419" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04C627CD" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...31 lines deleted...]
-              <w:t>67</w:t>
+          <w:p w14:paraId="1E088484" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SLP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63FE2ACC" w14:textId="47D08E4D" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>31, 70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC12364" w14:textId="77777777" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...30 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="26EFEB5A" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Службеничко право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28BCC39B" w14:textId="124DEC4B" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D089EE" w14:textId="159C9128" w:rsidR="009B5375" w:rsidRPr="002B231A" w:rsidRDefault="009B5375" w:rsidP="009B5375">
-[...34 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2E16AF20" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA8CF92" w14:textId="37492F2C" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="787829B5" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRDefault="00291B31" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. Студенти са бројем индекса 33/2023 – 61/2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23301212" w14:textId="29D90E92" w:rsidR="00291B31" w:rsidRPr="00291B31" w:rsidRDefault="00291B31" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. Студенти са бројем индекса 65/2023 – 106/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="3581A14D" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="2F2B7F2A" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F74D069" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...31 lines deleted...]
-              <w:t>29, 68</w:t>
+          <w:p w14:paraId="5286AC86" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>OPP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48C484E9" w14:textId="296D489C" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>33, 71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60CAFB20" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...29 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+          <w:p w14:paraId="362BC213" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Организационо процесно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47C12E2A" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32A77D61" w14:textId="114F3E59" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="5914E43D" w14:textId="751B2FE7" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>17.07. у 10:00</w:t>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>02.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1184CFFB" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0069174A" w:rsidRPr="002B231A" w14:paraId="4A12E233" w14:textId="77777777" w:rsidTr="00E441E4">
+      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="5BFF0A5A" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597CE2C2" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...31 lines deleted...]
-              <w:t>30,69</w:t>
+          <w:p w14:paraId="706C3127" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>UN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32BA43D4" w14:textId="7730A89A" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>32, 60, 72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63760A3D" w14:textId="77777777" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
-[...29 lines deleted...]
-              <w:t>Проф. др Драган Вујисић</w:t>
+          <w:p w14:paraId="2EC8E020" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Управни надзор</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B4B09BC" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF01919" w14:textId="4DB2FF45" w:rsidR="0069174A" w:rsidRPr="002B231A" w:rsidRDefault="0069174A" w:rsidP="0069174A">
+          <w:p w14:paraId="38C15088" w14:textId="77F771D5" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146789">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>10.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3B4626" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="4928619E" w14:textId="77777777" w:rsidTr="00291B31">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8B6A6F" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>JBP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623D03EC" w14:textId="3BC15040" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CC5DC8" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Јавнобележничко</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1036B4D3" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Тамара </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Ђурђић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Милошевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC3BD19" w14:textId="0770DD0D" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>29.06. у 10:00</w:t>
-[...823 lines deleted...]
-              </w:rPr>
               <w:t>07.07. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5811" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:tcW w:w="5953" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="793A35A1" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D35B541" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="002B231A" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="007743B4" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="002B231A" w:rsidRDefault="0062354B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D852BB9" w14:textId="77777777" w:rsidR="00565ABC" w:rsidRPr="002B231A" w:rsidRDefault="00565ABC">
       <w:pPr>
@@ -9150,50 +10375,51 @@
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="5528"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="5811"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="62114003" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1133B90D" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="002B231A" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4P</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A6CEFA2" w14:textId="00BC58D0" w:rsidR="00FD17DE" w:rsidRPr="002B231A" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>34, 74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
@@ -9243,56 +10469,56 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>----------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035B567A" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="002B231A" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="035B567A" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="00A15A7E" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="3D3379BB" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="008BF172" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="002B231A" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4P</w:t>
@@ -9324,98 +10550,107 @@
           <w:p w14:paraId="690EDEF8" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="002B231A" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Привредно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A8CBD69" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="002B231A" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Борко Михајловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="044B65E0" w14:textId="08673E77" w:rsidR="00FD17DE" w:rsidRPr="002B231A" w:rsidRDefault="00296DF8" w:rsidP="00FD17DE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8FF83F" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="002B231A" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="5B8FF83F" w14:textId="77777777" w:rsidR="00FD17DE" w:rsidRPr="00A15A7E" w:rsidRDefault="00FD17DE" w:rsidP="00FD17DE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="02933BD5" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="515FFEB2" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4G</w:t>
@@ -9447,56 +10682,81 @@
           <w:p w14:paraId="5C475F58" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Грађанско процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3921A77C" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="002D4932" w:rsidP="002D4932">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Санда Ћорац</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B2304D4" w14:textId="39E6418C" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="003C7369" w:rsidP="002D4932">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C7369">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -9533,1402 +10793,1705 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="003C7369">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="697D2F7A" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="002D4932" w:rsidP="002D4932">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="697D2F7A" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00A15A7E" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="106C8540" w14:textId="77777777" w:rsidTr="00D912F6">
+      <w:tr w:rsidR="00291B31" w:rsidRPr="002B231A" w14:paraId="106C8540" w14:textId="77777777" w:rsidTr="00984689">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE36A9D" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="002B231A" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+          <w:p w14:paraId="7BE36A9D" w14:textId="77777777" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4IS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="656B0C0E" w14:textId="2460590B" w:rsidR="000E29E4" w:rsidRPr="002B231A" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+          <w:p w14:paraId="656B0C0E" w14:textId="2460590B" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56BA5F56" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="002B231A" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
+          <w:p w14:paraId="56BA5F56" w14:textId="77777777" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право индустријске својине</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46E84673" w14:textId="77777777" w:rsidR="000E29E4" w:rsidRPr="002B231A" w:rsidRDefault="000E29E4" w:rsidP="000E29E4">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="46E84673" w14:textId="77777777" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Стефан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шокињов</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E38C4F" w14:textId="3004A2CD" w:rsidR="000E29E4" w:rsidRPr="002B231A" w:rsidRDefault="00E216F1" w:rsidP="000E29E4">
+          <w:p w14:paraId="57E38C4F" w14:textId="3004A2CD" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>02.07. у 09:00</w:t>
-            </w:r>
-[...953 lines deleted...]
-              <w:t>08.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6632A251" w14:textId="0812DD5B" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4F8A8711" w14:textId="3A550DB3" w:rsidR="00291B31" w:rsidRPr="00A15A7E" w:rsidRDefault="00291B31" w:rsidP="00291B31">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="6122A21E" w14:textId="77777777" w:rsidTr="00C93654">
+      <w:tr w:rsidR="00291B31" w:rsidRPr="002B231A" w14:paraId="75C0CF1E" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56C4E75C" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="3EB564B7" w14:textId="77777777" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4IS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E409535" w14:textId="36AE89D7" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EA8EB7D" w14:textId="77777777" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Право индустријске својине</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="315F276D" w14:textId="77777777" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Милосављевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7854BE" w14:textId="237CFC77" w:rsidR="00291B31" w:rsidRPr="002B231A" w:rsidRDefault="00291B31" w:rsidP="00291B31">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.07. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6557D630" w14:textId="4AC01B6F" w:rsidR="00291B31" w:rsidRPr="00A15A7E" w:rsidRDefault="00291B31" w:rsidP="00291B31">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>92/2010 – 61/2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B231A" w:rsidRPr="002B231A" w14:paraId="5D80F53D" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2814E1" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4PM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00D6B062" w14:textId="132B5C4D" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47394417" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Правна медицина</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF611CD" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Милош Тодоровић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D15DCE8" w14:textId="6FD5B040" w:rsidR="002D4932" w:rsidRPr="002B231A" w:rsidRDefault="008156C8" w:rsidP="002D4932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.07. у 13:30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC89ECD" w14:textId="77777777" w:rsidR="002D4932" w:rsidRPr="00A15A7E" w:rsidRDefault="002D4932" w:rsidP="002D4932">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w14:paraId="226981CD" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:trPr>
+          <w:trHeight w:val="606"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45CE455B" w14:textId="00CA9DBE" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374D0C0A" w14:textId="11EBC77E" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D39E2C" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Реторика</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E67BCD9" w14:textId="77777777" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC4B9E1" w14:textId="29573013" w:rsidR="00CF0B9C" w:rsidRPr="002B231A" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>01.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221BDFE8" w14:textId="23D010B7" w:rsidR="00CF0B9C" w:rsidRPr="00A15A7E" w:rsidRDefault="00CF0B9C" w:rsidP="00CF0B9C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F43E30" w:rsidRPr="002B231A" w14:paraId="4C4633B6" w14:textId="77777777" w:rsidTr="002B0DAD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ADC49C" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4RS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A569FE" w14:textId="63EFACBD" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>39, 76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18E00AEB" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Радно и социјално право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660FA472" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A4C8571" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0124A9C5" w14:textId="14A8341E" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7836C164" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRDefault="002A0E7C" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. Студенти са бројем индекса 84/2022 – 124/2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7691A3CF" w14:textId="0AF07F57" w:rsidR="002A0E7C" w:rsidRPr="00A15A7E" w:rsidRDefault="002A0E7C" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="35C90EE3" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1529E84B" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4RS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C3AA7B5" w14:textId="31113CB3" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>39, 76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31409562" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Радно и социјално право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15AFA726" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EAC086B" w14:textId="468F435F" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C7369">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003C7369">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CB9967" w14:textId="49FE2892" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="00291B31" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 111/2017 – 235/2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F43E30" w:rsidRPr="002B231A" w14:paraId="68FB770D" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6381C36D" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4RS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="306A770E" w14:textId="04330E29" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>39, 76</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B2DB0A" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Радно и социјално право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F660FA6" w14:textId="7B63B658" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01261433" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09736305" w14:textId="2CE19A0E" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6845BC62" w14:textId="1BB4A546" w:rsidR="00F43E30" w:rsidRDefault="00291B31" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">02.07. Студенти са бројем индекса 8/2022 – </w:t>
+            </w:r>
+            <w:r w:rsidR="002A0E7C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>/2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAA7948" w14:textId="3F1B9AEB" w:rsidR="00291B31" w:rsidRPr="00A15A7E" w:rsidRDefault="00291B31" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.07. Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r w:rsidR="002A0E7C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/2022 </w:t>
+            </w:r>
+            <w:r w:rsidR="002A0E7C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002A0E7C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>74/2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="3F89E115" w14:textId="77777777" w:rsidTr="00451252">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="105CE358" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>MPLS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D4CE7B6" w14:textId="1098B66A" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>50, 77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A623BBD" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно пословно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759A76A2" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јован Вујичић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501C972E" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.07. у 09:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C60ECD" w14:textId="5A1AD607" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07. у 09:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05D8CF86" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRDefault="00A8190C" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.07. Студенти са бројем индекса 92/2010 – 85/2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6632A251" w14:textId="2FFDC7DB" w:rsidR="00A8190C" w:rsidRPr="00A8190C" w:rsidRDefault="00A8190C" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07. Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A0E7C" w:rsidRPr="002B231A" w14:paraId="6122A21E" w14:textId="77777777" w:rsidTr="0014111D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56C4E75C" w14:textId="77777777" w:rsidR="002A0E7C" w:rsidRPr="002B231A" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4PV</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="278CAC6F" w14:textId="2E46969B" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="278CAC6F" w14:textId="2E46969B" w:rsidR="002A0E7C" w:rsidRPr="002B231A" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>, 78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABFF4F1" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="5ABFF4F1" w14:textId="77777777" w:rsidR="002A0E7C" w:rsidRPr="002B231A" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно приватно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11249A7E" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="11249A7E" w14:textId="77777777" w:rsidR="002A0E7C" w:rsidRPr="002B231A" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Славко Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44479E8D" w14:textId="6E33EFBA" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="44479E8D" w14:textId="79C526CE" w:rsidR="002A0E7C" w:rsidRPr="008D75DB" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008D75DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>01.07. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A9A6BB5" w14:textId="42BE9175" w:rsidR="002A0E7C" w:rsidRPr="00A15A7E" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A0E7C" w:rsidRPr="002B231A" w14:paraId="173FFECD" w14:textId="77777777" w:rsidTr="004A2461">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54EAAA5B" w14:textId="77777777" w:rsidR="002A0E7C" w:rsidRPr="002B231A" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4PV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08B24EEA" w14:textId="6C49CD3F" w:rsidR="002A0E7C" w:rsidRPr="002B231A" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>, 78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5528" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8A1DB5" w14:textId="77777777" w:rsidR="002A0E7C" w:rsidRPr="002B231A" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно приватно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA27329" w14:textId="77777777" w:rsidR="002A0E7C" w:rsidRPr="002B231A" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Мина Павловић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F28AD88" w14:textId="363F407E" w:rsidR="002A0E7C" w:rsidRPr="00396C2F" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00396C2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>15.07. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00396C2F" w:rsidRPr="00396C2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00396C2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169618BE" w14:textId="1F0CA8A9" w:rsidR="002A0E7C" w:rsidRPr="00A15A7E" w:rsidRDefault="002A0E7C" w:rsidP="002A0E7C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...151 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13/2017 – 51/2021</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="40F238DA" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2764BA99" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>OPEU</w:t>
             </w:r>
           </w:p>
@@ -10958,97 +12521,106 @@
           <w:p w14:paraId="70BCA4FE" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи права Европске уније</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1012A946" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Јован Вујичић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јован Вујичић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36F4A5CB" w14:textId="22565BAF" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62891B89" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="62891B89" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="3EEF1878" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="481295E8" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MEDP</w:t>
@@ -11093,92 +12665,101 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Медицинско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C4084F4" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Влашковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Влашковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72394CA5" w14:textId="4F71E64A" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3E4523" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="1B3E4523" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="4688A419" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D3C2509" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MKP</w:t>
@@ -11210,98 +12791,107 @@
           <w:p w14:paraId="6185B44B" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="61628D37" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Вишња Ранђеловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CD06D5F" w14:textId="48651B2F" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030088B1" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="030088B1" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="3E0D3EF5" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CFA6D46" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -11342,56 +12932,81 @@
           <w:p w14:paraId="078B66BD" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи еколошког права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09F10B13" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Санда Ћорац</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F429B06" w14:textId="485C2F9D" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C7369">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -11428,56 +13043,56 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidRPr="003C7369">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394242E6" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="394242E6" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="6065DB78" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58BA109E" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PZR</w:t>
@@ -11509,99 +13124,109 @@
           <w:p w14:paraId="16A0A654" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право знакова разликовања</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C199AEA" w14:textId="4AEFCB70" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...5 lines deleted...]
-              <w:t>Доц. др Никола Милосављевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D58D7E6" w14:textId="57DFE733" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="045F8B0B" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="045F8B0B" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="73C28263" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DAD5C8B" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>POS</w:t>
@@ -11633,98 +13258,107 @@
           <w:p w14:paraId="50E46481" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право осигурања</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64F08612" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Борко Михајловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A545F3D" w14:textId="2B21DDDA" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11D6AD49" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="11D6AD49" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="4EF606E0" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68730046" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BBP</w:t>
@@ -11761,365 +13395,415 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Берзе и берзанско пословање</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="724A32EB" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Јасмина Лабудовић Станковић</w:t>
+              <w:t xml:space="preserve">Проф. др Јасмина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Лабудовић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Станковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23905A3C" w14:textId="16EADC99" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>06.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E262D2" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="73E262D2" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="3D0D4880" w14:textId="77777777" w:rsidTr="004A2461">
+      <w:tr w:rsidR="00DC05F9" w:rsidRPr="002B231A" w14:paraId="3D0D4880" w14:textId="77777777" w:rsidTr="001D166D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50D6C2F7" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="50D6C2F7" w14:textId="77777777" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>KORU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F72B17D" w14:textId="06466AD4" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="4F72B17D" w14:textId="06466AD4" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>47, 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E0FFABF" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="7E0FFABF" w14:textId="77777777" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Корпоративно управљање</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="461378A2" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="461378A2" w14:textId="77777777" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Нада Тодоровић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21808768" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00D04F0E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...15 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="21808768" w14:textId="77777777" w:rsidR="00DC05F9" w:rsidRPr="0071209D" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0071209D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>30.06. у 09:00</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7407B371" w14:textId="5AD75F58" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...21 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7407B371" w14:textId="527FC1CE" w:rsidR="00DC05F9" w:rsidRPr="0071209D" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
-          </w:tcPr>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="667BF906" w14:textId="0E183A43" w:rsidR="00DC05F9" w:rsidRPr="00A15A7E" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.06. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007A6698">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="65DD6DE4" w14:textId="77777777" w:rsidTr="004A2461">
+      <w:tr w:rsidR="00DC05F9" w:rsidRPr="002B231A" w14:paraId="65DD6DE4" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B9AFEC" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="12B9AFEC" w14:textId="77777777" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>KORU</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41A330DD" w14:textId="221A9F11" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="41A330DD" w14:textId="221A9F11" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>47, 87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C966A60" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="2C966A60" w14:textId="77777777" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Корпоративно управљање</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="217BA16B" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...12 lines deleted...]
-              <w:t>Доц. др Јована Брашић</w:t>
+          <w:p w14:paraId="217BA16B" w14:textId="77777777" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јована Брашић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEC56B9" w14:textId="119BA327" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+          <w:p w14:paraId="1EEC56B9" w14:textId="119BA327" w:rsidR="00DC05F9" w:rsidRPr="002B231A" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC7AA4E" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6BC7AA4E" w14:textId="05C1CCA1" w:rsidR="00DC05F9" w:rsidRPr="00A15A7E" w:rsidRDefault="00DC05F9" w:rsidP="00DC05F9">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A15A7E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>58/2022 – 124/2022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F43E30" w:rsidRPr="002B231A" w14:paraId="7E95110C" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="032AD555" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MRP</w:t>
             </w:r>
           </w:p>
@@ -12154,118 +13838,112 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно радно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5685459D" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Бојан Урдаревић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E204263" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="51CC7EB0" w14:textId="569F9B6B" w:rsidR="00F43E30" w:rsidRPr="00337E46" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337E46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D24F9EF" w14:textId="73DD8221" w:rsidR="00F43E30" w:rsidRPr="00337E46" w:rsidRDefault="00337E46" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...44 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="6341B918" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="269C33B5" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MRP</w:t>
             </w:r>
           </w:p>
@@ -12295,99 +13973,117 @@
           <w:p w14:paraId="437E42BF" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно радно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DD37240" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Александар Антић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13D2EB6D" w14:textId="4F798A1C" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 16:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9E76D6" w14:textId="2107A0CF" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1D9E76D6" w14:textId="176B9277" w:rsidR="005B77DC" w:rsidRPr="006C08A7" w:rsidRDefault="006C08A7" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 150/2018 – 12/2020</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F43E30" w:rsidRPr="002B231A" w14:paraId="68DD08B4" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="594714A7" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MRP</w:t>
             </w:r>
           </w:p>
@@ -12417,123 +14113,126 @@
           <w:p w14:paraId="19AC1340" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно радно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A9CD43E" w14:textId="62A0D7AF" w:rsidR="00F43E30" w:rsidRPr="002B231A" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53ADFC11" w14:textId="77777777" w:rsidR="00F43E30" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+          <w:p w14:paraId="7D872B48" w14:textId="54AC05CC" w:rsidR="00F43E30" w:rsidRPr="00337E46" w:rsidRDefault="00F43E30" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00337E46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. у 14:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4594646A" w14:textId="519A6AA3" w:rsidR="00F43E30" w:rsidRPr="006C08A7" w:rsidRDefault="00337E46" w:rsidP="00F43E30">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...44 lines deleted...]
-            </w:pPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 216/2020 – 4/2021</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="7832EDE9" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B66C740" w14:textId="0130DBA5" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>BERP</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60F6D3EA" w14:textId="7DB7D150" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
@@ -12562,98 +14261,107 @@
           <w:p w14:paraId="782CA6F9" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Берзанско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="640E9F08" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Борко Михајловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Борко Михајловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF7EA6C" w14:textId="7DB1FE3D" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00296DF8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E8F606" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="04E8F606" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005B77DC" w:rsidRPr="002B231A" w14:paraId="62E59F99" w14:textId="77777777" w:rsidTr="004A2461">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16ABE7E1" w14:textId="2B700A70" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
@@ -12686,98 +14394,129 @@
           <w:p w14:paraId="1DB300CA" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Стручна пракса</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E3F4E4C" w14:textId="20D49D97" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B231A">
-[...4 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002B231A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAB898F" w14:textId="14F597C8" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...20 lines deleted...]
-              <w:t>17.07. у 10:00</w:t>
+          <w:p w14:paraId="4DAB898F" w14:textId="1FB54A38" w:rsidR="005B77DC" w:rsidRPr="009A2B6F" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A2B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009A2B6F" w:rsidRPr="009A2B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A2B6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C90585" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="002B231A" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="48C90585" w14:textId="77777777" w:rsidR="005B77DC" w:rsidRPr="00A15A7E" w:rsidRDefault="005B77DC" w:rsidP="005B77DC">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="54DE0A84" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="002B231A" w:rsidRDefault="0062354B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0062354B" w:rsidRPr="002B231A" w:rsidSect="002F39DB">
       <w:pgSz w:w="16837" w:h="11905" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="850" w:bottom="851" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12790,225 +14529,239 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00251484"/>
     <w:rsid w:val="00003B41"/>
     <w:rsid w:val="00004C0C"/>
+    <w:rsid w:val="000075B2"/>
     <w:rsid w:val="000141D6"/>
     <w:rsid w:val="0001517A"/>
+    <w:rsid w:val="00020813"/>
     <w:rsid w:val="0002454B"/>
     <w:rsid w:val="00024731"/>
     <w:rsid w:val="00031DE9"/>
     <w:rsid w:val="0003262F"/>
     <w:rsid w:val="0003296B"/>
     <w:rsid w:val="00033179"/>
     <w:rsid w:val="00034B82"/>
     <w:rsid w:val="000351B4"/>
     <w:rsid w:val="00041C57"/>
     <w:rsid w:val="00042D2D"/>
     <w:rsid w:val="00044AE0"/>
     <w:rsid w:val="00047A23"/>
     <w:rsid w:val="0006188A"/>
     <w:rsid w:val="0006255F"/>
     <w:rsid w:val="00062D26"/>
     <w:rsid w:val="00070DF2"/>
     <w:rsid w:val="00074C0B"/>
     <w:rsid w:val="00084296"/>
     <w:rsid w:val="00084766"/>
     <w:rsid w:val="0009180B"/>
     <w:rsid w:val="00094769"/>
     <w:rsid w:val="000B3A7D"/>
     <w:rsid w:val="000B502C"/>
     <w:rsid w:val="000C1163"/>
     <w:rsid w:val="000C27AD"/>
     <w:rsid w:val="000C6912"/>
     <w:rsid w:val="000C7F8E"/>
     <w:rsid w:val="000E29E4"/>
     <w:rsid w:val="000E2E85"/>
+    <w:rsid w:val="000E3F1C"/>
     <w:rsid w:val="000E3FB6"/>
     <w:rsid w:val="000E5129"/>
     <w:rsid w:val="000F2A63"/>
     <w:rsid w:val="000F406A"/>
     <w:rsid w:val="000F6897"/>
     <w:rsid w:val="000F766F"/>
     <w:rsid w:val="0010321C"/>
     <w:rsid w:val="0011103C"/>
     <w:rsid w:val="00123D31"/>
     <w:rsid w:val="00125EB2"/>
     <w:rsid w:val="0012732F"/>
     <w:rsid w:val="00131704"/>
     <w:rsid w:val="00134E05"/>
     <w:rsid w:val="0013607D"/>
     <w:rsid w:val="001377E9"/>
     <w:rsid w:val="00146789"/>
     <w:rsid w:val="001510CF"/>
     <w:rsid w:val="00151631"/>
     <w:rsid w:val="00151ACF"/>
     <w:rsid w:val="00153405"/>
     <w:rsid w:val="00154D67"/>
     <w:rsid w:val="00156C67"/>
     <w:rsid w:val="00160CB4"/>
     <w:rsid w:val="0016665D"/>
     <w:rsid w:val="00166E59"/>
     <w:rsid w:val="0017000F"/>
     <w:rsid w:val="001903E5"/>
     <w:rsid w:val="001919F2"/>
     <w:rsid w:val="001979EA"/>
     <w:rsid w:val="00197DAE"/>
     <w:rsid w:val="001A0A40"/>
     <w:rsid w:val="001A1C59"/>
     <w:rsid w:val="001B06D0"/>
     <w:rsid w:val="001B0AAB"/>
     <w:rsid w:val="001C2ACB"/>
     <w:rsid w:val="001C3385"/>
     <w:rsid w:val="001C40B7"/>
     <w:rsid w:val="001C5763"/>
     <w:rsid w:val="001D2FC6"/>
     <w:rsid w:val="001D46ED"/>
     <w:rsid w:val="001E2654"/>
     <w:rsid w:val="001F041E"/>
     <w:rsid w:val="001F251F"/>
     <w:rsid w:val="001F267C"/>
     <w:rsid w:val="001F54C6"/>
     <w:rsid w:val="0020031B"/>
+    <w:rsid w:val="002005C8"/>
     <w:rsid w:val="00200CC3"/>
     <w:rsid w:val="002024E0"/>
     <w:rsid w:val="00204ADB"/>
     <w:rsid w:val="002111FB"/>
     <w:rsid w:val="00211869"/>
     <w:rsid w:val="00211B32"/>
     <w:rsid w:val="00214599"/>
     <w:rsid w:val="0021489C"/>
     <w:rsid w:val="0021503F"/>
     <w:rsid w:val="0022217F"/>
     <w:rsid w:val="0022477B"/>
     <w:rsid w:val="0022502A"/>
     <w:rsid w:val="00225D33"/>
     <w:rsid w:val="00233991"/>
+    <w:rsid w:val="00237B62"/>
     <w:rsid w:val="00247F7F"/>
     <w:rsid w:val="00251484"/>
+    <w:rsid w:val="00252554"/>
     <w:rsid w:val="002576E1"/>
     <w:rsid w:val="00262D7A"/>
     <w:rsid w:val="002652E6"/>
     <w:rsid w:val="00282B9A"/>
     <w:rsid w:val="0028304E"/>
     <w:rsid w:val="00287295"/>
+    <w:rsid w:val="00291B31"/>
     <w:rsid w:val="00293227"/>
     <w:rsid w:val="00296DF8"/>
+    <w:rsid w:val="002A0E7C"/>
     <w:rsid w:val="002A3760"/>
     <w:rsid w:val="002B1807"/>
     <w:rsid w:val="002B231A"/>
     <w:rsid w:val="002B5243"/>
     <w:rsid w:val="002B69D8"/>
     <w:rsid w:val="002B78DB"/>
     <w:rsid w:val="002C02E5"/>
     <w:rsid w:val="002C0D35"/>
     <w:rsid w:val="002C6C72"/>
     <w:rsid w:val="002C7560"/>
     <w:rsid w:val="002D4932"/>
+    <w:rsid w:val="002D4D0F"/>
     <w:rsid w:val="002D648B"/>
     <w:rsid w:val="002D6ABF"/>
     <w:rsid w:val="002D7E0A"/>
     <w:rsid w:val="002F27CC"/>
     <w:rsid w:val="002F39DB"/>
     <w:rsid w:val="00304A2C"/>
     <w:rsid w:val="003104A1"/>
     <w:rsid w:val="00312638"/>
     <w:rsid w:val="0031523F"/>
     <w:rsid w:val="00315DAD"/>
     <w:rsid w:val="0031625C"/>
     <w:rsid w:val="00317868"/>
+    <w:rsid w:val="00320BB1"/>
     <w:rsid w:val="00321D08"/>
     <w:rsid w:val="00322269"/>
     <w:rsid w:val="003326DC"/>
+    <w:rsid w:val="00337E46"/>
     <w:rsid w:val="00344533"/>
     <w:rsid w:val="003453DD"/>
     <w:rsid w:val="00345E37"/>
     <w:rsid w:val="00345EE1"/>
     <w:rsid w:val="00355A12"/>
     <w:rsid w:val="003664F9"/>
     <w:rsid w:val="00373F9C"/>
     <w:rsid w:val="003751B2"/>
     <w:rsid w:val="00383FE6"/>
     <w:rsid w:val="0038779D"/>
     <w:rsid w:val="00393273"/>
+    <w:rsid w:val="00396C2F"/>
     <w:rsid w:val="00397E4A"/>
+    <w:rsid w:val="003A5468"/>
     <w:rsid w:val="003B4A97"/>
     <w:rsid w:val="003B572F"/>
     <w:rsid w:val="003B6FC0"/>
     <w:rsid w:val="003C12A8"/>
     <w:rsid w:val="003C1538"/>
     <w:rsid w:val="003C1987"/>
     <w:rsid w:val="003C326C"/>
     <w:rsid w:val="003C7369"/>
     <w:rsid w:val="003D21EA"/>
     <w:rsid w:val="003D25D2"/>
     <w:rsid w:val="003D5458"/>
     <w:rsid w:val="003E21F8"/>
     <w:rsid w:val="003E2246"/>
     <w:rsid w:val="003E2383"/>
     <w:rsid w:val="003E280F"/>
     <w:rsid w:val="003E7F6D"/>
     <w:rsid w:val="003F0C62"/>
     <w:rsid w:val="004156A3"/>
     <w:rsid w:val="00431540"/>
     <w:rsid w:val="00435FA8"/>
     <w:rsid w:val="0045108D"/>
     <w:rsid w:val="0045239D"/>
     <w:rsid w:val="0046435B"/>
     <w:rsid w:val="00465D75"/>
     <w:rsid w:val="00472288"/>
@@ -13020,409 +14773,439 @@
     <w:rsid w:val="00487E5D"/>
     <w:rsid w:val="004A1BE3"/>
     <w:rsid w:val="004A2461"/>
     <w:rsid w:val="004A27E3"/>
     <w:rsid w:val="004B68F2"/>
     <w:rsid w:val="004C3057"/>
     <w:rsid w:val="004C3364"/>
     <w:rsid w:val="004C361F"/>
     <w:rsid w:val="004C6F43"/>
     <w:rsid w:val="004D0FE6"/>
     <w:rsid w:val="004E07E3"/>
     <w:rsid w:val="004E538B"/>
     <w:rsid w:val="004F100B"/>
     <w:rsid w:val="004F6D2D"/>
     <w:rsid w:val="00500CD0"/>
     <w:rsid w:val="00500DDB"/>
     <w:rsid w:val="00506800"/>
     <w:rsid w:val="00511C14"/>
     <w:rsid w:val="00516A10"/>
     <w:rsid w:val="00517D6D"/>
     <w:rsid w:val="00522A1C"/>
     <w:rsid w:val="00526B8E"/>
     <w:rsid w:val="00543021"/>
     <w:rsid w:val="00551C82"/>
     <w:rsid w:val="00553DC5"/>
+    <w:rsid w:val="00554ACF"/>
     <w:rsid w:val="005566AE"/>
     <w:rsid w:val="00564969"/>
     <w:rsid w:val="00565ABC"/>
     <w:rsid w:val="005731F3"/>
     <w:rsid w:val="00577851"/>
     <w:rsid w:val="00581B17"/>
     <w:rsid w:val="00581B3C"/>
     <w:rsid w:val="0059202C"/>
+    <w:rsid w:val="00593AB6"/>
     <w:rsid w:val="00593B6F"/>
     <w:rsid w:val="005A09E8"/>
     <w:rsid w:val="005A6DD0"/>
     <w:rsid w:val="005B0232"/>
     <w:rsid w:val="005B77DC"/>
     <w:rsid w:val="005B7B2C"/>
     <w:rsid w:val="005C413F"/>
     <w:rsid w:val="005D185E"/>
     <w:rsid w:val="005D6D72"/>
     <w:rsid w:val="005E0A87"/>
     <w:rsid w:val="005E1310"/>
     <w:rsid w:val="005E5257"/>
     <w:rsid w:val="005E7106"/>
     <w:rsid w:val="005F1E2D"/>
     <w:rsid w:val="005F5EEA"/>
     <w:rsid w:val="005F6327"/>
     <w:rsid w:val="00600695"/>
     <w:rsid w:val="00601EEF"/>
     <w:rsid w:val="00604E96"/>
     <w:rsid w:val="00615134"/>
     <w:rsid w:val="00616A4B"/>
     <w:rsid w:val="006179C8"/>
     <w:rsid w:val="00617D8B"/>
     <w:rsid w:val="006208D5"/>
     <w:rsid w:val="0062354B"/>
     <w:rsid w:val="0062687A"/>
     <w:rsid w:val="0063172A"/>
     <w:rsid w:val="00632261"/>
     <w:rsid w:val="006326E3"/>
     <w:rsid w:val="00634D23"/>
     <w:rsid w:val="00640C96"/>
     <w:rsid w:val="00650213"/>
     <w:rsid w:val="00651EBF"/>
     <w:rsid w:val="00652383"/>
     <w:rsid w:val="006525E5"/>
     <w:rsid w:val="00652B1E"/>
     <w:rsid w:val="00653150"/>
     <w:rsid w:val="0065679F"/>
     <w:rsid w:val="00657944"/>
     <w:rsid w:val="00657D02"/>
     <w:rsid w:val="00657FA5"/>
+    <w:rsid w:val="00662E39"/>
     <w:rsid w:val="0067128A"/>
     <w:rsid w:val="00676FFA"/>
     <w:rsid w:val="0069174A"/>
     <w:rsid w:val="00693EFA"/>
     <w:rsid w:val="00696243"/>
     <w:rsid w:val="006A21A5"/>
     <w:rsid w:val="006A501A"/>
     <w:rsid w:val="006A6843"/>
     <w:rsid w:val="006A717C"/>
     <w:rsid w:val="006A7F10"/>
     <w:rsid w:val="006B1242"/>
+    <w:rsid w:val="006C08A7"/>
     <w:rsid w:val="006C2187"/>
     <w:rsid w:val="006C3981"/>
     <w:rsid w:val="006C45B1"/>
     <w:rsid w:val="006C4D4F"/>
     <w:rsid w:val="006D0761"/>
     <w:rsid w:val="006D574E"/>
     <w:rsid w:val="006D7092"/>
     <w:rsid w:val="006E291C"/>
     <w:rsid w:val="007008BA"/>
     <w:rsid w:val="00700B0A"/>
+    <w:rsid w:val="0071209D"/>
     <w:rsid w:val="007160CE"/>
     <w:rsid w:val="007165FB"/>
     <w:rsid w:val="00716D00"/>
     <w:rsid w:val="00721D5E"/>
     <w:rsid w:val="00722119"/>
     <w:rsid w:val="007247C6"/>
     <w:rsid w:val="00725B8C"/>
     <w:rsid w:val="00730DFA"/>
     <w:rsid w:val="00736608"/>
     <w:rsid w:val="00743E6E"/>
     <w:rsid w:val="007672DC"/>
     <w:rsid w:val="00772951"/>
     <w:rsid w:val="007749DF"/>
     <w:rsid w:val="00774BF7"/>
     <w:rsid w:val="00786429"/>
     <w:rsid w:val="00792306"/>
+    <w:rsid w:val="007A6698"/>
     <w:rsid w:val="007B5DE9"/>
     <w:rsid w:val="007C61A6"/>
     <w:rsid w:val="007D54A0"/>
     <w:rsid w:val="007D60C1"/>
     <w:rsid w:val="007D7E8B"/>
     <w:rsid w:val="007E2D94"/>
     <w:rsid w:val="007E41F1"/>
     <w:rsid w:val="007E6621"/>
     <w:rsid w:val="007E6BA9"/>
     <w:rsid w:val="007F1147"/>
     <w:rsid w:val="007F2CA7"/>
+    <w:rsid w:val="007F5185"/>
     <w:rsid w:val="00806337"/>
+    <w:rsid w:val="00811FD5"/>
     <w:rsid w:val="008124A7"/>
     <w:rsid w:val="008156C8"/>
     <w:rsid w:val="00816657"/>
     <w:rsid w:val="00832837"/>
     <w:rsid w:val="00837110"/>
     <w:rsid w:val="008401C7"/>
     <w:rsid w:val="00841C1F"/>
     <w:rsid w:val="00845847"/>
     <w:rsid w:val="00845D58"/>
     <w:rsid w:val="00851D07"/>
     <w:rsid w:val="00855AB8"/>
     <w:rsid w:val="00860519"/>
     <w:rsid w:val="00860FC4"/>
+    <w:rsid w:val="0086395C"/>
     <w:rsid w:val="00863D68"/>
     <w:rsid w:val="00870416"/>
     <w:rsid w:val="00873A02"/>
     <w:rsid w:val="008748D1"/>
     <w:rsid w:val="00880196"/>
     <w:rsid w:val="00881070"/>
     <w:rsid w:val="008822B0"/>
     <w:rsid w:val="00883D1A"/>
     <w:rsid w:val="00887793"/>
     <w:rsid w:val="00890B0C"/>
     <w:rsid w:val="00892584"/>
     <w:rsid w:val="008A29D0"/>
     <w:rsid w:val="008A455C"/>
+    <w:rsid w:val="008A52E2"/>
     <w:rsid w:val="008B1C83"/>
     <w:rsid w:val="008B4399"/>
     <w:rsid w:val="008B61AF"/>
     <w:rsid w:val="008C00CF"/>
+    <w:rsid w:val="008C1041"/>
     <w:rsid w:val="008D6A5B"/>
+    <w:rsid w:val="008D75DB"/>
     <w:rsid w:val="008E1F75"/>
     <w:rsid w:val="008F1C1B"/>
     <w:rsid w:val="008F63DC"/>
     <w:rsid w:val="008F6C36"/>
     <w:rsid w:val="00901152"/>
     <w:rsid w:val="00902C20"/>
     <w:rsid w:val="0090468E"/>
     <w:rsid w:val="00922A7B"/>
     <w:rsid w:val="009243D4"/>
     <w:rsid w:val="00924421"/>
     <w:rsid w:val="0092475A"/>
     <w:rsid w:val="00927D0A"/>
     <w:rsid w:val="00927E7E"/>
     <w:rsid w:val="00937374"/>
     <w:rsid w:val="00940FAA"/>
     <w:rsid w:val="00942B9D"/>
     <w:rsid w:val="00944C73"/>
     <w:rsid w:val="00947FB1"/>
     <w:rsid w:val="00970664"/>
+    <w:rsid w:val="00972D07"/>
     <w:rsid w:val="0097479D"/>
     <w:rsid w:val="00976BE3"/>
     <w:rsid w:val="00977822"/>
     <w:rsid w:val="009807AB"/>
     <w:rsid w:val="00984E23"/>
     <w:rsid w:val="00997F28"/>
+    <w:rsid w:val="009A2B6F"/>
     <w:rsid w:val="009B05C9"/>
     <w:rsid w:val="009B3D50"/>
     <w:rsid w:val="009B5375"/>
     <w:rsid w:val="009B6957"/>
     <w:rsid w:val="009E3833"/>
     <w:rsid w:val="009E50CA"/>
     <w:rsid w:val="009F062A"/>
     <w:rsid w:val="009F0DE6"/>
+    <w:rsid w:val="009F78D4"/>
     <w:rsid w:val="00A00D62"/>
     <w:rsid w:val="00A00F4F"/>
     <w:rsid w:val="00A0130D"/>
     <w:rsid w:val="00A022E0"/>
+    <w:rsid w:val="00A15A7E"/>
     <w:rsid w:val="00A15C18"/>
     <w:rsid w:val="00A16E65"/>
     <w:rsid w:val="00A17AD4"/>
     <w:rsid w:val="00A20FC0"/>
     <w:rsid w:val="00A21C46"/>
     <w:rsid w:val="00A32D29"/>
     <w:rsid w:val="00A34546"/>
     <w:rsid w:val="00A4293C"/>
     <w:rsid w:val="00A43D61"/>
     <w:rsid w:val="00A4508B"/>
     <w:rsid w:val="00A4704F"/>
     <w:rsid w:val="00A502A1"/>
     <w:rsid w:val="00A53175"/>
+    <w:rsid w:val="00A534E3"/>
     <w:rsid w:val="00A5459B"/>
     <w:rsid w:val="00A57D4C"/>
     <w:rsid w:val="00A6014E"/>
     <w:rsid w:val="00A729FE"/>
     <w:rsid w:val="00A734FA"/>
+    <w:rsid w:val="00A8190C"/>
     <w:rsid w:val="00A854F6"/>
     <w:rsid w:val="00A85A6B"/>
     <w:rsid w:val="00A91E4A"/>
     <w:rsid w:val="00A97997"/>
     <w:rsid w:val="00AA5291"/>
     <w:rsid w:val="00AA73B6"/>
     <w:rsid w:val="00AB674D"/>
     <w:rsid w:val="00AC2A93"/>
     <w:rsid w:val="00AC66B4"/>
     <w:rsid w:val="00AC6D78"/>
     <w:rsid w:val="00AD1906"/>
     <w:rsid w:val="00AD5AB9"/>
+    <w:rsid w:val="00AE47B3"/>
     <w:rsid w:val="00AE4AD2"/>
     <w:rsid w:val="00AE61F1"/>
     <w:rsid w:val="00AF485A"/>
     <w:rsid w:val="00B13541"/>
     <w:rsid w:val="00B154BB"/>
     <w:rsid w:val="00B20C0B"/>
     <w:rsid w:val="00B20D48"/>
     <w:rsid w:val="00B276BB"/>
     <w:rsid w:val="00B40C81"/>
     <w:rsid w:val="00B45E5F"/>
     <w:rsid w:val="00B518A3"/>
     <w:rsid w:val="00B51C4B"/>
     <w:rsid w:val="00B52BB6"/>
     <w:rsid w:val="00B52C45"/>
     <w:rsid w:val="00B54C50"/>
     <w:rsid w:val="00B559A1"/>
     <w:rsid w:val="00B560ED"/>
+    <w:rsid w:val="00B579C7"/>
     <w:rsid w:val="00B60BD3"/>
     <w:rsid w:val="00B66998"/>
     <w:rsid w:val="00B7410C"/>
     <w:rsid w:val="00B7669A"/>
     <w:rsid w:val="00B8272B"/>
     <w:rsid w:val="00B8331F"/>
     <w:rsid w:val="00B87941"/>
     <w:rsid w:val="00B901FD"/>
+    <w:rsid w:val="00BA0FB1"/>
     <w:rsid w:val="00BB2628"/>
     <w:rsid w:val="00BB398D"/>
     <w:rsid w:val="00BB6B15"/>
     <w:rsid w:val="00BB766C"/>
     <w:rsid w:val="00BB77B0"/>
     <w:rsid w:val="00BC14E7"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00BC5447"/>
+    <w:rsid w:val="00BD638B"/>
     <w:rsid w:val="00BE1378"/>
     <w:rsid w:val="00BF3DDB"/>
     <w:rsid w:val="00BF65C3"/>
     <w:rsid w:val="00C0021C"/>
     <w:rsid w:val="00C01A54"/>
     <w:rsid w:val="00C04461"/>
     <w:rsid w:val="00C052D3"/>
     <w:rsid w:val="00C1155B"/>
     <w:rsid w:val="00C150A7"/>
     <w:rsid w:val="00C205BD"/>
     <w:rsid w:val="00C3010E"/>
     <w:rsid w:val="00C37F6B"/>
     <w:rsid w:val="00C413E0"/>
     <w:rsid w:val="00C423E6"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C52578"/>
     <w:rsid w:val="00C5789F"/>
     <w:rsid w:val="00C62083"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C665CF"/>
+    <w:rsid w:val="00C72357"/>
     <w:rsid w:val="00C7350B"/>
     <w:rsid w:val="00C76362"/>
     <w:rsid w:val="00C8242F"/>
     <w:rsid w:val="00C92F23"/>
     <w:rsid w:val="00C938F7"/>
     <w:rsid w:val="00C94A06"/>
+    <w:rsid w:val="00C9624A"/>
     <w:rsid w:val="00C97E02"/>
     <w:rsid w:val="00CA0812"/>
     <w:rsid w:val="00CA49E7"/>
     <w:rsid w:val="00CA7917"/>
     <w:rsid w:val="00CA7D4A"/>
     <w:rsid w:val="00CB19F6"/>
     <w:rsid w:val="00CB6543"/>
     <w:rsid w:val="00CC3CA1"/>
     <w:rsid w:val="00CC6169"/>
     <w:rsid w:val="00CE08CA"/>
     <w:rsid w:val="00CE4436"/>
     <w:rsid w:val="00CE451E"/>
     <w:rsid w:val="00CF0B9C"/>
     <w:rsid w:val="00CF3C6B"/>
     <w:rsid w:val="00CF3E18"/>
     <w:rsid w:val="00CF3E32"/>
     <w:rsid w:val="00D009EC"/>
+    <w:rsid w:val="00D00C47"/>
     <w:rsid w:val="00D04F0E"/>
     <w:rsid w:val="00D052B7"/>
     <w:rsid w:val="00D15E33"/>
     <w:rsid w:val="00D21969"/>
     <w:rsid w:val="00D22A10"/>
     <w:rsid w:val="00D22C50"/>
     <w:rsid w:val="00D23900"/>
     <w:rsid w:val="00D3418E"/>
     <w:rsid w:val="00D34C97"/>
     <w:rsid w:val="00D40D56"/>
     <w:rsid w:val="00D4228F"/>
     <w:rsid w:val="00D43148"/>
     <w:rsid w:val="00D47C10"/>
     <w:rsid w:val="00D512DD"/>
     <w:rsid w:val="00D517A5"/>
     <w:rsid w:val="00D52B22"/>
     <w:rsid w:val="00D54406"/>
     <w:rsid w:val="00D57566"/>
     <w:rsid w:val="00D71E4F"/>
     <w:rsid w:val="00D72EC4"/>
     <w:rsid w:val="00D7663C"/>
     <w:rsid w:val="00DA6582"/>
     <w:rsid w:val="00DB19F3"/>
     <w:rsid w:val="00DB38B2"/>
+    <w:rsid w:val="00DC05F9"/>
     <w:rsid w:val="00DC472C"/>
     <w:rsid w:val="00DC605C"/>
     <w:rsid w:val="00DD3A19"/>
     <w:rsid w:val="00DD789A"/>
     <w:rsid w:val="00DE438F"/>
     <w:rsid w:val="00DF362A"/>
     <w:rsid w:val="00DF424B"/>
     <w:rsid w:val="00DF578A"/>
     <w:rsid w:val="00DF6451"/>
     <w:rsid w:val="00E00632"/>
     <w:rsid w:val="00E033CB"/>
     <w:rsid w:val="00E04115"/>
     <w:rsid w:val="00E2117A"/>
     <w:rsid w:val="00E216F1"/>
     <w:rsid w:val="00E37553"/>
     <w:rsid w:val="00E441E4"/>
     <w:rsid w:val="00E4475B"/>
     <w:rsid w:val="00E50E7B"/>
     <w:rsid w:val="00E54C61"/>
     <w:rsid w:val="00E55504"/>
     <w:rsid w:val="00E61F1F"/>
     <w:rsid w:val="00E64F49"/>
     <w:rsid w:val="00E6503C"/>
+    <w:rsid w:val="00E652A4"/>
     <w:rsid w:val="00E67868"/>
     <w:rsid w:val="00E76DF5"/>
     <w:rsid w:val="00E82127"/>
     <w:rsid w:val="00E83069"/>
+    <w:rsid w:val="00E914BD"/>
     <w:rsid w:val="00E9230D"/>
     <w:rsid w:val="00E93E22"/>
     <w:rsid w:val="00EA48B7"/>
+    <w:rsid w:val="00EB066B"/>
     <w:rsid w:val="00EB17E2"/>
     <w:rsid w:val="00EB32EF"/>
     <w:rsid w:val="00EB56E3"/>
     <w:rsid w:val="00EB6CBE"/>
     <w:rsid w:val="00EC39BE"/>
     <w:rsid w:val="00EC53DA"/>
     <w:rsid w:val="00EC693E"/>
     <w:rsid w:val="00ED0E91"/>
     <w:rsid w:val="00ED1C35"/>
     <w:rsid w:val="00ED676F"/>
     <w:rsid w:val="00EE03F5"/>
     <w:rsid w:val="00EE1C9E"/>
     <w:rsid w:val="00EF1717"/>
     <w:rsid w:val="00F01E1F"/>
     <w:rsid w:val="00F02F01"/>
     <w:rsid w:val="00F2393E"/>
     <w:rsid w:val="00F24711"/>
     <w:rsid w:val="00F32A9B"/>
     <w:rsid w:val="00F4224D"/>
     <w:rsid w:val="00F43E30"/>
     <w:rsid w:val="00F45074"/>
     <w:rsid w:val="00F46F20"/>
     <w:rsid w:val="00F54652"/>
     <w:rsid w:val="00F5562F"/>
     <w:rsid w:val="00F62D96"/>
     <w:rsid w:val="00F65651"/>
     <w:rsid w:val="00F70B1E"/>
     <w:rsid w:val="00F82B3C"/>
     <w:rsid w:val="00F87958"/>
     <w:rsid w:val="00F95192"/>
     <w:rsid w:val="00F95EF2"/>
     <w:rsid w:val="00F96AFF"/>
     <w:rsid w:val="00FA027D"/>
+    <w:rsid w:val="00FB526B"/>
     <w:rsid w:val="00FC6BFA"/>
     <w:rsid w:val="00FD0D75"/>
     <w:rsid w:val="00FD17DE"/>
     <w:rsid w:val="00FD45B0"/>
     <w:rsid w:val="00FD52B6"/>
     <w:rsid w:val="00FE028D"/>
     <w:rsid w:val="00FF2505"/>
     <w:rsid w:val="00FF3CFC"/>
     <w:rsid w:val="00FF64FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -14230,65 +16013,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EAEA72D-D735-4A1A-BF61-D46B3D52FFEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>939</Words>
-  <Characters>5356</Characters>
+  <Words>1244</Words>
+  <Characters>7091</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6283</CharactersWithSpaces>
+  <CharactersWithSpaces>8319</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dvucinic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>