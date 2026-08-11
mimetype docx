--- v0 (2026-06-09)
+++ v1 (2026-08-11)
@@ -1961,58 +1961,66 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18FF32D3" w14:textId="215FF8FE" w:rsidR="00DF1235" w:rsidRPr="00A46828" w:rsidRDefault="00DF1235" w:rsidP="00DF1235">
+          <w:p w14:paraId="18FF32D3" w14:textId="5E687787" w:rsidR="00DF1235" w:rsidRPr="001477BF" w:rsidRDefault="003C2C3E" w:rsidP="00DF1235">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 442/2024 – 414/2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="78B5E31E" w14:textId="77777777" w:rsidTr="0066730D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C2C5330" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -2098,58 +2106,66 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.07. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C2D80DF" w14:textId="1E204DDA" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="7C2D80DF" w14:textId="710C5A98" w:rsidR="00636315" w:rsidRPr="001477BF" w:rsidRDefault="003C2C3E" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="201F744E" w14:textId="77777777" w:rsidTr="00DC691F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0772B1A3" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -2187,106 +2203,131 @@
           </w:tcPr>
           <w:p w14:paraId="76A909CF" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DEA3F9D" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E9735CA" w14:textId="50D2FD7F" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="009C405E" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>02.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79F7525B" w14:textId="2D1E0CE1" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="79F7525B" w14:textId="53853CD9" w:rsidR="00636315" w:rsidRPr="001477BF" w:rsidRDefault="001477BF" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r w:rsidR="003C2C3E">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>411/2024 – 435/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="797EF537" w14:textId="77777777" w:rsidTr="004F7750">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="055F941D" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1R</w:t>
             </w:r>
           </w:p>
@@ -2320,92 +2361,101 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Римско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AAB92DC" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Срђан Владетић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="032DDC4A" w14:textId="2D60F76A" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>01.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1168B89C" w14:textId="01590BD4" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="1168B89C" w14:textId="01590BD4" w:rsidR="00636315" w:rsidRPr="001477BF" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="0A148999" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4582FC2B" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -2479,55 +2529,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66F2C24A" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="66F2C24A" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="001477BF" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="320CE3D2" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24B5AB4E" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -2601,55 +2651,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>03.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F44BCE" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="37F44BCE" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="001477BF" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="38B9DF36" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2682A7D8" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2RJ</w:t>
@@ -2685,2042 +2735,2321 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Руски језик</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4785343F" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Марина Кебара</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Марина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кебара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C322D27" w14:textId="58A0C401" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00B65B11" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFB09F6" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="0BFB09F6" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="001477BF" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="04D3CF84" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="003C2C3E" w:rsidRPr="00A46828" w14:paraId="04D3CF84" w14:textId="77777777" w:rsidTr="00610466">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="598FA297" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="598FA297" w14:textId="77777777" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk219111408"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SB2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F279FCD" w14:textId="739AD904" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="2F279FCD" w14:textId="739AD904" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">407, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="239627CF" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="239627CF" w14:textId="77777777" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Системи безбедности</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="589EF52A" w14:textId="0A079C0E" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="589EF52A" w14:textId="0A079C0E" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Проф. др Саша Мијалковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65303947" w14:textId="171A7258" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="0060750E" w:rsidP="00636315">
-[...209 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="65303947" w14:textId="78B11467" w:rsidR="003C2C3E" w:rsidRPr="00817AE9" w:rsidRDefault="0027373B" w:rsidP="003C2C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00817AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>03.07</w:t>
+            </w:r>
+            <w:r w:rsidR="003C2C3E" w:rsidRPr="00817AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. у 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00817AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-          </w:p>
-[...105 lines deleted...]
-              <w:t>02.07. у 09:00</w:t>
+            <w:r w:rsidR="003C2C3E" w:rsidRPr="00817AE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="540E9E64" w14:textId="0B6594F3" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="06123DA6" w14:textId="3C689F64" w:rsidR="003C2C3E" w:rsidRPr="001477BF" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="sr-Cyrl-RS"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="2F282A8D" w14:textId="77777777" w:rsidTr="00732814">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:tr w:rsidR="003C2C3E" w:rsidRPr="00A46828" w14:paraId="0EEBE7F0" w14:textId="77777777" w:rsidTr="00610466">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097B11A4" w14:textId="68AB02D1" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
-[...47 lines deleted...]
-              <w:t>406</w:t>
+          <w:p w14:paraId="1F29E9EB" w14:textId="77777777" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>SB2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BEFB627" w14:textId="2B22DD91" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">407, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>447</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A927C68" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
-[...29 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5D432FB2" w14:textId="77777777" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Системи безбедности</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="362BFDF0" w14:textId="0E58A790" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
+            <w:pPr>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Жарко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Браковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F01B3CC" w14:textId="3FB4DDED" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="005C42E0" w:rsidP="00636315">
-[...20 lines deleted...]
-              <w:t>13.07. у 09:00</w:t>
+          <w:p w14:paraId="50B9BF1F" w14:textId="187A4A43" w:rsidR="003C2C3E" w:rsidRPr="00A46828" w:rsidRDefault="0027373B" w:rsidP="003C2C3E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027373B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>---------------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F5B5DBE" w14:textId="233D7BD2" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="00E5E76D" w14:textId="267FBDA4" w:rsidR="003C2C3E" w:rsidRPr="001477BF" w:rsidRDefault="003C2C3E" w:rsidP="003C2C3E">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="22C7EAD8" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="4FDF4096" w14:textId="77777777" w:rsidTr="005D22EF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6004F6CD" w14:textId="29BEC010" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="639E2D0C" w14:textId="4616F905" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>1OE</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01B0A8F8" w14:textId="219CC385" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="646ED692" w14:textId="25322EC6" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714ED6A8" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="0B2A7E34" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи економије</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="788DDD72" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
-[...11 lines deleted...]
-              <w:t>Доц. др Јована Брашић</w:t>
+          <w:p w14:paraId="7838383A" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Нада Тодоровић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75755D44" w14:textId="042A2707" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00413D63" w:rsidP="00636315">
-[...150 lines deleted...]
-              <w:t>17.07. у 11:00</w:t>
+          <w:p w14:paraId="1FD1F0C6" w14:textId="4A53E753" w:rsidR="00636315" w:rsidRPr="00A96D75" w:rsidRDefault="00F8661A" w:rsidP="00F8661A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A96D75">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B3ADA81" w14:textId="4FB98950" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="540E9E64" w14:textId="108CCD9F" w:rsidR="00636315" w:rsidRPr="001477BF" w:rsidRDefault="00A96D75" w:rsidP="00636315">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="16D75943" w14:textId="77777777" w:rsidTr="00BE7FF1">
+      <w:tr w:rsidR="00A96D75" w:rsidRPr="00A46828" w14:paraId="2F282A8D" w14:textId="77777777" w:rsidTr="00732814">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13DD8C14" w14:textId="543CD030" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
-[...20 lines deleted...]
-              <w:t>2U</w:t>
+          <w:p w14:paraId="097B11A4" w14:textId="68AB02D1" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1OE</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AEA07B3" w14:textId="3E071246" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
-[...14 lines deleted...]
-              <w:t>408</w:t>
+          <w:p w14:paraId="00D5F130" w14:textId="23690C5A" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>406</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8E87F9" w14:textId="77777777" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
-[...28 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+          <w:p w14:paraId="2A927C68" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50BB5D93" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Јасмина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Лабудовић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Станковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C065BD4" w14:textId="2EE9667C" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00315F8B" w:rsidP="00636315">
+          <w:p w14:paraId="3F01B3CC" w14:textId="3FB4DDED" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>17.07. у 10:00</w:t>
+              <w:t>13.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AFDD4BF" w14:textId="6C6BE2DB" w:rsidR="00636315" w:rsidRPr="00A46828" w:rsidRDefault="00636315" w:rsidP="00636315">
+          <w:p w14:paraId="3F5B5DBE" w14:textId="4C36E6AB" w:rsidR="00A96D75" w:rsidRPr="001477BF" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>436/2023 – 416/2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C20B1" w:rsidRPr="00A46828" w14:paraId="62DE1E12" w14:textId="77777777" w:rsidTr="006000EA">
+      <w:tr w:rsidR="00A96D75" w:rsidRPr="00A46828" w14:paraId="22C7EAD8" w14:textId="77777777" w:rsidTr="007F082C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6763614D" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="6004F6CD" w14:textId="29BEC010" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>1OE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01B0A8F8" w14:textId="219CC385" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>406</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714ED6A8" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Основи економије</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788DDD72" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јована Брашић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75755D44" w14:textId="042A2707" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>16.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3287E779" w14:textId="3894CB8E" w:rsidR="00A96D75" w:rsidRPr="001477BF" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>425/2025 – 436/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0007077C" w:rsidRPr="00A46828" w14:paraId="4BDD89FD" w14:textId="77777777" w:rsidTr="001C46B6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3219D7" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3BB525" w14:textId="4D89F963" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A4FB6B" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Уставно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D13D2C" w14:textId="114E3095" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Проф. др Јелена Вучковић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E248CD0" w14:textId="10FE3A80" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>17.07. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B3ADA81" w14:textId="1DF312BC" w:rsidR="0007077C" w:rsidRPr="001477BF" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0007077C" w:rsidRPr="00A46828" w14:paraId="16D75943" w14:textId="77777777" w:rsidTr="00BE7FF1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DD8C14" w14:textId="543CD030" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AEA07B3" w14:textId="3E071246" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>408</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8E87F9" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Уставно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D40DA60" w14:textId="5A034302" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C065BD4" w14:textId="2EE9667C" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>17.07. у 10:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AFDD4BF" w14:textId="2CE75500" w:rsidR="0007077C" w:rsidRPr="001477BF" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>400/2025 – 410/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A96D75" w:rsidRPr="00A46828" w14:paraId="62DE1E12" w14:textId="77777777" w:rsidTr="006000EA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6763614D" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>VPS</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28B925E5" w14:textId="5E59F75B" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="28B925E5" w14:textId="5E59F75B" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>409</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AFB9940" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="7AFB9940" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Велики правни системи</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40500FEF" w14:textId="21332809" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="40500FEF" w14:textId="21332809" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A80089B" w14:textId="15773388" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
-[...20 lines deleted...]
-              <w:t>01.07. у 10:00</w:t>
+          <w:p w14:paraId="5A80089B" w14:textId="5A491015" w:rsidR="00A96D75" w:rsidRPr="000454B9" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000454B9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>30.06. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD718C4" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="7CD718C4" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="001477BF" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C20B1" w:rsidRPr="00A46828" w14:paraId="0115FDD6" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="00A96D75" w:rsidRPr="00A46828" w14:paraId="0115FDD6" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04551D18" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="04551D18" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SP2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="428F85CD" w14:textId="5CCD4631" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="428F85CD" w14:textId="5CCD4631" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>411</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6967845C" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="6967845C" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Социјална патологија</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6200E22F" w14:textId="434DB887" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="6200E22F" w14:textId="434DB887" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Проф. др Драган Живаљевић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Драган </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Живаљевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F216BD" w14:textId="19A0753D" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="56F216BD" w14:textId="19A0753D" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>02.07. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205F3F8E" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="205F3F8E" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="001477BF" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C20B1" w:rsidRPr="00A46828" w14:paraId="13A5C3C7" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="00A96D75" w:rsidRPr="00A46828" w14:paraId="13A5C3C7" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="291CB35C" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="291CB35C" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>OIS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77811913" w14:textId="15994069" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="77811913" w14:textId="15994069" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>410</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7911A5F2" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="7911A5F2" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи информационих система</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15A38A81" w14:textId="28262FA8" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="15A38A81" w14:textId="28262FA8" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Драгана Рејман Петровић</w:t>
+              <w:t xml:space="preserve">Проф. др Драгана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Рејман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Петровић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E05434A" w14:textId="3E45A858" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="006C20B1">
+          <w:p w14:paraId="3E05434A" w14:textId="3E45A858" w:rsidR="00A96D75" w:rsidRPr="00A46828" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>--------------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AF35236" w14:textId="77777777" w:rsidR="006C20B1" w:rsidRPr="00A46828" w:rsidRDefault="006C20B1" w:rsidP="006C20B1">
+          <w:p w14:paraId="6AF35236" w14:textId="77777777" w:rsidR="00A96D75" w:rsidRPr="001477BF" w:rsidRDefault="00A96D75" w:rsidP="00A96D75">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="59545AF8" w14:textId="77777777" w:rsidR="00251484" w:rsidRPr="00A46828" w:rsidRDefault="00251484">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1432C658" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="00A46828" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0571C0B6" w14:textId="77777777" w:rsidR="00412A58" w:rsidRPr="00A46828" w:rsidRDefault="00412A58">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="397405D6" w14:textId="77777777" w:rsidR="00A71094" w:rsidRPr="00A46828" w:rsidRDefault="00A71094">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1271"/>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="6060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="1C845E6A" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="0007077C" w:rsidRPr="00A46828" w14:paraId="1C845E6A" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073FA772" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="073FA772" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>2GS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AEFE72C" w14:textId="3E5F546F" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="7AEFE72C" w14:textId="3E5F546F" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60846E94" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="60846E94" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53931DAC" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="53931DAC" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Нина Планојевић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Нина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Планојевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE63DA1" w14:textId="1AB681E8" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00277712" w:rsidP="00700C25">
+          <w:p w14:paraId="4DE63DA1" w14:textId="1AB681E8" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14D723C8" w14:textId="496E64F3" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="14D723C8" w14:textId="502BA43E" w:rsidR="0007077C" w:rsidRPr="001477BF" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="422176BA" w14:textId="77777777" w:rsidTr="004132C5">
+      <w:tr w:rsidR="0007077C" w:rsidRPr="00A46828" w14:paraId="422176BA" w14:textId="77777777" w:rsidTr="004132C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C5A689" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="72C5A689" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2GS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D26C92C" w14:textId="41BD16C4" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="1D26C92C" w14:textId="41BD16C4" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74006D74" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="74006D74" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F73FE7D" w14:textId="77777777" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="4F73FE7D" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Александра Павићевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александра Павићевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF6EB49" w14:textId="23AFBAB0" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00277712" w:rsidP="00700C25">
+          <w:p w14:paraId="2FF6EB49" w14:textId="23AFBAB0" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EAD1C3F" w14:textId="117DF254" w:rsidR="00700C25" w:rsidRPr="00A46828" w:rsidRDefault="00700C25" w:rsidP="00700C25">
+          <w:p w14:paraId="2EAD1C3F" w14:textId="3B558BD2" w:rsidR="0007077C" w:rsidRPr="001477BF" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>317/2021 – 402/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="3830C069" w14:textId="77777777" w:rsidTr="00B96616">
+      <w:tr w:rsidR="0007077C" w:rsidRPr="00A46828" w14:paraId="3830C069" w14:textId="77777777" w:rsidTr="00B96616">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70606CEF" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="70606CEF" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2K2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18D48F3F" w14:textId="574D0717" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="18D48F3F" w14:textId="574D0717" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8816EA" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="2D8816EA" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58E3DD3B" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="58E3DD3B" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38AB128D" w14:textId="32FBD835" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00C96A03" w:rsidP="00044E7B">
+          <w:p w14:paraId="38AB128D" w14:textId="32FBD835" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15F37734" w14:textId="7CB6870F" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="15F37734" w14:textId="0B9A140A" w:rsidR="0007077C" w:rsidRPr="001477BF" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="26A610F2" w14:textId="77777777" w:rsidTr="00347A09">
+      <w:tr w:rsidR="0007077C" w:rsidRPr="00A46828" w14:paraId="26A610F2" w14:textId="77777777" w:rsidTr="00347A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBA1469" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="6BBA1469" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2K2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="415250AA" w14:textId="320AE6F9" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="415250AA" w14:textId="320AE6F9" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>414</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DED5F67" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="0DED5F67" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6671BD7E" w14:textId="77777777" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="6671BD7E" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Вишња Ранђеловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347F8B20" w14:textId="03EF92D3" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00C023A3" w:rsidP="00044E7B">
+          <w:p w14:paraId="347F8B20" w14:textId="03EF92D3" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C092A3C" w14:textId="181EC4C3" w:rsidR="00044E7B" w:rsidRPr="00A46828" w:rsidRDefault="00044E7B" w:rsidP="00044E7B">
+          <w:p w14:paraId="1C092A3C" w14:textId="661D594B" w:rsidR="0007077C" w:rsidRPr="001477BF" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>270/2020 – 454/2022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="5727E73F" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="267F3DC5" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2F2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BE4E2E3" w14:textId="75B71F80" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
@@ -4754,96 +5083,127 @@
           </w:tcPr>
           <w:p w14:paraId="26E1098A" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Јавне финансије и финансијско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2237BC44" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3E3AF8" w14:textId="57C8D0DE" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
-[...19 lines deleted...]
-              <w:t>17.07. у 10:00</w:t>
+          <w:p w14:paraId="4F3E3AF8" w14:textId="37E0CD32" w:rsidR="00215070" w:rsidRPr="00E62886" w:rsidRDefault="00215070" w:rsidP="00215070">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62886">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00E62886" w:rsidRPr="00E62886">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E62886">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="216913C3" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="216913C3" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="001477BF" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="34598A07" w14:textId="77777777" w:rsidTr="004C4BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DDBB1BF" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2P2</w:t>
             </w:r>
@@ -4876,52 +5236,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Породично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051F7A49" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Влашковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Влашковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08B1C11B" w14:textId="77777777" w:rsidR="00215070" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4943,311 +5312,386 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1485B0" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="6E18ADDC" w14:textId="77777777" w:rsidR="00215070" w:rsidRDefault="0007077C" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07. Студенти са бројем индекса 278/2019 – 436/2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1485B0" w14:textId="4A10B756" w:rsidR="0007077C" w:rsidRPr="0007077C" w:rsidRDefault="0007077C" w:rsidP="00215070">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="67E6C422" w14:textId="77777777" w:rsidTr="00931508">
+      <w:tr w:rsidR="0007077C" w:rsidRPr="00A46828" w14:paraId="67E6C422" w14:textId="77777777" w:rsidTr="00931508">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032676BB" w14:textId="69B4BB11" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="032676BB" w14:textId="69B4BB11" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2N2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A110741" w14:textId="132E13A7" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="6A110741" w14:textId="132E13A7" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A504B37" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="2A504B37" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65624775" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="65624775" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драгица Живојиновић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="065C427A" w14:textId="029C307D" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="065C427A" w14:textId="029C307D" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>06.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C6EF62C" w14:textId="6C26727C" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="1C6EF62C" w14:textId="20352122" w:rsidR="0007077C" w:rsidRPr="001477BF" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="7632ABE7" w14:textId="77777777" w:rsidTr="00D85007">
+      <w:tr w:rsidR="0007077C" w:rsidRPr="00A46828" w14:paraId="7632ABE7" w14:textId="77777777" w:rsidTr="00D85007">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073CAF7C" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="073CAF7C" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2N2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AFF3780" w14:textId="4FA98A4D" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="1AFF3780" w14:textId="4FA98A4D" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>419</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C00F999" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="4C00F999" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C744317" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
-[...11 lines deleted...]
-              <w:t>Доц. др Тамара Ђурђић Милошевић</w:t>
+          <w:p w14:paraId="5C744317" w14:textId="77777777" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Тамара </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Ђурђић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Милошевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="733EA165" w14:textId="600C747A" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="733EA165" w14:textId="600C747A" w:rsidR="0007077C" w:rsidRPr="00A46828" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.07. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44C289F1" w14:textId="7D9A27ED" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="44C289F1" w14:textId="42C30F6B" w:rsidR="0007077C" w:rsidRPr="001477BF" w:rsidRDefault="0007077C" w:rsidP="0007077C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>120/2019 – 402/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="47393AC5" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="392C7C2A" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2MKP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10F9B674" w14:textId="174AF299" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
@@ -5278,52 +5722,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Малолетничко кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6935DCAF" w14:textId="53CE70DB" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Турањанин</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="526016F1" w14:textId="6A3042C1" w:rsidR="00215070" w:rsidRPr="00ED0519" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0519">
@@ -5343,55 +5796,55 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5CEE92" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="4B5CEE92" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="001477BF" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="430402CF" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08EE74D0" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2PRZ2</w:t>
@@ -5433,52 +5886,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Рад полиције у заједници</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="714752D5" w14:textId="74271A9B" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00DB33D2" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф.</w:t>
             </w:r>
             <w:r w:rsidR="00215070" w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t xml:space="preserve"> др Владимир Шебек</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> др Владимир </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00215070" w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шебек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="099665A5" w14:textId="77777777" w:rsidR="00215070" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5494,57 +5956,83 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.07. у 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A225AD8" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="60C57B30" w14:textId="77777777" w:rsidR="00215070" w:rsidRDefault="0007077C" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07. Студенти са бројем индекса 447/2022 – 401/2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A225AD8" w14:textId="26403911" w:rsidR="0007077C" w:rsidRPr="0007077C" w:rsidRDefault="0007077C" w:rsidP="00215070">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6DC3" w:rsidRPr="00A46828" w14:paraId="4C218C78" w14:textId="77777777" w:rsidTr="00B13466">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="179F8125" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2SLP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BECA016" w14:textId="0796A5EC" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
@@ -5573,66 +6061,78 @@
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Службеничко право </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DE5F973" w14:textId="6C0692AD" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>. др Бојан Урдаревић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77C1657C" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5655,57 +6155,83 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135F5A8D" w14:textId="33E88A70" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
+          <w:p w14:paraId="2B8E718B" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRDefault="00B2423C" w:rsidP="001D6DC3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. Студенти са бројем индекса 423/2024 – 439/2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135F5A8D" w14:textId="0B9BB2E3" w:rsidR="00B2423C" w:rsidRPr="00B2423C" w:rsidRDefault="00B2423C" w:rsidP="001D6DC3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="7CC76B9E" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A638F3C" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2SLP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E16A8BE" w14:textId="087AE2B1" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
@@ -5732,99 +6258,117 @@
           <w:p w14:paraId="58C3070C" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Службеничко право </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B8DD4B5" w14:textId="4CF23CF6" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Доц. др Александар Антић</w:t>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B26133F" w14:textId="3808E3BD" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBD3C84" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="3EBD3C84" w14:textId="5D848072" w:rsidR="001312EE" w:rsidRPr="0007077C" w:rsidRDefault="0007077C" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Студенти са бројем индекса 433/2023 – 411/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6DC3" w:rsidRPr="00A46828" w14:paraId="28EE7EF6" w14:textId="77777777" w:rsidTr="00C84511">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18BCE01C" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2SLP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="122D4B0C" w14:textId="20EE49FF" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
@@ -5855,57 +6399,75 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Службеничко право </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EA4D3F6" w14:textId="7D4573D8" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Доц. др Јована Мисаиловић</w:t>
-            </w:r>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B12E365" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5927,598 +6489,726 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4D0610" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
+          <w:p w14:paraId="7C7BE6CD" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRDefault="0007077C" w:rsidP="001D6DC3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. Студенти са бројем индекса 413/2024 – 416/2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F4D0610" w14:textId="568A547A" w:rsidR="0007077C" w:rsidRPr="0007077C" w:rsidRDefault="0007077C" w:rsidP="001D6DC3">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>13.07. Студенти са бројем индекса 417/2024 – 422/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="483FC3F6" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00B2423C" w:rsidRPr="00A46828" w14:paraId="483FC3F6" w14:textId="77777777" w:rsidTr="00B64FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508A2F50" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="508A2F50" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2PS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09787A2C" w14:textId="6045E6AE" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="09787A2C" w14:textId="6045E6AE" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDD4F01" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="3DDD4F01" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3687C28E" w14:textId="5D5ACF97" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="3687C28E" w14:textId="5D5ACF97" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="113FA29F" w14:textId="273D81CF" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="113FA29F" w14:textId="273D81CF" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16.07. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="514E69DA" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="514E69DA" w14:textId="7FC2DB5F" w:rsidR="00B2423C" w:rsidRPr="001477BF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="58C416D5" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00B2423C" w:rsidRPr="00A46828" w14:paraId="58C416D5" w14:textId="77777777" w:rsidTr="00B64FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74AF7A26" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="74AF7A26" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2PS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="253BD11D" w14:textId="0AEDF4F3" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="253BD11D" w14:textId="0AEDF4F3" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9B47EF" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="7A9B47EF" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CBAD4B8" w14:textId="4D26B5B2" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
-[...12 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+          <w:p w14:paraId="4CBAD4B8" w14:textId="4D26B5B2" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367F68F8" w14:textId="60B4D580" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="367F68F8" w14:textId="60B4D580" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315F8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00315F8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50EABF92" w14:textId="7B13B52A" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50EABF92" w14:textId="7166C4D1" w:rsidR="00B2423C" w:rsidRPr="001477BF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="52D384E7" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00B2423C" w:rsidRPr="00A46828" w14:paraId="52D384E7" w14:textId="77777777" w:rsidTr="005C49AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="237D085A" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="237D085A" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SCP</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75ACDE90" w14:textId="56E12D4C" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="75ACDE90" w14:textId="56E12D4C" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03E33DD1" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="03E33DD1" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FC72603" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="3FC72603" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Дејан Матић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="560A0593" w14:textId="691EC227" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="560A0593" w14:textId="691EC227" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.07. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5984B2FD" w14:textId="3E19FB3A" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5984B2FD" w14:textId="0206A930" w:rsidR="00B2423C" w:rsidRPr="001477BF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="2070AFBA" w14:textId="77777777" w:rsidTr="00462074">
+      <w:tr w:rsidR="00B2423C" w:rsidRPr="00A46828" w14:paraId="2070AFBA" w14:textId="77777777" w:rsidTr="005C49AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AC1D426" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="4AC1D426" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SCP</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="179E6877" w14:textId="2169F32F" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="179E6877" w14:textId="2169F32F" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="331A48D7" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="331A48D7" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12692F02" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
-[...11 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+          <w:p w14:paraId="12692F02" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="683D1D77" w14:textId="34703138" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="683D1D77" w14:textId="238C370B" w:rsidR="00B2423C" w:rsidRPr="004823FF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004823FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="004823FF" w:rsidRPr="004823FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004823FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0BA051D9" w14:textId="0D58AD4C" w:rsidR="00B2423C" w:rsidRPr="001477BF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>447/2022 – 415/2024</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="01818547" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B524C3F" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>2PPB2</w:t>
             </w:r>
@@ -6593,55 +7283,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 10:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB01E26" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="6AB01E26" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="001477BF" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="19AA933B" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75092350" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
@@ -6681,52 +7371,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Прекршајно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A532BD" w14:textId="7307BB07" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Турањанин</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76986C86" w14:textId="6C703758" w:rsidR="001312EE" w:rsidRPr="00ED0519" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6740,55 +7439,55 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED0519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50885826" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="50885826" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="001477BF" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="3E988E7F" w14:textId="77777777" w:rsidTr="00462074">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="545E7928" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
@@ -6823,97 +7522,122 @@
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Еколошко право и безбедност</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A07F35C" w14:textId="0C78C0F3" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Доц. др Санда Ћорац</w:t>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E0FCED6" w14:textId="70861F80" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F12CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>02.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7ECD57" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="7F7ECD57" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="001477BF" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E122766" w14:textId="77777777" w:rsidR="00B87941" w:rsidRPr="00A46828" w:rsidRDefault="00B87941">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F9EF935" w14:textId="77777777" w:rsidR="00682843" w:rsidRPr="00A46828" w:rsidRDefault="00682843">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FCC4B24" w14:textId="77777777" w:rsidR="00F835D8" w:rsidRPr="00A46828" w:rsidRDefault="00F835D8">
       <w:pPr>
@@ -7064,320 +7788,344 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>.07. у 13:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56340232" w14:textId="17BB57FD" w:rsidR="00A71094" w:rsidRPr="00A46828" w:rsidRDefault="00A71094" w:rsidP="000D0013">
+          <w:p w14:paraId="56340232" w14:textId="17BB57FD" w:rsidR="00A71094" w:rsidRPr="001477BF" w:rsidRDefault="00A71094" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="1751D5FA" w14:textId="77777777" w:rsidTr="00C90878">
+      <w:tr w:rsidR="00B2423C" w:rsidRPr="00A46828" w14:paraId="1751D5FA" w14:textId="77777777" w:rsidTr="00C90878">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D37ACE5" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="2D37ACE5" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3U2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C42FA56" w14:textId="3F65362C" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="0C42FA56" w14:textId="3F65362C" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008A6919" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="008A6919" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58EE8BDE" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="58EE8BDE" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Зоран Јовановић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5278AECC" w14:textId="0094D11E" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="00D8083F" w:rsidP="007D209E">
+          <w:p w14:paraId="5278AECC" w14:textId="0094D11E" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8083F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7AD6A3AB" w14:textId="4B8697AC" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="7AD6A3AB" w14:textId="1E09D216" w:rsidR="00B2423C" w:rsidRPr="001477BF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="14D43F8E" w14:textId="77777777" w:rsidTr="00C90878">
+      <w:tr w:rsidR="00B2423C" w:rsidRPr="00A46828" w14:paraId="14D43F8E" w14:textId="77777777" w:rsidTr="00C90878">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730CCFA7" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="730CCFA7" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3U2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="398A9F3A" w14:textId="724CE651" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="398A9F3A" w14:textId="724CE651" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160B51E2" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="160B51E2" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Управно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B510E76" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="4B510E76" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Милан Рапајић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FA4AA04" w14:textId="1D104DAE" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="0014795D" w:rsidP="007D209E">
+          <w:p w14:paraId="7FA4AA04" w14:textId="1D104DAE" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B1B63E5" w14:textId="09C09188" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="6B1B63E5" w14:textId="3E226443" w:rsidR="00B2423C" w:rsidRPr="001477BF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>120/2019 – 457/2022</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="54AEDACA" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D877526" w14:textId="5EAC2A47" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3A2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D96EBB3" w14:textId="6037091F" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
@@ -7394,108 +8142,135 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="446BCAE0" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Ауторско право и сузбијање инд. шпијунаже</w:t>
+              <w:t xml:space="preserve">Ауторско право и сузбијање </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>инд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>. шпијунаже</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6739FF89" w14:textId="7652B9BB" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Никола Милосављевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370D16D1" w14:textId="1C71B39A" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="006F25B6" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3126EC" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="0C3126EC" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="001477BF" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="11442951" w14:textId="77777777" w:rsidTr="008123F0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C0A0FD9" w14:textId="2AD0BE8E" w:rsidR="00C23F1B" w:rsidRPr="00A46828" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -7583,347 +8358,411 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="186C63FA" w14:textId="77777777" w:rsidR="00C23F1B" w:rsidRPr="00A46828" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
+          <w:p w14:paraId="186C63FA" w14:textId="77777777" w:rsidR="00C23F1B" w:rsidRPr="001477BF" w:rsidRDefault="00C23F1B" w:rsidP="00C23F1B">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="27886B68" w14:textId="77777777" w:rsidTr="00483C57">
+      <w:tr w:rsidR="00B2423C" w:rsidRPr="00A46828" w14:paraId="27886B68" w14:textId="77777777" w:rsidTr="00483C57">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42EB9E83" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="42EB9E83" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530C53EB" w14:textId="5CDF448E" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="530C53EB" w14:textId="5CDF448E" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFC44BA" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="1AFC44BA" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AE54BB1" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5AE54BB1" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проф. др Милан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Палевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2995A104" w14:textId="09CBD63E" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="0014795D" w:rsidP="007D209E">
+          <w:p w14:paraId="2995A104" w14:textId="09CBD63E" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>30.06. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C4ED684" w14:textId="07C55435" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="6C4ED684" w14:textId="1057A90B" w:rsidR="00B2423C" w:rsidRPr="001477BF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="74CD30D2" w14:textId="77777777" w:rsidTr="00483C57">
+      <w:tr w:rsidR="00B2423C" w:rsidRPr="00A46828" w14:paraId="74CD30D2" w14:textId="77777777" w:rsidTr="00483C57">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFF070C" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="6BFF070C" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="378D4C86" w14:textId="73E81808" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="378D4C86" w14:textId="73E81808" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42BD7F0E" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="42BD7F0E" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AC015C6" w14:textId="77777777" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
-[...12 lines deleted...]
-              <w:t>Доц. др Драган Дакић</w:t>
+          <w:p w14:paraId="7AC015C6" w14:textId="77777777" w:rsidR="00B2423C" w:rsidRPr="00A46828" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Драган Дакић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36103707" w14:textId="633DE2CD" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="00C8453A" w:rsidP="007D209E">
-[...20 lines deleted...]
-              <w:t>14.07. у 10:00</w:t>
+          <w:p w14:paraId="36103707" w14:textId="1D2F2C53" w:rsidR="00B2423C" w:rsidRPr="005011D1" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005011D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="005011D1" w:rsidRPr="005011D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005011D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="271BE92D" w14:textId="76F35F9A" w:rsidR="007D209E" w:rsidRPr="00A46828" w:rsidRDefault="007D209E" w:rsidP="007D209E">
+          <w:p w14:paraId="271BE92D" w14:textId="764ECCC7" w:rsidR="00B2423C" w:rsidRPr="001477BF" w:rsidRDefault="00B2423C" w:rsidP="00B2423C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>283/2019 – 402/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="15125019" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC9E267" w14:textId="17E5C0AD" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3K2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ED6E172" w14:textId="1628D5F5" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
@@ -7972,52 +8811,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи криминалистике са криминалистичком тактиком</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04601C08" w14:textId="03FC932E" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="00DB33D2" w:rsidP="0076519A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф</w:t>
             </w:r>
             <w:r w:rsidR="0076519A" w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>. др Владимир Шебек</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. др Владимир </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0076519A" w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шебек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69FC83C3" w14:textId="77777777" w:rsidR="0076519A" w:rsidRDefault="0001322C" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8033,57 +8881,83 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.07. у 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="469674F9" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="56B2CEAA" w14:textId="77777777" w:rsidR="0076519A" w:rsidRDefault="00B2423C" w:rsidP="0076519A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07. Студенти са бројем индекса 421/2022 – 409/2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="469674F9" w14:textId="6294513C" w:rsidR="00B2423C" w:rsidRPr="00B2423C" w:rsidRDefault="00B2423C" w:rsidP="0076519A">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="64F4C193" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FDE4399" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3KP2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A97882D" w14:textId="12939A36" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
@@ -8124,52 +8998,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="747FA806" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Турањанин</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="138F54F9" w14:textId="1B96ECA0" w:rsidR="0076519A" w:rsidRPr="00ED0519" w:rsidRDefault="00ED0519" w:rsidP="0076519A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED0519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8207,55 +9090,55 @@
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="000662EB" w:rsidRPr="00ED0519">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C52F103" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="00A46828" w:rsidRDefault="0076519A" w:rsidP="0076519A">
+          <w:p w14:paraId="0C52F103" w14:textId="77777777" w:rsidR="0076519A" w:rsidRPr="001477BF" w:rsidRDefault="0076519A" w:rsidP="0076519A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0001322C" w:rsidRPr="00A46828" w14:paraId="181BBE4B" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="154130FB" w14:textId="77777777" w:rsidR="0001322C" w:rsidRPr="00A46828" w:rsidRDefault="0001322C" w:rsidP="0001322C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3KMT2</w:t>
@@ -8298,52 +9181,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Криминалистичка методика и криминалистичка техника</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="307F9B5A" w14:textId="774E5B53" w:rsidR="0001322C" w:rsidRPr="00A46828" w:rsidRDefault="00DB33D2" w:rsidP="0001322C">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф</w:t>
             </w:r>
             <w:r w:rsidR="0001322C" w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>. др Владимир Шебек</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. др Владимир </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0001322C" w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шебек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75C5DEC6" w14:textId="77777777" w:rsidR="0001322C" w:rsidRDefault="0001322C" w:rsidP="0001322C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8359,187 +9251,222 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.07. у 15:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48058DBF" w14:textId="77777777" w:rsidR="0001322C" w:rsidRPr="00A46828" w:rsidRDefault="0001322C" w:rsidP="0001322C">
+          <w:p w14:paraId="3C743D25" w14:textId="77777777" w:rsidR="0001322C" w:rsidRDefault="00B2423C" w:rsidP="0001322C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07. Студенти са бројем индекса 330/2018 – 404/2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48058DBF" w14:textId="6334DA7D" w:rsidR="00B2423C" w:rsidRPr="00B2423C" w:rsidRDefault="00B2423C" w:rsidP="0001322C">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>09.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="793104E2" w14:textId="77777777" w:rsidTr="00A71094">
+      <w:tr w:rsidR="00E62886" w:rsidRPr="00A46828" w14:paraId="793104E2" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42CF954D" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="42CF954D" w14:textId="77777777" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3PRP2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71937604" w14:textId="7AF6D0E8" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="71937604" w14:textId="7AF6D0E8" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>434</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>, 450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27D267FE" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="27D267FE" w14:textId="77777777" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Пореско право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41236CF1" w14:textId="4DEC49B9" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="41236CF1" w14:textId="4DEC49B9" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07172C33" w14:textId="7512D9B3" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
-[...20 lines deleted...]
-              <w:t>17.07. у 10:00</w:t>
+          <w:p w14:paraId="07172C33" w14:textId="0A3224AC" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62886">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F07616B" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="1F07616B" w14:textId="77777777" w:rsidR="00E62886" w:rsidRPr="001477BF" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="461E0942" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B509DD7" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3OMP2</w:t>
@@ -8611,55 +9538,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>16.07. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482B746B" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="482B746B" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="001477BF" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="47851545" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BA9EC30" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -8696,56 +9623,81 @@
           <w:p w14:paraId="7A79C0E3" w14:textId="1E588EF2" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи медијског права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A26340D" w14:textId="2BE9C7E4" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A79DD5" w14:textId="05A854DA" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315F8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -8760,55 +9712,55 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00315F8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="375EB651" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="375EB651" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="001477BF" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="31D1E588" w14:textId="77777777" w:rsidTr="006F4358">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74C708EA" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3UN2</w:t>
             </w:r>
@@ -8894,55 +9846,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D8083F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDF3A70" w14:textId="359AEFB7" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="7FDF3A70" w14:textId="359AEFB7" w:rsidR="00215070" w:rsidRPr="001477BF" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="0187815B" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="768221C9" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
@@ -8979,97 +9931,106 @@
           </w:tcPr>
           <w:p w14:paraId="5E55A7F8" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право интелектуалне  својине</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ECF88BD" w14:textId="24C17C80" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др. Никола Милосављевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др. Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ABD8571" w14:textId="3A766F36" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>09.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B4FE2A" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="73B4FE2A" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="001477BF" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="2CBF8A75" w14:textId="77777777" w:rsidTr="0079064B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AE200CE" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -9122,92 +10083,101 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Судско беседништво</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EA1F2C6" w14:textId="1D0D47E4" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Срђан Владетић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55EB75E9" w14:textId="7A674AC5" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>01.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45175FB5" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="45175FB5" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="001477BF" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="5AFF108E" w14:textId="77777777" w:rsidTr="00A71094">
         <w:trPr>
           <w:trHeight w:val="663"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E4A9558" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
@@ -9303,334 +10273,401 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035B274B" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="035B274B" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="001477BF" w:rsidRDefault="00215070" w:rsidP="00215070">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="054C364D" w14:textId="77777777" w:rsidTr="00487449">
+      <w:tr w:rsidR="00A469A5" w:rsidRPr="00A46828" w14:paraId="054C364D" w14:textId="77777777" w:rsidTr="000976A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55F9F118" w14:textId="0BB6E2C9" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="55F9F118" w14:textId="0BB6E2C9" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3ZLJP2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="062B0D27" w14:textId="2FD1D233" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="062B0D27" w14:textId="2FD1D233" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>433</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22D7ACA4" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="22D7ACA4" w14:textId="77777777" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Заштита људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04E1A001" w14:textId="4706CD78" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="04E1A001" w14:textId="4706CD78" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Срђан Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EC405C0" w14:textId="7832425C" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="5EC405C0" w14:textId="7832425C" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="211D8A37" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="211D8A37" w14:textId="495C8A8D" w:rsidR="00A469A5" w:rsidRPr="001477BF" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215070" w:rsidRPr="00A46828" w14:paraId="688A067E" w14:textId="77777777" w:rsidTr="00A71094">
+      <w:tr w:rsidR="00A469A5" w:rsidRPr="00A46828" w14:paraId="688A067E" w14:textId="77777777" w:rsidTr="000976A4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40897220" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="40897220" w14:textId="77777777" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3ZLJP2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57CBE50A" w14:textId="0577F963" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="57CBE50A" w14:textId="0577F963" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>433</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C81CA14" w14:textId="77777777" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
+          <w:p w14:paraId="6C81CA14" w14:textId="77777777" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Заштита људских права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E9B32B" w14:textId="4A3263DE" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
-[...12 lines deleted...]
-              <w:t>Доц. Никола Ивковић</w:t>
+          <w:p w14:paraId="62E9B32B" w14:textId="4A3263DE" w:rsidR="00A469A5" w:rsidRPr="00A46828" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A8B76CD" w14:textId="51FB0E6D" w:rsidR="00215070" w:rsidRPr="00A46828" w:rsidRDefault="00215070" w:rsidP="00215070">
-[...10 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3A8B76CD" w14:textId="097F3DA3" w:rsidR="00A469A5" w:rsidRPr="004823FF" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004823FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>02.07. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="004823FF" w:rsidRPr="004823FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004823FF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13596BD2" w14:textId="1FABACAA" w:rsidR="00A469A5" w:rsidRPr="001477BF" w:rsidRDefault="00A469A5" w:rsidP="00A469A5">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>176/2022 – 415/2023</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16180ADF" w14:textId="77777777" w:rsidR="00355A12" w:rsidRPr="00A46828" w:rsidRDefault="00355A12">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3365BF37" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="00A46828" w:rsidRDefault="0062354B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F26E46D" w14:textId="77777777" w:rsidR="009B51D4" w:rsidRPr="00A46828" w:rsidRDefault="009B51D4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
@@ -9766,84 +10803,95 @@
               </w:rPr>
               <w:t>Привредно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20815299" w14:textId="6303FFFA" w:rsidR="0067279D" w:rsidRPr="00A46828" w:rsidRDefault="00F05369" w:rsidP="00F05369">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Драган Вујисић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C4A727A" w14:textId="31F50394" w:rsidR="0067279D" w:rsidRPr="00A46828" w:rsidRDefault="00C47574" w:rsidP="00C47574">
-[...20 lines deleted...]
-              <w:t>29.06. у 10:00</w:t>
+          <w:p w14:paraId="1C4A727A" w14:textId="08A2345F" w:rsidR="0067279D" w:rsidRPr="00AE4585" w:rsidRDefault="00AE4585" w:rsidP="00C47574">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE4585">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07</w:t>
+            </w:r>
+            <w:r w:rsidR="00C47574" w:rsidRPr="00AE4585">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F168351" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="00A46828" w:rsidRDefault="0067279D" w:rsidP="000D0013">
+          <w:p w14:paraId="6F168351" w14:textId="77777777" w:rsidR="0067279D" w:rsidRPr="001477BF" w:rsidRDefault="0067279D" w:rsidP="000D0013">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="5414A62B" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F1AB704" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -9883,97 +10931,122 @@
           <w:p w14:paraId="3505E39E" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Грађанско процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2F6996" w14:textId="3DFA043B" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Санда Ћорац</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BF2A085" w14:textId="775FB92A" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="006F12CE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F12CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>02.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1604E011" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
+          <w:p w14:paraId="1604E011" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="001477BF" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="78509ED7" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57FDF114" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>4</w:t>
@@ -10069,55 +11142,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>07.07. у 13:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18A47607" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
+          <w:p w14:paraId="18A47607" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="001477BF" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46828" w:rsidRPr="00A46828" w14:paraId="51349FCD" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73794C85" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>4</w:t>
@@ -10201,55 +11274,55 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C08FEBB" w14:textId="425F32CC" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40211BCF" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="00A46828" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
+          <w:p w14:paraId="40211BCF" w14:textId="77777777" w:rsidR="00C56CAE" w:rsidRPr="001477BF" w:rsidRDefault="00C56CAE" w:rsidP="00C56CAE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6DC3" w:rsidRPr="00A46828" w14:paraId="7477DA13" w14:textId="77777777" w:rsidTr="00C7219E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10E53F25" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4RS2</w:t>
@@ -10286,52 +11359,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BC6EB59" w14:textId="37421E78" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Бојан Урдаревић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="570E4ECA" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10353,55 +11435,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="421D2DEE" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
+          <w:p w14:paraId="421D2DEE" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="001477BF" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="1E7BC57F" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0351FE3A" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
@@ -10434,97 +11516,106 @@
           <w:p w14:paraId="5D29697C" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36111D42" w14:textId="50F13421" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Александар Антић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="499C3296" w14:textId="45112BC5" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 18:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="084D7485" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="084D7485" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="001477BF" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D6DC3" w:rsidRPr="00A46828" w14:paraId="74D33410" w14:textId="77777777" w:rsidTr="00865714">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73DF0D96" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4RS2</w:t>
@@ -10556,57 +11647,75 @@
           <w:p w14:paraId="10CD9449" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53147EB7" w14:textId="284333F6" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A9832FE" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10628,55 +11737,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="543AF4EE" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="00A46828" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
+          <w:p w14:paraId="543AF4EE" w14:textId="77777777" w:rsidR="001D6DC3" w:rsidRPr="001477BF" w:rsidRDefault="001D6DC3" w:rsidP="001D6DC3">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="50C24874" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DBB2D05" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>MPSL2</w:t>
             </w:r>
@@ -10720,56 +11829,65 @@
           <w:p w14:paraId="45322338" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно пословно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E3E6FC2" w14:textId="2F7DF3FC" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Јован Вујичић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јован Вујичић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6837671C" w14:textId="77777777" w:rsidR="001312EE" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -10786,326 +11904,418 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>08.07. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54941A50" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="34751109" w14:textId="77777777" w:rsidR="001312EE" w:rsidRDefault="008B11A7" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>07.07. Студенти са бројем индекса 278/2019 – 291/2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54941A50" w14:textId="3DB41246" w:rsidR="008B11A7" w:rsidRPr="008B11A7" w:rsidRDefault="008B11A7" w:rsidP="001312EE">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>08.07. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="581B29A8" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="006C1838" w:rsidRPr="00A46828" w14:paraId="581B29A8" w14:textId="77777777" w:rsidTr="008056F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD13965" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="3CD13965" w14:textId="77777777" w:rsidR="006C1838" w:rsidRPr="00A46828" w:rsidRDefault="006C1838" w:rsidP="006C1838">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4PV2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4862585E" w14:textId="09DC7940" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="4862585E" w14:textId="09DC7940" w:rsidR="006C1838" w:rsidRPr="00A46828" w:rsidRDefault="006C1838" w:rsidP="006C1838">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>441</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="519D3C95" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="519D3C95" w14:textId="77777777" w:rsidR="006C1838" w:rsidRPr="00A46828" w:rsidRDefault="006C1838" w:rsidP="006C1838">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно приватно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09883EE6" w14:textId="182A0702" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="09883EE6" w14:textId="182A0702" w:rsidR="006C1838" w:rsidRPr="00A46828" w:rsidRDefault="006C1838" w:rsidP="006C1838">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Славко Ђорђевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE1B839" w14:textId="242DDAA3" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
-[...8 lines deleted...]
-                <w:lang w:val="sr-Cyrl-RS"/>
+          <w:p w14:paraId="4AE1B839" w14:textId="07C01625" w:rsidR="006C1838" w:rsidRPr="000528D1" w:rsidRDefault="006C1838" w:rsidP="006C1838">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000528D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>01.07. у 11:00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5918" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5065452A" w14:textId="39DE9345" w:rsidR="006C1838" w:rsidRPr="001477BF" w:rsidRDefault="006C1838" w:rsidP="006C1838">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-              <w:t>02.07. у 11:00</w:t>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Остали студенти</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C1838" w:rsidRPr="00A46828" w14:paraId="7687BAB2" w14:textId="77777777" w:rsidTr="008056F8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1271" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEB809F" w14:textId="77777777" w:rsidR="006C1838" w:rsidRPr="00A46828" w:rsidRDefault="006C1838" w:rsidP="006C1838">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>4PV2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="251A0439" w14:textId="16CCAA31" w:rsidR="006C1838" w:rsidRPr="00A46828" w:rsidRDefault="006C1838" w:rsidP="006C1838">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>441</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>466</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10243557" w14:textId="77777777" w:rsidR="006C1838" w:rsidRPr="00A46828" w:rsidRDefault="006C1838" w:rsidP="006C1838">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Међународно приватно право</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7017D06D" w14:textId="581EF3F7" w:rsidR="006C1838" w:rsidRPr="00A46828" w:rsidRDefault="006C1838" w:rsidP="006C1838">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Мина Павловић</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA3E101" w14:textId="42C643F3" w:rsidR="006C1838" w:rsidRPr="00920E03" w:rsidRDefault="006C1838" w:rsidP="006C1838">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00920E03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>15.07. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00920E03" w:rsidRPr="00920E03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00920E03">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5065452A" w14:textId="499458CF" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15FBC380" w14:textId="56F1846D" w:rsidR="006C1838" w:rsidRPr="001477BF" w:rsidRDefault="006C1838" w:rsidP="006C1838">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...111 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001477BF">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Студенти са бројем индекса </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-              <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>330/2018 – 291/2019</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="6CBF5394" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49431572" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
@@ -11161,92 +12371,101 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Криминологија</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29433D05" w14:textId="114473B0" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1388AC2E" w14:textId="7220BA3D" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D421F7F" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="7D421F7F" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="001477BF" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="20537B2F" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16C59497" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4IKS2</w:t>
             </w:r>
@@ -11296,92 +12515,101 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Извршење кривичних санкција</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E8E6C5D" w14:textId="7B3F9DB8" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68E02D69" w14:textId="0BDBDB15" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>13.07. у 14:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3AF845" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="7B3AF845" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="001477BF" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="6BE9DFD1" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F553F2A" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4VTK2</w:t>
             </w:r>
@@ -11468,55 +12696,55 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>29.06. У 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFBE0BF" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="3AFBE0BF" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="001477BF" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="25AE1B3E" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="059D1B57" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4DP2</w:t>
@@ -11574,196 +12802,198 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>------------</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="498C47DF" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="498C47DF" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="001477BF" w:rsidRDefault="001312EE" w:rsidP="001312EE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001312EE" w:rsidRPr="00A46828" w14:paraId="5EB0E704" w14:textId="77777777" w:rsidTr="00265471">
+      <w:tr w:rsidR="00E62886" w:rsidRPr="00A46828" w14:paraId="5EB0E704" w14:textId="77777777" w:rsidTr="00265471">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB8E42A" w14:textId="4E03DC2A" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="3EB8E42A" w14:textId="4E03DC2A" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>SP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46BAA46E" w14:textId="4B7B55CD" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="46BAA46E" w14:textId="4B7B55CD" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>463</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A3C0C9" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="76A3C0C9" w14:textId="77777777" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Стручна пракса</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0142E66F" w14:textId="144FBDED" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
-[...12 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+          <w:p w14:paraId="0142E66F" w14:textId="144FBDED" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E8ED4F6" w14:textId="715A6827" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
-[...20 lines deleted...]
-              <w:t>17.07. у 10:00</w:t>
+          <w:p w14:paraId="7E8ED4F6" w14:textId="33645B3C" w:rsidR="00E62886" w:rsidRPr="00A46828" w:rsidRDefault="00E62886" w:rsidP="00E62886">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62886">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>10.07. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="488CDAC1" w14:textId="77777777" w:rsidR="001312EE" w:rsidRPr="00A46828" w:rsidRDefault="001312EE" w:rsidP="001312EE">
+          <w:p w14:paraId="488CDAC1" w14:textId="77777777" w:rsidR="00E62886" w:rsidRPr="001477BF" w:rsidRDefault="00E62886" w:rsidP="00E62886">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29AA0179" w14:textId="77777777" w:rsidR="0062354B" w:rsidRPr="00A46828" w:rsidRDefault="0062354B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B072D0D" w14:textId="77777777" w:rsidR="00A46828" w:rsidRPr="00A46828" w:rsidRDefault="00A46828">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00A46828" w:rsidRPr="00A46828" w:rsidSect="00412A58">
+    <w:sectPr w:rsidR="0062354B" w:rsidRPr="00A46828" w:rsidSect="00412A58">
       <w:pgSz w:w="16837" w:h="11905" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="426" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -11779,533 +13009,564 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00251484"/>
     <w:rsid w:val="000119BB"/>
     <w:rsid w:val="00012528"/>
     <w:rsid w:val="0001322C"/>
     <w:rsid w:val="000141A2"/>
     <w:rsid w:val="00033179"/>
     <w:rsid w:val="00036B26"/>
     <w:rsid w:val="00040A53"/>
     <w:rsid w:val="00044E7B"/>
+    <w:rsid w:val="000454B9"/>
     <w:rsid w:val="00050A7A"/>
+    <w:rsid w:val="000528D1"/>
     <w:rsid w:val="0005493C"/>
     <w:rsid w:val="00057F48"/>
     <w:rsid w:val="000642BE"/>
     <w:rsid w:val="000662EB"/>
+    <w:rsid w:val="0007077C"/>
     <w:rsid w:val="0007679E"/>
     <w:rsid w:val="0008161B"/>
     <w:rsid w:val="00082C81"/>
     <w:rsid w:val="00084296"/>
     <w:rsid w:val="00085777"/>
     <w:rsid w:val="00085CA9"/>
     <w:rsid w:val="0009144A"/>
     <w:rsid w:val="000A050A"/>
     <w:rsid w:val="000B4F77"/>
     <w:rsid w:val="000B596C"/>
     <w:rsid w:val="000C227B"/>
+    <w:rsid w:val="000C3179"/>
     <w:rsid w:val="000C39AF"/>
     <w:rsid w:val="000D0013"/>
     <w:rsid w:val="000D0E13"/>
     <w:rsid w:val="000E3697"/>
     <w:rsid w:val="000E5129"/>
     <w:rsid w:val="000E61F6"/>
     <w:rsid w:val="000E6F41"/>
     <w:rsid w:val="000F3950"/>
     <w:rsid w:val="000F6897"/>
     <w:rsid w:val="00100DF0"/>
     <w:rsid w:val="00104C88"/>
     <w:rsid w:val="00105C5F"/>
     <w:rsid w:val="00112284"/>
     <w:rsid w:val="001126D5"/>
     <w:rsid w:val="00114CA1"/>
     <w:rsid w:val="001274ED"/>
     <w:rsid w:val="001312EE"/>
     <w:rsid w:val="00131D5D"/>
+    <w:rsid w:val="001477BF"/>
     <w:rsid w:val="0014795D"/>
     <w:rsid w:val="001501EB"/>
     <w:rsid w:val="00153405"/>
     <w:rsid w:val="00154D67"/>
     <w:rsid w:val="001659DD"/>
     <w:rsid w:val="0017000F"/>
     <w:rsid w:val="00174E3A"/>
     <w:rsid w:val="00176394"/>
+    <w:rsid w:val="00176CE1"/>
     <w:rsid w:val="00186E5F"/>
     <w:rsid w:val="001919F2"/>
     <w:rsid w:val="0019222A"/>
     <w:rsid w:val="00193C30"/>
     <w:rsid w:val="00194252"/>
     <w:rsid w:val="001944D3"/>
     <w:rsid w:val="00196F3D"/>
     <w:rsid w:val="001A1459"/>
     <w:rsid w:val="001A1C59"/>
     <w:rsid w:val="001B0AAB"/>
     <w:rsid w:val="001B0D2F"/>
     <w:rsid w:val="001B3FF1"/>
     <w:rsid w:val="001B4925"/>
     <w:rsid w:val="001C42E3"/>
     <w:rsid w:val="001D1B57"/>
     <w:rsid w:val="001D6D58"/>
     <w:rsid w:val="001D6DC3"/>
     <w:rsid w:val="001E2654"/>
     <w:rsid w:val="001F43B9"/>
     <w:rsid w:val="001F4C95"/>
     <w:rsid w:val="00207334"/>
     <w:rsid w:val="00215070"/>
     <w:rsid w:val="00215AB2"/>
     <w:rsid w:val="002172AD"/>
     <w:rsid w:val="00240372"/>
     <w:rsid w:val="00244295"/>
     <w:rsid w:val="00251484"/>
     <w:rsid w:val="00263BC7"/>
     <w:rsid w:val="00264435"/>
     <w:rsid w:val="00265471"/>
+    <w:rsid w:val="0027373B"/>
     <w:rsid w:val="0027486E"/>
     <w:rsid w:val="002757BC"/>
     <w:rsid w:val="00277712"/>
     <w:rsid w:val="00290359"/>
     <w:rsid w:val="00292E2A"/>
     <w:rsid w:val="002938CE"/>
     <w:rsid w:val="002A17A3"/>
     <w:rsid w:val="002A3745"/>
     <w:rsid w:val="002A7C46"/>
     <w:rsid w:val="002B21EF"/>
     <w:rsid w:val="002B5243"/>
     <w:rsid w:val="002C0C8A"/>
     <w:rsid w:val="002C2314"/>
     <w:rsid w:val="002C4554"/>
     <w:rsid w:val="002C6BB1"/>
     <w:rsid w:val="002E6408"/>
     <w:rsid w:val="002F4524"/>
     <w:rsid w:val="002F57DB"/>
     <w:rsid w:val="002F752A"/>
     <w:rsid w:val="003018FB"/>
     <w:rsid w:val="00314CDD"/>
     <w:rsid w:val="00315F8B"/>
     <w:rsid w:val="00321A89"/>
     <w:rsid w:val="003326DC"/>
     <w:rsid w:val="00332A2A"/>
     <w:rsid w:val="0035246C"/>
     <w:rsid w:val="00355A12"/>
     <w:rsid w:val="00371449"/>
     <w:rsid w:val="00383FE6"/>
     <w:rsid w:val="00384EC7"/>
     <w:rsid w:val="0038716E"/>
     <w:rsid w:val="003930D7"/>
     <w:rsid w:val="003A2B48"/>
     <w:rsid w:val="003A5024"/>
     <w:rsid w:val="003A69A4"/>
     <w:rsid w:val="003B1127"/>
     <w:rsid w:val="003B1182"/>
     <w:rsid w:val="003B277C"/>
     <w:rsid w:val="003B6FC0"/>
     <w:rsid w:val="003C1BA0"/>
+    <w:rsid w:val="003C2C3E"/>
     <w:rsid w:val="003D07A6"/>
     <w:rsid w:val="003E21F8"/>
     <w:rsid w:val="003E7004"/>
     <w:rsid w:val="003E7F6D"/>
     <w:rsid w:val="003F10C2"/>
     <w:rsid w:val="00407078"/>
     <w:rsid w:val="00412A58"/>
     <w:rsid w:val="00413D63"/>
     <w:rsid w:val="004258ED"/>
     <w:rsid w:val="004330DD"/>
     <w:rsid w:val="00445615"/>
     <w:rsid w:val="004458A1"/>
     <w:rsid w:val="0045108D"/>
     <w:rsid w:val="00462074"/>
     <w:rsid w:val="004623F2"/>
     <w:rsid w:val="0046435B"/>
     <w:rsid w:val="00465D75"/>
     <w:rsid w:val="00466679"/>
     <w:rsid w:val="00476246"/>
     <w:rsid w:val="004767EA"/>
     <w:rsid w:val="00480730"/>
+    <w:rsid w:val="004823FF"/>
     <w:rsid w:val="00486BB9"/>
     <w:rsid w:val="00496F49"/>
     <w:rsid w:val="00497B81"/>
     <w:rsid w:val="004A1BE3"/>
     <w:rsid w:val="004A76A9"/>
     <w:rsid w:val="004B2CA9"/>
     <w:rsid w:val="004B5478"/>
     <w:rsid w:val="004C4823"/>
     <w:rsid w:val="004C4D8B"/>
     <w:rsid w:val="004D09C2"/>
     <w:rsid w:val="004D0FE6"/>
     <w:rsid w:val="004D1939"/>
     <w:rsid w:val="004D221E"/>
     <w:rsid w:val="004E0BE1"/>
     <w:rsid w:val="004E314E"/>
     <w:rsid w:val="004F1847"/>
     <w:rsid w:val="004F279D"/>
     <w:rsid w:val="004F38BB"/>
     <w:rsid w:val="004F4463"/>
+    <w:rsid w:val="004F50BD"/>
+    <w:rsid w:val="005011D1"/>
     <w:rsid w:val="00507799"/>
     <w:rsid w:val="00510D16"/>
     <w:rsid w:val="00522A99"/>
     <w:rsid w:val="005276AF"/>
     <w:rsid w:val="005315EA"/>
     <w:rsid w:val="00546D05"/>
     <w:rsid w:val="005560D3"/>
     <w:rsid w:val="00597980"/>
     <w:rsid w:val="005A5E95"/>
     <w:rsid w:val="005A6A91"/>
     <w:rsid w:val="005B0232"/>
     <w:rsid w:val="005B3A15"/>
     <w:rsid w:val="005B7B2C"/>
     <w:rsid w:val="005C42E0"/>
     <w:rsid w:val="005D58AA"/>
     <w:rsid w:val="005D7A30"/>
     <w:rsid w:val="005E0A87"/>
     <w:rsid w:val="005E0B2C"/>
     <w:rsid w:val="005E1670"/>
     <w:rsid w:val="005E5BA4"/>
     <w:rsid w:val="005E7106"/>
     <w:rsid w:val="005F1CFA"/>
     <w:rsid w:val="005F25E8"/>
     <w:rsid w:val="005F76A2"/>
+    <w:rsid w:val="00600F4A"/>
     <w:rsid w:val="00604446"/>
     <w:rsid w:val="0060564F"/>
     <w:rsid w:val="0060750E"/>
     <w:rsid w:val="00611A00"/>
     <w:rsid w:val="006120AB"/>
     <w:rsid w:val="006130F6"/>
     <w:rsid w:val="00614B11"/>
     <w:rsid w:val="00615134"/>
     <w:rsid w:val="006208D5"/>
     <w:rsid w:val="006220F4"/>
     <w:rsid w:val="0062354B"/>
     <w:rsid w:val="00634D23"/>
     <w:rsid w:val="0063591A"/>
     <w:rsid w:val="00635DAD"/>
     <w:rsid w:val="00635FB5"/>
     <w:rsid w:val="00636315"/>
     <w:rsid w:val="006411F9"/>
     <w:rsid w:val="00646384"/>
     <w:rsid w:val="00652176"/>
     <w:rsid w:val="00654ABC"/>
     <w:rsid w:val="00657CFE"/>
     <w:rsid w:val="00663C87"/>
+    <w:rsid w:val="00670B86"/>
     <w:rsid w:val="0067279D"/>
     <w:rsid w:val="00673CFA"/>
     <w:rsid w:val="00682843"/>
+    <w:rsid w:val="00684128"/>
     <w:rsid w:val="00685A6E"/>
     <w:rsid w:val="0068659A"/>
     <w:rsid w:val="00697367"/>
+    <w:rsid w:val="006A1B92"/>
     <w:rsid w:val="006A7A86"/>
     <w:rsid w:val="006A7F10"/>
     <w:rsid w:val="006B5F1E"/>
+    <w:rsid w:val="006C1838"/>
     <w:rsid w:val="006C20B1"/>
     <w:rsid w:val="006C4A37"/>
     <w:rsid w:val="006D2BB3"/>
     <w:rsid w:val="006D4B39"/>
     <w:rsid w:val="006D7905"/>
     <w:rsid w:val="006E757B"/>
     <w:rsid w:val="006F0B16"/>
     <w:rsid w:val="006F12CE"/>
     <w:rsid w:val="006F25B6"/>
     <w:rsid w:val="00700C25"/>
     <w:rsid w:val="00706313"/>
     <w:rsid w:val="00711E5D"/>
     <w:rsid w:val="00720B89"/>
     <w:rsid w:val="00733AD9"/>
     <w:rsid w:val="00743E6E"/>
     <w:rsid w:val="0074438C"/>
     <w:rsid w:val="00750EF5"/>
     <w:rsid w:val="007539C2"/>
     <w:rsid w:val="007558DC"/>
     <w:rsid w:val="0076519A"/>
     <w:rsid w:val="007672DC"/>
     <w:rsid w:val="00772951"/>
     <w:rsid w:val="007749DF"/>
     <w:rsid w:val="00776FA7"/>
     <w:rsid w:val="00777CC0"/>
     <w:rsid w:val="0078008D"/>
     <w:rsid w:val="007A4865"/>
     <w:rsid w:val="007B2DC0"/>
     <w:rsid w:val="007B31C7"/>
     <w:rsid w:val="007C0A7B"/>
     <w:rsid w:val="007C2872"/>
     <w:rsid w:val="007C7660"/>
     <w:rsid w:val="007D209E"/>
     <w:rsid w:val="007E5996"/>
     <w:rsid w:val="007F54CB"/>
     <w:rsid w:val="00800687"/>
     <w:rsid w:val="00810070"/>
     <w:rsid w:val="008124A7"/>
+    <w:rsid w:val="00817AE9"/>
     <w:rsid w:val="00823DEF"/>
     <w:rsid w:val="00827D85"/>
     <w:rsid w:val="00837361"/>
     <w:rsid w:val="008430D4"/>
     <w:rsid w:val="0084420F"/>
     <w:rsid w:val="008464B9"/>
     <w:rsid w:val="00855AB8"/>
     <w:rsid w:val="0086334A"/>
     <w:rsid w:val="0086667A"/>
     <w:rsid w:val="00870C40"/>
     <w:rsid w:val="008822B0"/>
     <w:rsid w:val="008854BD"/>
     <w:rsid w:val="008A397D"/>
+    <w:rsid w:val="008B11A7"/>
     <w:rsid w:val="008B1DEE"/>
     <w:rsid w:val="008B6A64"/>
     <w:rsid w:val="008C0CA7"/>
     <w:rsid w:val="008C2577"/>
     <w:rsid w:val="008C4B42"/>
     <w:rsid w:val="008D26BE"/>
     <w:rsid w:val="008D3D79"/>
     <w:rsid w:val="008D579C"/>
     <w:rsid w:val="008D6A5B"/>
     <w:rsid w:val="009023EF"/>
     <w:rsid w:val="009041C0"/>
     <w:rsid w:val="0091151C"/>
+    <w:rsid w:val="009147FB"/>
     <w:rsid w:val="00915DD5"/>
+    <w:rsid w:val="00920E03"/>
     <w:rsid w:val="009259C5"/>
     <w:rsid w:val="00932F05"/>
     <w:rsid w:val="009423BF"/>
     <w:rsid w:val="00942B9D"/>
     <w:rsid w:val="00943F7E"/>
     <w:rsid w:val="00945642"/>
     <w:rsid w:val="00950B73"/>
     <w:rsid w:val="00952964"/>
     <w:rsid w:val="00967DF5"/>
     <w:rsid w:val="0097193F"/>
     <w:rsid w:val="009764AB"/>
     <w:rsid w:val="00976BE3"/>
     <w:rsid w:val="00977822"/>
+    <w:rsid w:val="009860BB"/>
     <w:rsid w:val="009865DD"/>
     <w:rsid w:val="00991A6A"/>
     <w:rsid w:val="0099256D"/>
     <w:rsid w:val="00994D36"/>
     <w:rsid w:val="00997FDC"/>
     <w:rsid w:val="009A0F98"/>
     <w:rsid w:val="009A31E2"/>
     <w:rsid w:val="009A6665"/>
     <w:rsid w:val="009B12F2"/>
     <w:rsid w:val="009B51D4"/>
     <w:rsid w:val="009B608F"/>
     <w:rsid w:val="009C1B8C"/>
     <w:rsid w:val="009C405E"/>
     <w:rsid w:val="009C4A2B"/>
     <w:rsid w:val="009C4B59"/>
     <w:rsid w:val="009D3215"/>
     <w:rsid w:val="009D773F"/>
     <w:rsid w:val="009E42FC"/>
     <w:rsid w:val="009E611B"/>
     <w:rsid w:val="009F00AE"/>
     <w:rsid w:val="009F4BFE"/>
     <w:rsid w:val="009F6EF7"/>
     <w:rsid w:val="009F77C2"/>
     <w:rsid w:val="00A00328"/>
     <w:rsid w:val="00A00F4F"/>
     <w:rsid w:val="00A02296"/>
     <w:rsid w:val="00A169E2"/>
     <w:rsid w:val="00A21C46"/>
     <w:rsid w:val="00A32CFD"/>
     <w:rsid w:val="00A32DE6"/>
     <w:rsid w:val="00A34B94"/>
     <w:rsid w:val="00A34FC6"/>
     <w:rsid w:val="00A3679E"/>
     <w:rsid w:val="00A37D50"/>
     <w:rsid w:val="00A42B8A"/>
     <w:rsid w:val="00A4605F"/>
     <w:rsid w:val="00A46828"/>
+    <w:rsid w:val="00A469A5"/>
     <w:rsid w:val="00A47FAC"/>
     <w:rsid w:val="00A66961"/>
     <w:rsid w:val="00A71094"/>
     <w:rsid w:val="00A742C0"/>
     <w:rsid w:val="00A76E89"/>
     <w:rsid w:val="00A81062"/>
     <w:rsid w:val="00A93867"/>
+    <w:rsid w:val="00A96D75"/>
     <w:rsid w:val="00A97997"/>
     <w:rsid w:val="00AA73B6"/>
     <w:rsid w:val="00AC51C2"/>
     <w:rsid w:val="00AC66B4"/>
     <w:rsid w:val="00AD1339"/>
+    <w:rsid w:val="00AE4585"/>
     <w:rsid w:val="00AE6BE7"/>
     <w:rsid w:val="00AF33BE"/>
     <w:rsid w:val="00AF62CF"/>
     <w:rsid w:val="00AF7614"/>
     <w:rsid w:val="00B008FD"/>
+    <w:rsid w:val="00B01BA5"/>
     <w:rsid w:val="00B10848"/>
     <w:rsid w:val="00B20B8F"/>
     <w:rsid w:val="00B23250"/>
+    <w:rsid w:val="00B2423C"/>
     <w:rsid w:val="00B32521"/>
     <w:rsid w:val="00B33DD0"/>
     <w:rsid w:val="00B37757"/>
     <w:rsid w:val="00B51097"/>
     <w:rsid w:val="00B560ED"/>
     <w:rsid w:val="00B646B6"/>
     <w:rsid w:val="00B64B3B"/>
     <w:rsid w:val="00B65B11"/>
     <w:rsid w:val="00B7113A"/>
     <w:rsid w:val="00B7669A"/>
     <w:rsid w:val="00B819EE"/>
     <w:rsid w:val="00B8272B"/>
     <w:rsid w:val="00B87941"/>
     <w:rsid w:val="00B90409"/>
     <w:rsid w:val="00B93695"/>
     <w:rsid w:val="00BA0AB0"/>
     <w:rsid w:val="00BB27B4"/>
     <w:rsid w:val="00BB7AAB"/>
     <w:rsid w:val="00BC2C76"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00BD0957"/>
     <w:rsid w:val="00BD0CF8"/>
     <w:rsid w:val="00BD2C22"/>
     <w:rsid w:val="00BD4B9E"/>
     <w:rsid w:val="00BD5321"/>
     <w:rsid w:val="00BD708A"/>
     <w:rsid w:val="00BD7FD7"/>
+    <w:rsid w:val="00BE3C0A"/>
     <w:rsid w:val="00BE45BB"/>
     <w:rsid w:val="00BE4B7B"/>
     <w:rsid w:val="00BF0C5A"/>
     <w:rsid w:val="00C023A3"/>
     <w:rsid w:val="00C03037"/>
     <w:rsid w:val="00C158BA"/>
     <w:rsid w:val="00C22228"/>
     <w:rsid w:val="00C23F1B"/>
     <w:rsid w:val="00C33D64"/>
     <w:rsid w:val="00C37855"/>
     <w:rsid w:val="00C413E0"/>
     <w:rsid w:val="00C423E6"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C47574"/>
     <w:rsid w:val="00C5408B"/>
     <w:rsid w:val="00C56CAE"/>
     <w:rsid w:val="00C5713D"/>
     <w:rsid w:val="00C64143"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C74590"/>
     <w:rsid w:val="00C748F3"/>
     <w:rsid w:val="00C8453A"/>
     <w:rsid w:val="00C84E75"/>
     <w:rsid w:val="00C90B4E"/>
     <w:rsid w:val="00C93B30"/>
     <w:rsid w:val="00C944F6"/>
     <w:rsid w:val="00C94A06"/>
     <w:rsid w:val="00C95D74"/>
     <w:rsid w:val="00C96A03"/>
     <w:rsid w:val="00C97FB2"/>
     <w:rsid w:val="00CA1F8D"/>
     <w:rsid w:val="00CA4D12"/>
+    <w:rsid w:val="00CA50B4"/>
     <w:rsid w:val="00CA77CC"/>
     <w:rsid w:val="00CA7D4A"/>
     <w:rsid w:val="00CB0A5D"/>
     <w:rsid w:val="00CB75EF"/>
     <w:rsid w:val="00CC0794"/>
     <w:rsid w:val="00CC1C7D"/>
     <w:rsid w:val="00CC3BC0"/>
     <w:rsid w:val="00CC5038"/>
     <w:rsid w:val="00CC71B2"/>
     <w:rsid w:val="00CE0DF5"/>
     <w:rsid w:val="00CE3A65"/>
     <w:rsid w:val="00CE5B14"/>
     <w:rsid w:val="00CF20FD"/>
     <w:rsid w:val="00D00C0B"/>
     <w:rsid w:val="00D03687"/>
     <w:rsid w:val="00D12EA6"/>
     <w:rsid w:val="00D17DCF"/>
     <w:rsid w:val="00D20EF6"/>
     <w:rsid w:val="00D22A10"/>
     <w:rsid w:val="00D246E6"/>
     <w:rsid w:val="00D31BE0"/>
     <w:rsid w:val="00D328B8"/>
     <w:rsid w:val="00D35FD8"/>
     <w:rsid w:val="00D43148"/>
     <w:rsid w:val="00D4359D"/>
     <w:rsid w:val="00D437B7"/>
+    <w:rsid w:val="00D459E4"/>
     <w:rsid w:val="00D54406"/>
     <w:rsid w:val="00D65414"/>
     <w:rsid w:val="00D67A47"/>
     <w:rsid w:val="00D67E66"/>
     <w:rsid w:val="00D705D7"/>
     <w:rsid w:val="00D728C4"/>
     <w:rsid w:val="00D72984"/>
     <w:rsid w:val="00D72FAE"/>
     <w:rsid w:val="00D7371E"/>
     <w:rsid w:val="00D741E5"/>
     <w:rsid w:val="00D8083F"/>
     <w:rsid w:val="00D82AA4"/>
     <w:rsid w:val="00D92112"/>
     <w:rsid w:val="00D95AEB"/>
     <w:rsid w:val="00DA511C"/>
     <w:rsid w:val="00DB02D7"/>
     <w:rsid w:val="00DB33D2"/>
     <w:rsid w:val="00DB7B24"/>
     <w:rsid w:val="00DD5BD4"/>
     <w:rsid w:val="00DF1235"/>
     <w:rsid w:val="00DF46C7"/>
     <w:rsid w:val="00E02BCC"/>
     <w:rsid w:val="00E10664"/>
     <w:rsid w:val="00E144FA"/>
     <w:rsid w:val="00E2658E"/>
     <w:rsid w:val="00E30126"/>
     <w:rsid w:val="00E34F9E"/>
     <w:rsid w:val="00E37A8B"/>
     <w:rsid w:val="00E47CA6"/>
     <w:rsid w:val="00E50989"/>
     <w:rsid w:val="00E6036A"/>
     <w:rsid w:val="00E61F1F"/>
+    <w:rsid w:val="00E62886"/>
     <w:rsid w:val="00E6352C"/>
     <w:rsid w:val="00E65CC7"/>
     <w:rsid w:val="00E67509"/>
     <w:rsid w:val="00E7062A"/>
     <w:rsid w:val="00E81301"/>
     <w:rsid w:val="00E87953"/>
     <w:rsid w:val="00E90C66"/>
     <w:rsid w:val="00E92A26"/>
     <w:rsid w:val="00E94732"/>
     <w:rsid w:val="00EA3B7B"/>
     <w:rsid w:val="00EA6696"/>
     <w:rsid w:val="00EA6AB2"/>
     <w:rsid w:val="00EB0334"/>
     <w:rsid w:val="00EB17E2"/>
     <w:rsid w:val="00EB56E3"/>
     <w:rsid w:val="00EB6CBE"/>
     <w:rsid w:val="00EC6FA5"/>
     <w:rsid w:val="00ED0519"/>
     <w:rsid w:val="00ED0E91"/>
     <w:rsid w:val="00EE08D7"/>
     <w:rsid w:val="00EE2B24"/>
     <w:rsid w:val="00EE6382"/>
     <w:rsid w:val="00EF035E"/>
     <w:rsid w:val="00EF403D"/>
     <w:rsid w:val="00EF43C5"/>
@@ -13182,66 +14443,66 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4988</Characters>
+  <Pages>5</Pages>
+  <Words>1077</Words>
+  <Characters>6142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5851</CharactersWithSpaces>
+  <CharactersWithSpaces>7205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dvucinic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>