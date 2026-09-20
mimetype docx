--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -3583,108 +3583,156 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3289555B" w14:textId="77777777" w:rsidR="000A750C" w:rsidRPr="002B231A" w:rsidRDefault="000A750C" w:rsidP="000A750C">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="599C5D5F" w14:textId="60C28971" w:rsidR="000A750C" w:rsidRPr="00FE0548" w:rsidRDefault="000A750C" w:rsidP="000A750C">
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="599C5D5F" w14:textId="684CBBAF" w:rsidR="000A750C" w:rsidRPr="00BF6703" w:rsidRDefault="000A750C" w:rsidP="000A750C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.08.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>11:00</w:t>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6703" w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF6703" w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5916" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EB6F321" w14:textId="777E3572" w:rsidR="000A750C" w:rsidRPr="00A5202A" w:rsidRDefault="000A750C" w:rsidP="000A750C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 84/2021 – 91/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4855,198 +4903,246 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>17.08. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="480392DD" w14:textId="77777777" w:rsidR="004D312A" w:rsidRPr="00A5202A" w:rsidRDefault="004D312A" w:rsidP="004D312A">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D312A" w:rsidRPr="002B231A" w14:paraId="126E6973" w14:textId="77777777" w:rsidTr="00142AAB">
+      <w:tr w:rsidR="00BF6703" w:rsidRPr="002B231A" w14:paraId="126E6973" w14:textId="77777777" w:rsidTr="00142AAB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB671D9" w14:textId="77777777" w:rsidR="004D312A" w:rsidRPr="002B231A" w:rsidRDefault="004D312A" w:rsidP="004D312A">
+          <w:p w14:paraId="7EB671D9" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67B987FA" w14:textId="3815AB0F" w:rsidR="004D312A" w:rsidRPr="002B231A" w:rsidRDefault="004D312A" w:rsidP="004D312A">
+          <w:p w14:paraId="67B987FA" w14:textId="3815AB0F" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A27C1A" w14:textId="77777777" w:rsidR="004D312A" w:rsidRPr="002B231A" w:rsidRDefault="004D312A" w:rsidP="004D312A">
+          <w:p w14:paraId="53A27C1A" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B7FDC12" w14:textId="77777777" w:rsidR="004D312A" w:rsidRPr="002B231A" w:rsidRDefault="004D312A" w:rsidP="004D312A">
+          <w:p w14:paraId="1B7FDC12" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="132A643A" w14:textId="22BFF885" w:rsidR="004D312A" w:rsidRPr="002C6C72" w:rsidRDefault="004D312A" w:rsidP="004D312A">
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="132A643A" w14:textId="3A923C56" w:rsidR="00BF6703" w:rsidRPr="002C6C72" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.08.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>11:00</w:t>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C53B5B3" w14:textId="0493F5AC" w:rsidR="004D312A" w:rsidRPr="00A5202A" w:rsidRDefault="004D312A" w:rsidP="004D312A">
+          <w:p w14:paraId="5C53B5B3" w14:textId="0493F5AC" w:rsidR="00BF6703" w:rsidRPr="00A5202A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 237/2023 – 114/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D312A" w:rsidRPr="002B231A" w14:paraId="506DD9D0" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46DA8B1A" w14:textId="77777777" w:rsidR="004D312A" w:rsidRPr="002B231A" w:rsidRDefault="004D312A" w:rsidP="004D312A">
             <w:pPr>
@@ -5662,198 +5758,246 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="758C4E59" w14:textId="407ADBEE" w:rsidR="00D83BFF" w:rsidRPr="00A5202A" w:rsidRDefault="00D83BFF" w:rsidP="00D83BFF">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA60D9" w:rsidRPr="002B231A" w14:paraId="7F994A57" w14:textId="77777777" w:rsidTr="00923B84">
+      <w:tr w:rsidR="00BF6703" w:rsidRPr="002B231A" w14:paraId="7F994A57" w14:textId="77777777" w:rsidTr="00923B84">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7724554F" w14:textId="77777777" w:rsidR="00EA60D9" w:rsidRPr="002B231A" w:rsidRDefault="00EA60D9" w:rsidP="00EA60D9">
+          <w:p w14:paraId="7724554F" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PLS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DC02654" w14:textId="500EDF94" w:rsidR="00EA60D9" w:rsidRPr="002B231A" w:rsidRDefault="00EA60D9" w:rsidP="00EA60D9">
+          <w:p w14:paraId="6DC02654" w14:textId="500EDF94" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>19, 63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8B4385" w14:textId="77777777" w:rsidR="00EA60D9" w:rsidRPr="002B231A" w:rsidRDefault="00EA60D9" w:rsidP="00EA60D9">
+          <w:p w14:paraId="7F8B4385" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право локалне самоуправе</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CAA51CF" w14:textId="77777777" w:rsidR="00EA60D9" w:rsidRPr="002B231A" w:rsidRDefault="00EA60D9" w:rsidP="00EA60D9">
+          <w:p w14:paraId="1CAA51CF" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D113BDA" w14:textId="7F2A2BA5" w:rsidR="00EA60D9" w:rsidRPr="0001517A" w:rsidRDefault="00EA60D9" w:rsidP="00EA60D9">
-[...17 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="4D113BDA" w14:textId="379E1C5A" w:rsidR="00BF6703" w:rsidRPr="0001517A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.08.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>11:00</w:t>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2932093E" w14:textId="6D4F7F48" w:rsidR="00EA60D9" w:rsidRPr="00A5202A" w:rsidRDefault="00EA60D9" w:rsidP="00EA60D9">
+          <w:p w14:paraId="2932093E" w14:textId="6D4F7F48" w:rsidR="00BF6703" w:rsidRPr="00A5202A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 136/2022 – 24/2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EA60D9" w:rsidRPr="002B231A" w14:paraId="152C2263" w14:textId="77777777" w:rsidTr="003C1538">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="601B1AC8" w14:textId="77777777" w:rsidR="00EA60D9" w:rsidRPr="002B231A" w:rsidRDefault="00EA60D9" w:rsidP="00EA60D9">
@@ -7575,72 +7719,94 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Доц</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>. др Драган Дакић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77D0052D" w14:textId="4FBFDC32" w:rsidR="009E2EC0" w:rsidRPr="00E84396" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
-[...20 lines deleted...]
-              <w:t>28.08. у 10:00</w:t>
+          <w:p w14:paraId="77D0052D" w14:textId="43C63D43" w:rsidR="009E2EC0" w:rsidRPr="00CD7AFA" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD7AFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>28.08. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CD7AFA" w:rsidRPr="00CD7AFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD7AFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02637B06" w14:textId="2EB9096B" w:rsidR="009E2EC0" w:rsidRPr="009E2EC0" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Остали студенти</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8025,198 +8191,246 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>26.08. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3EE31C" w14:textId="77777777" w:rsidR="009E2EC0" w:rsidRPr="00A5202A" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009E2EC0" w:rsidRPr="002B231A" w14:paraId="33ECFD1B" w14:textId="77777777" w:rsidTr="00617735">
+      <w:tr w:rsidR="00BF6703" w:rsidRPr="002B231A" w14:paraId="33ECFD1B" w14:textId="77777777" w:rsidTr="00617735">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7495EE90" w14:textId="77777777" w:rsidR="009E2EC0" w:rsidRPr="002B231A" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
+          <w:p w14:paraId="7495EE90" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>OMP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2434FBD6" w14:textId="65DF72A5" w:rsidR="009E2EC0" w:rsidRPr="002B231A" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
+          <w:p w14:paraId="2434FBD6" w14:textId="65DF72A5" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAE0C59" w14:textId="77777777" w:rsidR="009E2EC0" w:rsidRPr="002B231A" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
+          <w:p w14:paraId="1FAE0C59" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731C705F" w14:textId="77777777" w:rsidR="009E2EC0" w:rsidRPr="002B231A" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
+          <w:p w14:paraId="731C705F" w14:textId="77777777" w:rsidR="00BF6703" w:rsidRPr="002B231A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="250FD5A3" w14:textId="7E8BFF46" w:rsidR="009E2EC0" w:rsidRPr="00345EE1" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
-[...16 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="250FD5A3" w14:textId="6FDF5080" w:rsidR="00BF6703" w:rsidRPr="00345EE1" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.08.</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>11:00</w:t>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF6703">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B83A20F" w14:textId="62866690" w:rsidR="009E2EC0" w:rsidRPr="00A5202A" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
+          <w:p w14:paraId="6B83A20F" w14:textId="62866690" w:rsidR="00BF6703" w:rsidRPr="00A5202A" w:rsidRDefault="00BF6703" w:rsidP="00BF6703">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 11/2023 – 161/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009E2EC0" w:rsidRPr="002B231A" w14:paraId="0FE77F72" w14:textId="77777777" w:rsidTr="00291B31">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10FAE844" w14:textId="77777777" w:rsidR="009E2EC0" w:rsidRPr="002B231A" w:rsidRDefault="009E2EC0" w:rsidP="009E2EC0">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -11141,58 +11355,99 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>26.08. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6632A251" w14:textId="5ECA3294" w:rsidR="00614A08" w:rsidRPr="00A5202A" w:rsidRDefault="00614A08" w:rsidP="00614A08">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="76F915A3" w14:textId="1553D0B2" w:rsidR="00614A08" w:rsidRDefault="00B5185C" w:rsidP="00614A08">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>25.08. Студенти са бр</w:t>
+            </w:r>
+            <w:r w:rsidR="00E77915">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> индекса 409/2012 – 157/2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6632A251" w14:textId="3A86DFB5" w:rsidR="00B5185C" w:rsidRPr="00A5202A" w:rsidRDefault="00B5185C" w:rsidP="00614A08">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>26.08. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0011515D" w:rsidRPr="002B231A" w14:paraId="6122A21E" w14:textId="77777777" w:rsidTr="00AE0258">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56C4E75C" w14:textId="77777777" w:rsidR="0011515D" w:rsidRPr="002B231A" w:rsidRDefault="0011515D" w:rsidP="0011515D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B231A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4PV</w:t>
             </w:r>
           </w:p>
@@ -13885,79 +14140,81 @@
     <w:rsid w:val="00730DFA"/>
     <w:rsid w:val="00736608"/>
     <w:rsid w:val="00743E6E"/>
     <w:rsid w:val="007672DC"/>
     <w:rsid w:val="00772951"/>
     <w:rsid w:val="007749DF"/>
     <w:rsid w:val="00774BF7"/>
     <w:rsid w:val="00786429"/>
     <w:rsid w:val="0079049A"/>
     <w:rsid w:val="00792306"/>
     <w:rsid w:val="007A6698"/>
     <w:rsid w:val="007B04FA"/>
     <w:rsid w:val="007B5DE9"/>
     <w:rsid w:val="007C61A6"/>
     <w:rsid w:val="007D54A0"/>
     <w:rsid w:val="007D60C1"/>
     <w:rsid w:val="007D7E8B"/>
     <w:rsid w:val="007E2D94"/>
     <w:rsid w:val="007E41F1"/>
     <w:rsid w:val="007E6621"/>
     <w:rsid w:val="007E6BA9"/>
     <w:rsid w:val="007F1147"/>
     <w:rsid w:val="007F1A88"/>
     <w:rsid w:val="007F2CA7"/>
     <w:rsid w:val="007F5185"/>
+    <w:rsid w:val="007F6347"/>
     <w:rsid w:val="00806337"/>
     <w:rsid w:val="008124A7"/>
     <w:rsid w:val="008156C8"/>
     <w:rsid w:val="00816657"/>
     <w:rsid w:val="00832837"/>
     <w:rsid w:val="00837110"/>
     <w:rsid w:val="008401C7"/>
     <w:rsid w:val="00841C1F"/>
     <w:rsid w:val="0084323A"/>
     <w:rsid w:val="00845847"/>
     <w:rsid w:val="00845D58"/>
     <w:rsid w:val="00846E54"/>
     <w:rsid w:val="00851D07"/>
     <w:rsid w:val="00855AB8"/>
     <w:rsid w:val="00860519"/>
     <w:rsid w:val="00860FC4"/>
     <w:rsid w:val="0086395C"/>
     <w:rsid w:val="00863D68"/>
     <w:rsid w:val="00870416"/>
     <w:rsid w:val="00873A02"/>
     <w:rsid w:val="008748D1"/>
     <w:rsid w:val="00880196"/>
     <w:rsid w:val="00881070"/>
     <w:rsid w:val="00881B0E"/>
     <w:rsid w:val="008822B0"/>
     <w:rsid w:val="00883D1A"/>
     <w:rsid w:val="00887793"/>
     <w:rsid w:val="00890B0C"/>
     <w:rsid w:val="00892584"/>
+    <w:rsid w:val="008940AE"/>
     <w:rsid w:val="008A29D0"/>
     <w:rsid w:val="008A455C"/>
     <w:rsid w:val="008A52E2"/>
     <w:rsid w:val="008B1C83"/>
     <w:rsid w:val="008B2AFC"/>
     <w:rsid w:val="008B4399"/>
     <w:rsid w:val="008B61AF"/>
     <w:rsid w:val="008B6BC2"/>
     <w:rsid w:val="008C00CF"/>
     <w:rsid w:val="008C3D7A"/>
     <w:rsid w:val="008C77A9"/>
     <w:rsid w:val="008D6A5B"/>
     <w:rsid w:val="008D75DB"/>
     <w:rsid w:val="008E1F75"/>
     <w:rsid w:val="008F1C1B"/>
     <w:rsid w:val="008F29A7"/>
     <w:rsid w:val="008F63DC"/>
     <w:rsid w:val="008F6C36"/>
     <w:rsid w:val="008F6D95"/>
     <w:rsid w:val="008F7771"/>
     <w:rsid w:val="00901152"/>
     <w:rsid w:val="00901371"/>
     <w:rsid w:val="00902C20"/>
     <w:rsid w:val="0090468E"/>
     <w:rsid w:val="00922A7B"/>
@@ -13998,145 +14255,149 @@
     <w:rsid w:val="00A0130D"/>
     <w:rsid w:val="00A022E0"/>
     <w:rsid w:val="00A1103F"/>
     <w:rsid w:val="00A15A7E"/>
     <w:rsid w:val="00A15C18"/>
     <w:rsid w:val="00A16E65"/>
     <w:rsid w:val="00A17AD4"/>
     <w:rsid w:val="00A203C4"/>
     <w:rsid w:val="00A20FC0"/>
     <w:rsid w:val="00A21C46"/>
     <w:rsid w:val="00A32D29"/>
     <w:rsid w:val="00A34546"/>
     <w:rsid w:val="00A36470"/>
     <w:rsid w:val="00A4293C"/>
     <w:rsid w:val="00A43D61"/>
     <w:rsid w:val="00A4508B"/>
     <w:rsid w:val="00A4704F"/>
     <w:rsid w:val="00A502A1"/>
     <w:rsid w:val="00A51A88"/>
     <w:rsid w:val="00A5202A"/>
     <w:rsid w:val="00A53175"/>
     <w:rsid w:val="00A534E3"/>
     <w:rsid w:val="00A5459B"/>
     <w:rsid w:val="00A57D4C"/>
     <w:rsid w:val="00A6014E"/>
+    <w:rsid w:val="00A62C7A"/>
     <w:rsid w:val="00A7041A"/>
     <w:rsid w:val="00A729FE"/>
     <w:rsid w:val="00A734FA"/>
     <w:rsid w:val="00A8190C"/>
     <w:rsid w:val="00A854F6"/>
     <w:rsid w:val="00A85A6B"/>
     <w:rsid w:val="00A91E4A"/>
     <w:rsid w:val="00A97997"/>
     <w:rsid w:val="00AA5291"/>
     <w:rsid w:val="00AA73B6"/>
     <w:rsid w:val="00AB674D"/>
     <w:rsid w:val="00AC2A93"/>
     <w:rsid w:val="00AC66B4"/>
     <w:rsid w:val="00AC6D78"/>
     <w:rsid w:val="00AD1906"/>
     <w:rsid w:val="00AD5AB9"/>
     <w:rsid w:val="00AE47B3"/>
     <w:rsid w:val="00AE4AD2"/>
     <w:rsid w:val="00AE61F1"/>
     <w:rsid w:val="00AF485A"/>
     <w:rsid w:val="00B01036"/>
     <w:rsid w:val="00B02209"/>
     <w:rsid w:val="00B13541"/>
     <w:rsid w:val="00B154BB"/>
     <w:rsid w:val="00B20C0B"/>
     <w:rsid w:val="00B20D48"/>
     <w:rsid w:val="00B276BB"/>
     <w:rsid w:val="00B40C81"/>
     <w:rsid w:val="00B45E5F"/>
+    <w:rsid w:val="00B5185C"/>
     <w:rsid w:val="00B518A3"/>
     <w:rsid w:val="00B51C4B"/>
     <w:rsid w:val="00B52BB6"/>
     <w:rsid w:val="00B52C45"/>
     <w:rsid w:val="00B54C50"/>
     <w:rsid w:val="00B559A1"/>
     <w:rsid w:val="00B560ED"/>
     <w:rsid w:val="00B579C7"/>
     <w:rsid w:val="00B60BD3"/>
     <w:rsid w:val="00B66998"/>
     <w:rsid w:val="00B7410C"/>
     <w:rsid w:val="00B7669A"/>
     <w:rsid w:val="00B8272B"/>
     <w:rsid w:val="00B8331F"/>
     <w:rsid w:val="00B87941"/>
     <w:rsid w:val="00B901FD"/>
     <w:rsid w:val="00BA0FB1"/>
     <w:rsid w:val="00BA72F7"/>
     <w:rsid w:val="00BB2628"/>
     <w:rsid w:val="00BB398D"/>
     <w:rsid w:val="00BB6B15"/>
     <w:rsid w:val="00BB766C"/>
     <w:rsid w:val="00BB77B0"/>
     <w:rsid w:val="00BC14E7"/>
     <w:rsid w:val="00BC375E"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00BC53FB"/>
     <w:rsid w:val="00BC5447"/>
     <w:rsid w:val="00BD638B"/>
     <w:rsid w:val="00BE1378"/>
     <w:rsid w:val="00BF3DDB"/>
     <w:rsid w:val="00BF65C3"/>
+    <w:rsid w:val="00BF6703"/>
     <w:rsid w:val="00C0021C"/>
     <w:rsid w:val="00C01A54"/>
     <w:rsid w:val="00C04461"/>
     <w:rsid w:val="00C052D3"/>
     <w:rsid w:val="00C1155B"/>
     <w:rsid w:val="00C150A7"/>
     <w:rsid w:val="00C205BD"/>
     <w:rsid w:val="00C3010E"/>
     <w:rsid w:val="00C37F6B"/>
     <w:rsid w:val="00C413E0"/>
     <w:rsid w:val="00C423E6"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C52578"/>
     <w:rsid w:val="00C5789F"/>
     <w:rsid w:val="00C62083"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C665CF"/>
     <w:rsid w:val="00C7350B"/>
     <w:rsid w:val="00C76362"/>
     <w:rsid w:val="00C8242F"/>
     <w:rsid w:val="00C92F23"/>
     <w:rsid w:val="00C938F7"/>
     <w:rsid w:val="00C94A06"/>
     <w:rsid w:val="00C9624A"/>
     <w:rsid w:val="00C97E02"/>
     <w:rsid w:val="00CA0812"/>
     <w:rsid w:val="00CA49E7"/>
     <w:rsid w:val="00CA7917"/>
     <w:rsid w:val="00CA7D4A"/>
     <w:rsid w:val="00CB19F6"/>
     <w:rsid w:val="00CB6543"/>
     <w:rsid w:val="00CC3CA1"/>
     <w:rsid w:val="00CC6169"/>
     <w:rsid w:val="00CD34B6"/>
+    <w:rsid w:val="00CD7AFA"/>
     <w:rsid w:val="00CE08CA"/>
     <w:rsid w:val="00CE4436"/>
     <w:rsid w:val="00CE451E"/>
     <w:rsid w:val="00CF0B9C"/>
     <w:rsid w:val="00CF3C6B"/>
     <w:rsid w:val="00CF3E18"/>
     <w:rsid w:val="00CF3E32"/>
     <w:rsid w:val="00D009EC"/>
     <w:rsid w:val="00D00B86"/>
     <w:rsid w:val="00D00C47"/>
     <w:rsid w:val="00D04F0E"/>
     <w:rsid w:val="00D052B7"/>
     <w:rsid w:val="00D15E33"/>
     <w:rsid w:val="00D160DF"/>
     <w:rsid w:val="00D21969"/>
     <w:rsid w:val="00D22A10"/>
     <w:rsid w:val="00D22C50"/>
     <w:rsid w:val="00D23900"/>
     <w:rsid w:val="00D31A88"/>
     <w:rsid w:val="00D3418E"/>
     <w:rsid w:val="00D34C97"/>
     <w:rsid w:val="00D40D56"/>
     <w:rsid w:val="00D4228F"/>
     <w:rsid w:val="00D43148"/>
     <w:rsid w:val="00D47C10"/>
@@ -14163,50 +14424,51 @@
     <w:rsid w:val="00DC605C"/>
     <w:rsid w:val="00DD3A19"/>
     <w:rsid w:val="00DD789A"/>
     <w:rsid w:val="00DE438F"/>
     <w:rsid w:val="00DF362A"/>
     <w:rsid w:val="00DF424B"/>
     <w:rsid w:val="00DF578A"/>
     <w:rsid w:val="00DF6451"/>
     <w:rsid w:val="00E00632"/>
     <w:rsid w:val="00E033CB"/>
     <w:rsid w:val="00E04115"/>
     <w:rsid w:val="00E2117A"/>
     <w:rsid w:val="00E216F1"/>
     <w:rsid w:val="00E37553"/>
     <w:rsid w:val="00E441E4"/>
     <w:rsid w:val="00E4475B"/>
     <w:rsid w:val="00E50E7B"/>
     <w:rsid w:val="00E54C61"/>
     <w:rsid w:val="00E55504"/>
     <w:rsid w:val="00E61F1F"/>
     <w:rsid w:val="00E64F49"/>
     <w:rsid w:val="00E6503C"/>
     <w:rsid w:val="00E652A4"/>
     <w:rsid w:val="00E67868"/>
     <w:rsid w:val="00E76DF5"/>
+    <w:rsid w:val="00E77915"/>
     <w:rsid w:val="00E82127"/>
     <w:rsid w:val="00E83069"/>
     <w:rsid w:val="00E84396"/>
     <w:rsid w:val="00E914BD"/>
     <w:rsid w:val="00E9230D"/>
     <w:rsid w:val="00E93E22"/>
     <w:rsid w:val="00E94938"/>
     <w:rsid w:val="00EA48B7"/>
     <w:rsid w:val="00EA60D9"/>
     <w:rsid w:val="00EB066B"/>
     <w:rsid w:val="00EB17E2"/>
     <w:rsid w:val="00EB32EF"/>
     <w:rsid w:val="00EB56E3"/>
     <w:rsid w:val="00EB6CBE"/>
     <w:rsid w:val="00EC39BE"/>
     <w:rsid w:val="00EC53DA"/>
     <w:rsid w:val="00EC693E"/>
     <w:rsid w:val="00ED0E91"/>
     <w:rsid w:val="00ED1C35"/>
     <w:rsid w:val="00ED676F"/>
     <w:rsid w:val="00EE03F5"/>
     <w:rsid w:val="00EE1C9E"/>
     <w:rsid w:val="00EF1717"/>
     <w:rsid w:val="00F01E1F"/>
     <w:rsid w:val="00F02F01"/>
@@ -15061,65 +15323,65 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EAEA72D-D735-4A1A-BF61-D46B3D52FFEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1151</Words>
-  <Characters>6565</Characters>
+  <Words>1162</Words>
+  <Characters>6627</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
+  <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7701</CharactersWithSpaces>
+  <CharactersWithSpaces>7774</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dvucinic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>