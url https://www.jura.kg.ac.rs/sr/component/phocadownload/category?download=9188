--- v0 (2026-07-21)
+++ v1 (2026-09-20)
@@ -2130,56 +2130,65 @@
           </w:tcPr>
           <w:p w14:paraId="76A909CF" w14:textId="77777777" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4DEA3F9D" w14:textId="77777777" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E9735CA" w14:textId="37EA8005" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -2277,52 +2286,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Римско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AAB92DC" w14:textId="77777777" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Срђан Владетић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="032DDC4A" w14:textId="4F66E396" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -2394,56 +2412,65 @@
           </w:tcPr>
           <w:p w14:paraId="7FE889EC" w14:textId="5C80E1EC" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Развитак светског и српског права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17002D0E" w14:textId="236E0B06" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D950D6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Доц. др Биљана Гавриловић Грбовић</w:t>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D950D6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Биљана Гавриловић Грбовић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CCD318C" w14:textId="187DCB29" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -2642,52 +2669,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Руски језик</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4785343F" w14:textId="77777777" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Марина Кебара</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Марина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Кебара</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C322D27" w14:textId="4870D9FA" w:rsidR="0092012B" w:rsidRPr="00A46828" w:rsidRDefault="0092012B" w:rsidP="0092012B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -2943,52 +2979,61 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Системи безбедности</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="362BFDF0" w14:textId="0E58A790" w:rsidR="005802EB" w:rsidRPr="00A46828" w:rsidRDefault="005802EB" w:rsidP="005802EB">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Проф. др Жарко Браковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Жарко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Браковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50B9BF1F" w14:textId="56BD00E0" w:rsidR="005802EB" w:rsidRPr="00E604F2" w:rsidRDefault="005802EB" w:rsidP="005802EB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E604F2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -3271,51 +3316,67 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи економије</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50BB5D93" w14:textId="77777777" w:rsidR="001F35D4" w:rsidRPr="00A46828" w:rsidRDefault="001F35D4" w:rsidP="001F35D4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Јасмина Лабудовић Станковић</w:t>
+              <w:t xml:space="preserve">Проф. др Јасмина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Лабудовић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Станковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35C94232" w14:textId="77777777" w:rsidR="001F35D4" w:rsidRDefault="001F35D4" w:rsidP="001F35D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -3458,56 +3519,65 @@
           </w:tcPr>
           <w:p w14:paraId="714ED6A8" w14:textId="77777777" w:rsidR="001F35D4" w:rsidRPr="00A46828" w:rsidRDefault="001F35D4" w:rsidP="001F35D4">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи економије</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="788DDD72" w14:textId="77777777" w:rsidR="001F35D4" w:rsidRPr="00A46828" w:rsidRDefault="001F35D4" w:rsidP="001F35D4">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Јована Брашић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јована Брашић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75755D44" w14:textId="540F478C" w:rsidR="001F35D4" w:rsidRPr="00A46828" w:rsidRDefault="001F35D4" w:rsidP="001F35D4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -3531,217 +3601,265 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3287E779" w14:textId="59E51AF7" w:rsidR="001F35D4" w:rsidRPr="001477BF" w:rsidRDefault="001F35D4" w:rsidP="001F35D4">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 433/2023 – 404/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F04684" w:rsidRPr="00A46828" w14:paraId="4BDD89FD" w14:textId="77777777" w:rsidTr="006728D5">
+      <w:tr w:rsidR="00883F04" w:rsidRPr="00A46828" w14:paraId="4BDD89FD" w14:textId="77777777" w:rsidTr="006728D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3219D7" w14:textId="77777777" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
+          <w:p w14:paraId="6A3219D7" w14:textId="77777777" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2U</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B3BB525" w14:textId="4D89F963" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
+          <w:p w14:paraId="2B3BB525" w14:textId="4D89F963" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>408</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4725" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61A4FB6B" w14:textId="77777777" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
+          <w:p w14:paraId="61A4FB6B" w14:textId="77777777" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38D13D2C" w14:textId="114E3095" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
+          <w:p w14:paraId="38D13D2C" w14:textId="114E3095" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E248CD0" w14:textId="28165850" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
+          <w:p w14:paraId="4E248CD0" w14:textId="20C375FA" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.08.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t>11:00</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B3ADA81" w14:textId="3DA0AFA9" w:rsidR="00F04684" w:rsidRPr="001477BF" w:rsidRDefault="00F04684" w:rsidP="00F04684">
+          <w:p w14:paraId="6B3ADA81" w14:textId="3DA0AFA9" w:rsidR="00883F04" w:rsidRPr="001477BF" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Студенти са бројем индекса 431/2024 – 423/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F04684" w:rsidRPr="00A46828" w14:paraId="16D75943" w14:textId="77777777" w:rsidTr="00BE7FF1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13DD8C14" w14:textId="543CD030" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:rPr>
@@ -3799,56 +3917,81 @@
           </w:tcPr>
           <w:p w14:paraId="3F8E87F9" w14:textId="77777777" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Уставно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D40DA60" w14:textId="5A034302" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C065BD4" w14:textId="1F6950E5" w:rsidR="00F04684" w:rsidRPr="00B84584" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
@@ -3956,52 +4099,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Велики правни системи</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40500FEF" w14:textId="21332809" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Срђан Владетић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A80089B" w14:textId="7E61B741" w:rsidR="00F04684" w:rsidRPr="000454B9" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4086,52 +4238,61 @@
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Социјална патологија</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6200E22F" w14:textId="434DB887" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Проф. др Драган Живаљевић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Драган </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Живаљевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56F216BD" w14:textId="34680E70" w:rsidR="00F04684" w:rsidRPr="00972476" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4224,51 +4385,69 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи информационих система</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15A38A81" w14:textId="28262FA8" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Драгана Рејман Петровић</w:t>
+              <w:t xml:space="preserve">Проф. др Драгана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Рејман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Петровић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E05434A" w14:textId="7E3A903F" w:rsidR="00F04684" w:rsidRPr="00A46828" w:rsidRDefault="00F04684" w:rsidP="00F04684">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -4383,52 +4562,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53931DAC" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Нина Планојевић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Нина </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Планојевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE63DA1" w14:textId="016FBEC1" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4510,56 +4698,65 @@
           </w:tcPr>
           <w:p w14:paraId="74006D74" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Увод у грађанско право и стварно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F73FE7D" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Александра Павићевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александра Павићевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FF6EB49" w14:textId="3222EB92" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -4648,52 +4845,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58E3DD3B" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C6AE32C" w14:textId="77777777" w:rsidR="006234AD" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -4715,57 +4921,83 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>26.08. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15F37734" w14:textId="053C2678" w:rsidR="006234AD" w:rsidRPr="001477BF" w:rsidRDefault="006234AD" w:rsidP="006234AD">
+          <w:p w14:paraId="20C98642" w14:textId="77777777" w:rsidR="006234AD" w:rsidRDefault="00E403CC" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>25.08. Студенти са бр. индекса 433/2016 – 401/2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F37734" w14:textId="0E6F036E" w:rsidR="00E403CC" w:rsidRPr="00E403CC" w:rsidRDefault="00E403CC" w:rsidP="006234AD">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>26.08. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006234AD" w:rsidRPr="00A46828" w14:paraId="26A610F2" w14:textId="77777777" w:rsidTr="00347A09">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BBA1469" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2K2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="415250AA" w14:textId="320AE6F9" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
@@ -4791,56 +5023,65 @@
           </w:tcPr>
           <w:p w14:paraId="0DED5F67" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6671BD7E" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Вишња Ранђеловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Вишња Ранђеловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="347F8B20" w14:textId="606D12E2" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -4932,56 +5173,65 @@
           </w:tcPr>
           <w:p w14:paraId="26E1098A" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Јавне финансије и финансијско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2237BC44" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F3E3AF8" w14:textId="46F70CE7" w:rsidR="006234AD" w:rsidRPr="00354BCE" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5053,52 +5303,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Породично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="051F7A49" w14:textId="77777777" w:rsidR="006234AD" w:rsidRPr="00A46828" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Влашковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Влашковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C43A48E" w14:textId="77777777" w:rsidR="006234AD" w:rsidRDefault="006234AD" w:rsidP="006234AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5366,51 +5625,67 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Наследно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C744317" w14:textId="4C8624C2" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>. др Тамара Ђурђић Милошевић</w:t>
+              <w:t xml:space="preserve">. др Тамара </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Ђурђић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Милошевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="733EA165" w14:textId="41D532D1" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -5505,52 +5780,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Малолетничко кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6935DCAF" w14:textId="53CE70DB" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Турањанин</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="526016F1" w14:textId="19666F06" w:rsidR="00827FCA" w:rsidRPr="00DA5B16" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA5B16">
@@ -5638,52 +5922,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Рад полиције у заједници</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="714752D5" w14:textId="74271A9B" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф.</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t xml:space="preserve"> др Владимир Шебек</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> др Владимир </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шебек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5841A9F7" w14:textId="285E1108" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5755,66 +6048,78 @@
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Службеничко право </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DE5F973" w14:textId="6C0692AD" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>. др Бојан Урдаревић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A9F7BDB" w14:textId="7979DA81" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5891,56 +6196,65 @@
           <w:p w14:paraId="58C3070C" w14:textId="77777777" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Службеничко право </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B8DD4B5" w14:textId="4CF23CF6" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Доц. др Александар Антић</w:t>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B26133F" w14:textId="7FFC92AB" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -6015,57 +6329,75 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">Службеничко право </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EA4D3F6" w14:textId="7D4573D8" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Доц. др Јована Мисаиловић</w:t>
-            </w:r>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="446484F2" w14:textId="084E53CD" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -6074,208 +6406,256 @@
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>27.08. у 11:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F4D0610" w14:textId="0D62A04E" w:rsidR="00827FCA" w:rsidRPr="0007077C" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00827FCA" w:rsidRPr="00A46828" w14:paraId="483FC3F6" w14:textId="77777777" w:rsidTr="00381019">
+      <w:tr w:rsidR="00883F04" w:rsidRPr="00A46828" w14:paraId="483FC3F6" w14:textId="77777777" w:rsidTr="00381019">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="508A2F50" w14:textId="77777777" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
+          <w:p w14:paraId="508A2F50" w14:textId="77777777" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2PS2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09787A2C" w14:textId="6045E6AE" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
+          <w:p w14:paraId="09787A2C" w14:textId="6045E6AE" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>423</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DDD4F01" w14:textId="77777777" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
+          <w:p w14:paraId="3DDD4F01" w14:textId="77777777" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3687C28E" w14:textId="5D5ACF97" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
+          <w:p w14:paraId="3687C28E" w14:textId="5D5ACF97" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="113FA29F" w14:textId="474A096B" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
+          <w:p w14:paraId="113FA29F" w14:textId="580BA00B" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.08.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t>11:00</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="514E69DA" w14:textId="7FC2DB5F" w:rsidR="00827FCA" w:rsidRPr="001477BF" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
+          <w:p w14:paraId="514E69DA" w14:textId="7FC2DB5F" w:rsidR="00883F04" w:rsidRPr="001477BF" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00827FCA" w:rsidRPr="00A46828" w14:paraId="58C416D5" w14:textId="77777777" w:rsidTr="00B64FC8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74AF7A26" w14:textId="77777777" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
@@ -6308,56 +6688,81 @@
           <w:p w14:paraId="7A9B47EF" w14:textId="77777777" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Политички систем</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CBAD4B8" w14:textId="4D26B5B2" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="367F68F8" w14:textId="101F8F76" w:rsidR="00827FCA" w:rsidRPr="00B84584" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
@@ -6603,56 +7008,65 @@
           </w:tcPr>
           <w:p w14:paraId="331A48D7" w14:textId="77777777" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Социологија права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12692F02" w14:textId="77777777" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Никола Ивковић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="683D1D77" w14:textId="33C4C176" w:rsidR="00827FCA" w:rsidRPr="004823FF" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -6879,52 +7293,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Прекршајно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62A532BD" w14:textId="7307BB07" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Турањанин</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76986C86" w14:textId="0263963E" w:rsidR="00827FCA" w:rsidRPr="00945714" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945714">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -6999,56 +7422,81 @@
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Еколошко право и безбедност</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A07F35C" w14:textId="0C78C0F3" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Доц. др Санда Ћорац</w:t>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E0FCED6" w14:textId="5A7182A9" w:rsidR="00827FCA" w:rsidRPr="00A46828" w:rsidRDefault="00827FCA" w:rsidP="00827FCA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -7571,67 +8019,94 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>427</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="446BCAE0" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Ауторско право и сузбијање инд. шпијунаже</w:t>
+              <w:t xml:space="preserve">Ауторско право и сузбијање </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>инд</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>. шпијунаже</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6739FF89" w14:textId="7652B9BB" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Никола Милосављевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370D16D1" w14:textId="0F72DFB3" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -7862,52 +8337,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5AE54BB1" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Милан Палевић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Милан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Палевић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2995A104" w14:textId="347E1956" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8002,85 +8486,116 @@
           <w:p w14:paraId="42BD7F0E" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно јавно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7AC015C6" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Драган Дакић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Драган Дакић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36103707" w14:textId="1EE2AEE2" w:rsidR="00505431" w:rsidRPr="002F0A7F" w:rsidRDefault="00505431" w:rsidP="00505431">
-[...20 lines deleted...]
-              <w:t>28.08. у 10:00</w:t>
+          <w:p w14:paraId="36103707" w14:textId="3DD2475C" w:rsidR="00505431" w:rsidRPr="00491AAD" w:rsidRDefault="00505431" w:rsidP="00505431">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00491AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>28.08. у 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00491AAD" w:rsidRPr="00491AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00491AAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="271BE92D" w14:textId="1240C401" w:rsidR="00505431" w:rsidRPr="001477BF" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00505431" w:rsidRPr="00A46828" w14:paraId="15125019" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
@@ -8149,52 +8664,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи криминалистике са криминалистичком тактиком</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04601C08" w14:textId="03FC932E" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>. др Владимир Шебек</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. др Владимир </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шебек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76200CC2" w14:textId="4271251D" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8278,52 +8802,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Кривично процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="747FA806" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Вељко Турањанин</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Вељко </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Турањанин</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="605DDF78" w14:textId="2E1F6D24" w:rsidR="00505431" w:rsidRPr="00945714" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945714">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8406,52 +8939,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Криминалистичка методика и криминалистичка техника</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="307F9B5A" w14:textId="774E5B53" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>. др Владимир Шебек</w:t>
-            </w:r>
+              <w:t xml:space="preserve">. др Владимир </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Шебек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A779115" w14:textId="398A43F0" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -8534,254 +9076,311 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Пореско право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41236CF1" w14:textId="4DEC49B9" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07172C33" w14:textId="1045AC83" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>17.08. у 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F07616B" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="001477BF" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00505431" w:rsidRPr="00A46828" w14:paraId="461E0942" w14:textId="77777777" w:rsidTr="00374A0D">
+      <w:tr w:rsidR="00883F04" w:rsidRPr="00A46828" w14:paraId="461E0942" w14:textId="77777777" w:rsidTr="00374A0D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B509DD7" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
+          <w:p w14:paraId="3B509DD7" w14:textId="77777777" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>3OMP2</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B5FF7EB" w14:textId="5B52EE05" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
+          <w:p w14:paraId="7B5FF7EB" w14:textId="5B52EE05" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB6E6D0" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
+          <w:p w14:paraId="2BB6E6D0" w14:textId="77777777" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи медијског права</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22C17788" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
+          <w:p w14:paraId="22C17788" w14:textId="77777777" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Проф. др Јелена Вучковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73135832" w14:textId="16AFD3A6" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
+          <w:p w14:paraId="73135832" w14:textId="0E8E4D68" w:rsidR="00883F04" w:rsidRPr="00A46828" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>28.08.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-              <w:t>11:00</w:t>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Latn-RS"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482B746B" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="001477BF" w:rsidRDefault="00505431" w:rsidP="00505431">
+          <w:p w14:paraId="482B746B" w14:textId="77777777" w:rsidR="00883F04" w:rsidRPr="001477BF" w:rsidRDefault="00883F04" w:rsidP="00883F04">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00505431" w:rsidRPr="00A46828" w14:paraId="47851545" w14:textId="77777777" w:rsidTr="00A71094">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BA9EC30" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
@@ -8822,56 +9421,81 @@
           <w:p w14:paraId="7A79C0E3" w14:textId="1E588EF2" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Основи медијског права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A26340D" w14:textId="2BE9C7E4" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Аника Ковачевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Аника</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ковачевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16A79DD5" w14:textId="1C7494E1" w:rsidR="00505431" w:rsidRPr="00B84584" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B84584">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
@@ -9083,56 +9707,65 @@
           </w:tcPr>
           <w:p w14:paraId="5E55A7F8" w14:textId="77777777" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Право интелектуалне  својине</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1ECF88BD" w14:textId="24C17C80" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др. Никола Милосављевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др. Никола Милосављевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ABD8571" w14:textId="79462D1C" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -9226,52 +9859,61 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Судско беседништво</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EA1F2C6" w14:textId="1D0D47E4" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Срђан Владетић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Срђан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Владетић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55EB75E9" w14:textId="1F8B8AE8" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9377,52 +10019,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно кривично право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02AF6016" w14:textId="29F55DBC" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D05D222" w14:textId="55D50A01" w:rsidR="00505431" w:rsidRPr="008C272D" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C272D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -9677,56 +10328,65 @@
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Заштита људских права</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62E9B32B" w14:textId="4E445BE0" w:rsidR="00505431" w:rsidRPr="00A46828" w:rsidRDefault="00505431" w:rsidP="00505431">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> др</w:t>
             </w:r>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> Никола Ивковић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -10048,56 +10708,81 @@
           <w:p w14:paraId="3505E39E" w14:textId="77777777" w:rsidR="00C11D2A" w:rsidRPr="00A46828" w:rsidRDefault="00C11D2A" w:rsidP="00C11D2A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Грађанско процесно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2F6996" w14:textId="3DFA043B" w:rsidR="00C11D2A" w:rsidRPr="00A46828" w:rsidRDefault="00C11D2A" w:rsidP="00C11D2A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Санда Ћорац</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Санда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ћорац</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF2A085" w14:textId="27DE981C" w:rsidR="00C11D2A" w:rsidRPr="00A46828" w:rsidRDefault="00C11D2A" w:rsidP="00C11D2A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
@@ -10457,52 +11142,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BC6EB59" w14:textId="37421E78" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Бојан Урдаревић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Бојан </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Урдаревић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="693F729F" w14:textId="03039104" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10581,56 +11275,65 @@
           <w:p w14:paraId="5D29697C" w14:textId="77777777" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36111D42" w14:textId="50F13421" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Александар Антић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Александар Антић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="499C3296" w14:textId="4F4AFA8D" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -10703,57 +11406,75 @@
           <w:p w14:paraId="10CD9449" w14:textId="77777777" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Радно и социјално право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53147EB7" w14:textId="284333F6" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. др Јована </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Мисаиловић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="544E2053" w14:textId="3DEF661B" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -10843,56 +11564,65 @@
           <w:p w14:paraId="45322338" w14:textId="77777777" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно пословно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E3E6FC2" w14:textId="2F7DF3FC" w:rsidR="007E7632" w:rsidRPr="00A46828" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Јован Вујичић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Јован Вујичић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B82B2CA" w14:textId="77777777" w:rsidR="007E7632" w:rsidRDefault="007E7632" w:rsidP="007E7632">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -10909,58 +11639,83 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>26.08. у 09:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5918" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54941A50" w14:textId="6A942853" w:rsidR="007E7632" w:rsidRPr="008B11A7" w:rsidRDefault="007E7632" w:rsidP="007E7632">
+          <w:p w14:paraId="628CF8A4" w14:textId="77777777" w:rsidR="007E7632" w:rsidRDefault="00D7166D" w:rsidP="007E7632">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>25.08. Студенти са бр. индекса 291/2019 – 309/2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54941A50" w14:textId="468A1CFF" w:rsidR="00D7166D" w:rsidRPr="008B11A7" w:rsidRDefault="00D7166D" w:rsidP="007E7632">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>26.08. Остали студенти</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C272D" w:rsidRPr="00A46828" w14:paraId="581B29A8" w14:textId="77777777" w:rsidTr="008056F8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CD13965" w14:textId="77777777" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>4PV2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4862585E" w14:textId="09DC7940" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
@@ -11150,56 +11905,65 @@
           <w:p w14:paraId="10243557" w14:textId="77777777" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Међународно приватно право</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7017D06D" w14:textId="581EF3F7" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Мина Павловић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Мина Павловић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CA3E101" w14:textId="4E0982F3" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -11313,52 +12077,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Криминологија</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29433D05" w14:textId="114473B0" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1388AC2E" w14:textId="08F5E70F" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -11448,52 +12221,61 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Извршење кривичних санкција</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E8E6C5D" w14:textId="7B3F9DB8" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Проф. др Снежана Соковић</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Проф. др Снежана </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Соковић</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68E02D69" w14:textId="5FC36942" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -11793,56 +12575,65 @@
           <w:p w14:paraId="76A3C0C9" w14:textId="77777777" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46828">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Стручна пракса</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0142E66F" w14:textId="144FBDED" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A46828">
-[...4 lines deleted...]
-              <w:t>Доц. др Миливоје Лапчевић</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Доц</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00A46828">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>. др Миливоје Лапчевић</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E8ED4F6" w14:textId="110192DB" w:rsidR="008C272D" w:rsidRPr="00A46828" w:rsidRDefault="008C272D" w:rsidP="008C272D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00354BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
@@ -11914,50 +12705,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00251484"/>
     <w:rsid w:val="000049BE"/>
     <w:rsid w:val="000119BB"/>
     <w:rsid w:val="00012528"/>
     <w:rsid w:val="0001322C"/>
     <w:rsid w:val="00013CB9"/>
     <w:rsid w:val="000141A2"/>
     <w:rsid w:val="00014FCE"/>
     <w:rsid w:val="00033179"/>
     <w:rsid w:val="00036B26"/>
@@ -12110,76 +12902,78 @@
     <w:rsid w:val="003E7F6D"/>
     <w:rsid w:val="003F10C2"/>
     <w:rsid w:val="003F49DA"/>
     <w:rsid w:val="00407078"/>
     <w:rsid w:val="00412A58"/>
     <w:rsid w:val="00413D63"/>
     <w:rsid w:val="004258ED"/>
     <w:rsid w:val="004330DD"/>
     <w:rsid w:val="00433DDA"/>
     <w:rsid w:val="004401D6"/>
     <w:rsid w:val="00445615"/>
     <w:rsid w:val="004458A1"/>
     <w:rsid w:val="004506A7"/>
     <w:rsid w:val="0045108D"/>
     <w:rsid w:val="00462074"/>
     <w:rsid w:val="004623F2"/>
     <w:rsid w:val="0046435B"/>
     <w:rsid w:val="00465D75"/>
     <w:rsid w:val="00466679"/>
     <w:rsid w:val="00471546"/>
     <w:rsid w:val="00476246"/>
     <w:rsid w:val="004767EA"/>
     <w:rsid w:val="00480730"/>
     <w:rsid w:val="004823FF"/>
     <w:rsid w:val="00486BB9"/>
+    <w:rsid w:val="00491AAD"/>
     <w:rsid w:val="00496F49"/>
     <w:rsid w:val="00497B81"/>
     <w:rsid w:val="004A1BE3"/>
     <w:rsid w:val="004A2245"/>
     <w:rsid w:val="004A76A9"/>
     <w:rsid w:val="004B2CA9"/>
     <w:rsid w:val="004B5478"/>
     <w:rsid w:val="004C4823"/>
     <w:rsid w:val="004C4D8B"/>
     <w:rsid w:val="004C7033"/>
     <w:rsid w:val="004D09C2"/>
     <w:rsid w:val="004D0FE6"/>
     <w:rsid w:val="004D1939"/>
     <w:rsid w:val="004D221E"/>
     <w:rsid w:val="004E0BE1"/>
     <w:rsid w:val="004E23D0"/>
     <w:rsid w:val="004E314E"/>
     <w:rsid w:val="004F1847"/>
     <w:rsid w:val="004F279D"/>
     <w:rsid w:val="004F38BB"/>
     <w:rsid w:val="004F4463"/>
     <w:rsid w:val="004F50BD"/>
     <w:rsid w:val="005011D1"/>
     <w:rsid w:val="00505431"/>
     <w:rsid w:val="00507799"/>
     <w:rsid w:val="00510D16"/>
+    <w:rsid w:val="005170F9"/>
     <w:rsid w:val="00522A99"/>
     <w:rsid w:val="005276AF"/>
     <w:rsid w:val="005315EA"/>
     <w:rsid w:val="00546D05"/>
     <w:rsid w:val="005560D3"/>
     <w:rsid w:val="005802EB"/>
     <w:rsid w:val="00597980"/>
     <w:rsid w:val="005A5E95"/>
     <w:rsid w:val="005A6A91"/>
     <w:rsid w:val="005B0232"/>
     <w:rsid w:val="005B3A15"/>
     <w:rsid w:val="005B7B2C"/>
     <w:rsid w:val="005C42E0"/>
     <w:rsid w:val="005D58AA"/>
     <w:rsid w:val="005D7A30"/>
     <w:rsid w:val="005E0A87"/>
     <w:rsid w:val="005E0B2C"/>
     <w:rsid w:val="005E1670"/>
     <w:rsid w:val="005E5BA4"/>
     <w:rsid w:val="005E6C9A"/>
     <w:rsid w:val="005E7106"/>
     <w:rsid w:val="005F1CFA"/>
     <w:rsid w:val="005F25E8"/>
     <w:rsid w:val="005F76A2"/>
     <w:rsid w:val="00600F4A"/>
@@ -12209,94 +13003,96 @@
     <w:rsid w:val="00657CFE"/>
     <w:rsid w:val="00663C87"/>
     <w:rsid w:val="00670B86"/>
     <w:rsid w:val="0067279D"/>
     <w:rsid w:val="00673CFA"/>
     <w:rsid w:val="00682843"/>
     <w:rsid w:val="00685A6E"/>
     <w:rsid w:val="0068659A"/>
     <w:rsid w:val="00697367"/>
     <w:rsid w:val="006A1B92"/>
     <w:rsid w:val="006A7A86"/>
     <w:rsid w:val="006A7F10"/>
     <w:rsid w:val="006B5F1E"/>
     <w:rsid w:val="006C1838"/>
     <w:rsid w:val="006C20B1"/>
     <w:rsid w:val="006C4A37"/>
     <w:rsid w:val="006D2BB3"/>
     <w:rsid w:val="006D4B39"/>
     <w:rsid w:val="006D7905"/>
     <w:rsid w:val="006E757B"/>
     <w:rsid w:val="006F0B16"/>
     <w:rsid w:val="006F12CE"/>
     <w:rsid w:val="006F25B6"/>
     <w:rsid w:val="00700C25"/>
     <w:rsid w:val="00706313"/>
+    <w:rsid w:val="00707C76"/>
     <w:rsid w:val="00711E5D"/>
     <w:rsid w:val="00720B89"/>
     <w:rsid w:val="00733AD9"/>
     <w:rsid w:val="00741D79"/>
     <w:rsid w:val="00743E6E"/>
     <w:rsid w:val="0074438C"/>
     <w:rsid w:val="00750EF5"/>
     <w:rsid w:val="007539C2"/>
     <w:rsid w:val="007558DC"/>
     <w:rsid w:val="0076519A"/>
     <w:rsid w:val="007672DC"/>
     <w:rsid w:val="00772951"/>
     <w:rsid w:val="007747A9"/>
     <w:rsid w:val="007749DF"/>
     <w:rsid w:val="00776FA7"/>
     <w:rsid w:val="00777CC0"/>
     <w:rsid w:val="0078008D"/>
     <w:rsid w:val="007A4865"/>
     <w:rsid w:val="007A4FD5"/>
     <w:rsid w:val="007B2DC0"/>
     <w:rsid w:val="007B31C7"/>
     <w:rsid w:val="007C0A7B"/>
     <w:rsid w:val="007C2872"/>
     <w:rsid w:val="007C7660"/>
     <w:rsid w:val="007D209E"/>
     <w:rsid w:val="007E5996"/>
     <w:rsid w:val="007E7632"/>
     <w:rsid w:val="007F54CB"/>
     <w:rsid w:val="00800687"/>
     <w:rsid w:val="00810070"/>
     <w:rsid w:val="008124A7"/>
     <w:rsid w:val="00817AE9"/>
     <w:rsid w:val="00823DEF"/>
     <w:rsid w:val="00827D85"/>
     <w:rsid w:val="00827FCA"/>
     <w:rsid w:val="00837361"/>
     <w:rsid w:val="008430D4"/>
     <w:rsid w:val="0084420F"/>
     <w:rsid w:val="008464B9"/>
     <w:rsid w:val="00855AB8"/>
     <w:rsid w:val="0086334A"/>
     <w:rsid w:val="0086667A"/>
     <w:rsid w:val="00870C40"/>
     <w:rsid w:val="008822B0"/>
+    <w:rsid w:val="00883F04"/>
     <w:rsid w:val="008854BD"/>
     <w:rsid w:val="008A397D"/>
     <w:rsid w:val="008B11A7"/>
     <w:rsid w:val="008B1DEE"/>
     <w:rsid w:val="008B6A64"/>
     <w:rsid w:val="008C0CA7"/>
     <w:rsid w:val="008C2577"/>
     <w:rsid w:val="008C272D"/>
     <w:rsid w:val="008C4B42"/>
     <w:rsid w:val="008D26BE"/>
     <w:rsid w:val="008D3D79"/>
     <w:rsid w:val="008D579C"/>
     <w:rsid w:val="008D6A5B"/>
     <w:rsid w:val="009023EF"/>
     <w:rsid w:val="009041C0"/>
     <w:rsid w:val="0091151C"/>
     <w:rsid w:val="00915DD5"/>
     <w:rsid w:val="0092012B"/>
     <w:rsid w:val="009259C5"/>
     <w:rsid w:val="00932F05"/>
     <w:rsid w:val="009352D6"/>
     <w:rsid w:val="009423BF"/>
     <w:rsid w:val="00942B9D"/>
     <w:rsid w:val="00943F7E"/>
     <w:rsid w:val="00945642"/>
@@ -12404,50 +13200,51 @@
     <w:rsid w:val="00BC2C76"/>
     <w:rsid w:val="00BC3E9E"/>
     <w:rsid w:val="00BC53FB"/>
     <w:rsid w:val="00BD0957"/>
     <w:rsid w:val="00BD0CF8"/>
     <w:rsid w:val="00BD2C22"/>
     <w:rsid w:val="00BD4B9E"/>
     <w:rsid w:val="00BD5321"/>
     <w:rsid w:val="00BD708A"/>
     <w:rsid w:val="00BD7FD7"/>
     <w:rsid w:val="00BE3C0A"/>
     <w:rsid w:val="00BE45BB"/>
     <w:rsid w:val="00BE4728"/>
     <w:rsid w:val="00BE4B7B"/>
     <w:rsid w:val="00BF0C5A"/>
     <w:rsid w:val="00C023A3"/>
     <w:rsid w:val="00C03037"/>
     <w:rsid w:val="00C11D2A"/>
     <w:rsid w:val="00C158BA"/>
     <w:rsid w:val="00C22228"/>
     <w:rsid w:val="00C23F1B"/>
     <w:rsid w:val="00C33D64"/>
     <w:rsid w:val="00C37855"/>
     <w:rsid w:val="00C413E0"/>
     <w:rsid w:val="00C423E6"/>
+    <w:rsid w:val="00C4331A"/>
     <w:rsid w:val="00C46BF1"/>
     <w:rsid w:val="00C47574"/>
     <w:rsid w:val="00C5408B"/>
     <w:rsid w:val="00C55B21"/>
     <w:rsid w:val="00C56CAE"/>
     <w:rsid w:val="00C5713D"/>
     <w:rsid w:val="00C64143"/>
     <w:rsid w:val="00C66024"/>
     <w:rsid w:val="00C74590"/>
     <w:rsid w:val="00C748F3"/>
     <w:rsid w:val="00C8453A"/>
     <w:rsid w:val="00C84E75"/>
     <w:rsid w:val="00C90B4E"/>
     <w:rsid w:val="00C93B30"/>
     <w:rsid w:val="00C944F6"/>
     <w:rsid w:val="00C94A06"/>
     <w:rsid w:val="00C95D74"/>
     <w:rsid w:val="00C96A03"/>
     <w:rsid w:val="00C97FB2"/>
     <w:rsid w:val="00CA1F8D"/>
     <w:rsid w:val="00CA4D12"/>
     <w:rsid w:val="00CA50B4"/>
     <w:rsid w:val="00CA77CC"/>
     <w:rsid w:val="00CA7D4A"/>
     <w:rsid w:val="00CB0A5D"/>
@@ -12460,83 +13257,86 @@
     <w:rsid w:val="00CE0DF5"/>
     <w:rsid w:val="00CE3A65"/>
     <w:rsid w:val="00CE5B14"/>
     <w:rsid w:val="00CF20FD"/>
     <w:rsid w:val="00D00C0B"/>
     <w:rsid w:val="00D03687"/>
     <w:rsid w:val="00D12EA6"/>
     <w:rsid w:val="00D17DCF"/>
     <w:rsid w:val="00D20EF6"/>
     <w:rsid w:val="00D22A10"/>
     <w:rsid w:val="00D246E6"/>
     <w:rsid w:val="00D31BE0"/>
     <w:rsid w:val="00D328B8"/>
     <w:rsid w:val="00D35FD8"/>
     <w:rsid w:val="00D410A9"/>
     <w:rsid w:val="00D43148"/>
     <w:rsid w:val="00D4359D"/>
     <w:rsid w:val="00D437B7"/>
     <w:rsid w:val="00D459E4"/>
     <w:rsid w:val="00D54406"/>
     <w:rsid w:val="00D65414"/>
     <w:rsid w:val="00D678F7"/>
     <w:rsid w:val="00D67A47"/>
     <w:rsid w:val="00D67E66"/>
     <w:rsid w:val="00D705D7"/>
+    <w:rsid w:val="00D7166D"/>
     <w:rsid w:val="00D728C4"/>
     <w:rsid w:val="00D72984"/>
     <w:rsid w:val="00D72FAE"/>
     <w:rsid w:val="00D7371E"/>
     <w:rsid w:val="00D741E5"/>
     <w:rsid w:val="00D8083F"/>
     <w:rsid w:val="00D82AA4"/>
     <w:rsid w:val="00D92112"/>
     <w:rsid w:val="00D950D6"/>
     <w:rsid w:val="00D95AEB"/>
     <w:rsid w:val="00DA511C"/>
     <w:rsid w:val="00DA5B16"/>
     <w:rsid w:val="00DB02D7"/>
     <w:rsid w:val="00DB33D2"/>
     <w:rsid w:val="00DB7B24"/>
     <w:rsid w:val="00DD5BD4"/>
     <w:rsid w:val="00DF1235"/>
     <w:rsid w:val="00DF46C7"/>
     <w:rsid w:val="00E02BCC"/>
     <w:rsid w:val="00E10664"/>
     <w:rsid w:val="00E129FD"/>
     <w:rsid w:val="00E12C25"/>
     <w:rsid w:val="00E144FA"/>
     <w:rsid w:val="00E2658E"/>
     <w:rsid w:val="00E30126"/>
     <w:rsid w:val="00E34F9E"/>
     <w:rsid w:val="00E37A8B"/>
+    <w:rsid w:val="00E403CC"/>
     <w:rsid w:val="00E47CA6"/>
     <w:rsid w:val="00E50989"/>
     <w:rsid w:val="00E6036A"/>
     <w:rsid w:val="00E604F2"/>
     <w:rsid w:val="00E61F1F"/>
     <w:rsid w:val="00E62886"/>
+    <w:rsid w:val="00E62B73"/>
     <w:rsid w:val="00E6352C"/>
     <w:rsid w:val="00E65CC7"/>
     <w:rsid w:val="00E67509"/>
     <w:rsid w:val="00E7062A"/>
     <w:rsid w:val="00E737B3"/>
     <w:rsid w:val="00E81301"/>
     <w:rsid w:val="00E87953"/>
     <w:rsid w:val="00E90C66"/>
     <w:rsid w:val="00E92A26"/>
     <w:rsid w:val="00E94732"/>
     <w:rsid w:val="00E97157"/>
     <w:rsid w:val="00EA3B7B"/>
     <w:rsid w:val="00EA6696"/>
     <w:rsid w:val="00EA6AB2"/>
     <w:rsid w:val="00EB0334"/>
     <w:rsid w:val="00EB17E2"/>
     <w:rsid w:val="00EB56E3"/>
     <w:rsid w:val="00EB6CBE"/>
     <w:rsid w:val="00EC6F16"/>
     <w:rsid w:val="00EC6FA5"/>
     <w:rsid w:val="00ED0519"/>
     <w:rsid w:val="00ED0E91"/>
     <w:rsid w:val="00EE08D7"/>
     <w:rsid w:val="00EE2B24"/>
     <w:rsid w:val="00EE6382"/>
@@ -13420,65 +14220,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>977</Words>
-  <Characters>5569</Characters>
+  <Words>998</Words>
+  <Characters>5694</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
+  <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6533</CharactersWithSpaces>
+  <CharactersWithSpaces>6679</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>dvucinic</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>