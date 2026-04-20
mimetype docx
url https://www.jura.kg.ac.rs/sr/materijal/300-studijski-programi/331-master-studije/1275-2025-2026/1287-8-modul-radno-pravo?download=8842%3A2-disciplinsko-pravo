--- v0 (2026-01-31)
+++ v1 (2026-04-20)
@@ -33,71 +33,71 @@
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4631" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1804"/>
         <w:gridCol w:w="1777"/>
         <w:gridCol w:w="1781"/>
         <w:gridCol w:w="1649"/>
         <w:gridCol w:w="1341"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="3E1800E8" w14:textId="77777777" w:rsidTr="00C44197">
+      <w:tr w:rsidR="008418E7" w:rsidRPr="009B0E3E" w14:paraId="3E1800E8" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D19B3EA" w14:textId="68382385" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="00DB0E9A" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
+              <w:pStyle w:val="Naslov3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB0E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">План рада </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
@@ -122,429 +122,429 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">годину </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB0E9A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>на наставном предмету</w:t>
             </w:r>
             <w:r w:rsidR="008418E7" w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="28182907" w14:textId="77777777" w:rsidTr="00C44197">
+      <w:tr w:rsidR="008418E7" w:rsidRPr="009B0E3E" w14:paraId="28182907" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39E7A983" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
+              <w:pStyle w:val="Naslov3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="075EC948" w14:textId="3D576F69" w:rsidR="008418E7" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
+              <w:pStyle w:val="Naslov3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>ДИСЦИПЛИНСКО ПРАВО</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A5C7598" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Мастер академске студије – модул Радно право</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="65B1D57B" w14:textId="77777777" w:rsidTr="00C44197">
+      <w:tr w:rsidR="008418E7" w:rsidRPr="009B0E3E" w14:paraId="65B1D57B" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41EABF18" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B22AB5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="005079A8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="03F112CD" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="291"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7257C0BF" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-28" w:right="-30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Шифра предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B8A6343" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Статус предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="770ECF30" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Семестар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E2F5A14" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="499F6BA2" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Фонд часова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="4902A1CF" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="373"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="526AF9FE" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="Heading4"/>
+              <w:pStyle w:val="Naslov4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D0575F7" w14:textId="22F75D4B" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:pStyle w:val="Naslov2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>изборни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="058B65C4" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:pStyle w:val="Naslov2"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FCBCC5F" w14:textId="7A529DBC" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -558,51 +558,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="586C2CE1" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
+              <w:pStyle w:val="Naslov3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -690,877 +690,158 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Циљеви предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C839628" w14:textId="3C45E968" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Развијање</w:t>
-[...267 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Развијање научних сазнања, академских вештина и практичних способности у тумачењу и примени правних правила у области дисциплинског права, развијање креативних способности, као и овладавање методима, поступцима и процесима истраживања принципа и института дисциплинског права, овладавање специфичним вештимама у систему дисциплинске одговорности и поступања.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="72670866" w14:textId="77777777" w:rsidTr="00C44197">
+      <w:tr w:rsidR="008418E7" w:rsidRPr="009B0E3E" w14:paraId="72670866" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DE1C567" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Садржај и структура предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6768" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A3B6ADC" w14:textId="4F7762EC" w:rsidR="008418E7" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Теоријска</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008C7D55">
+              <w:t>Теоријска настава</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Појам дисциплинског права; материјално дисциплинско право</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">радна дисциплина, радне обавезе, појам радне дисциплине, појам и елементи дисциплинског дела (постојање радне дисцплине, напад на радну дисциплину, кривица; процесно дисциплинско право-покретање дисциплинског поступка, начела дисциплинског поступка, дисциплински органи, дисциплинске мере; суспензија. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D11BE55" w14:textId="77777777" w:rsidR="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-BA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50E16831" w14:textId="321ADD43" w:rsidR="008C7D55" w:rsidRPr="00B22AB5" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-BA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005079A8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="sr-Cyrl-BA"/>
+              </w:rPr>
+              <w:t>Практична настава</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...316 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="005079A8">
+              <w:rPr>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
-            </w:pPr>
-[...163 lines deleted...]
-              <w:t>).</w:t>
+              <w:t xml:space="preserve"> Услови дисциплинске одговорности; покретање и вођење дисциплинског поступка; одлуке у дисциплинском поступку; извршење одлуке (општи и посебан режим).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75BA20C5" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="008418E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1721,115 +1002,72 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C877D7B" w14:textId="7CAEA7FC" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Одговорност</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Одговорност субјеката рад</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>ног</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>субјеката</w:t>
-[...41 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> односа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04E5AF94" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -1855,332 +1093,102 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="250C3E06" w14:textId="0C3AA9A8" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Појам</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Појам дисц</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42157">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">иплинског </w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>права. Радна дисциплина: појам и циљ радне обавезе, однос радне дисц</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42157">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>иплине и дисциплинске власти према хијерархији власти</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>дисц</w:t>
+              <w:t>. Основ и карактер дисц</w:t>
             </w:r>
             <w:r w:rsidR="00C42157">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>иплинског</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>права</w:t>
-[...233 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> права</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61B4275F" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -2203,323 +1211,102 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>III</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42995EC4" w14:textId="37BB31D6" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Схватање</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Схватање дисц</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42157">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>иплинског</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> права у теорији. Појам дисцип</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42157">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>линске</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>дисц</w:t>
+              <w:t xml:space="preserve"> одговорности. Разграничење дисц</w:t>
             </w:r>
             <w:r w:rsidR="00C42157">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>иплинског</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>иплинске</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...233 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> одговорности од других одговрности. Систем дисциплинске одговорности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10D565DD" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -2542,177 +1329,86 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62CA3144" w14:textId="160E0411" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Појам</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Појам дисц</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42157">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>иплинског</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> дела. Основни елелементи дис</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42157">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>циплинског</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>дисц</w:t>
-[...103 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> дела.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01D0E243" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -2735,225 +1431,86 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AD7ED51" w14:textId="02DF6E27" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Деоба</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Деоба и одређеност дисц</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42157">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>иплинског</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> и </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve"> дела. Однос дисц</w:t>
+            </w:r>
+            <w:r w:rsidR="00C42157">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>иплинског</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>одређеност</w:t>
-[...151 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> дела према другим деликтима.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18B7FA3F" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -2976,123 +1533,57 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BB99F18" w14:textId="1A42C08E" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Урачунљивост</w:t>
-[...65 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Урачунљивост. Виност. Искључење дисциплинске одговорности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B19345B" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -3115,299 +1606,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13A0BBE5" w14:textId="7FC5EC7C" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Појам</w:t>
-[...241 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Појам дисциплинске мере. Врсте дисциплинских мера. Заједничке црте дисциплинског система мера у нашем праву. Гашење дисциплинске мере</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1854EF79" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -3430,251 +1679,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F730A96" w14:textId="4978621D" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Појам</w:t>
-[...193 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Појам дисциплинског процесног права. Субјекти дисциплинског процесног права. Основна и општа начела дисциплинског поступка</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B69EDA5" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -3698,385 +1753,56 @@
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>IX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D2C1BD0" w14:textId="440148AA" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Начело</w:t>
-[...327 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Начело везаности дисциплинског поступка за закон. Начело независности, истинитости и слободног уверења. Начело двостепености. Начело усмености, непосредности, јавности и контрадикторности. Право на одбрану.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0033E62A" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -4100,129 +1826,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FC17154" w14:textId="77E4876A" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Дисциплинске</w:t>
-[...71 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Дисциплинске санкције. Врсте дисциплинских санкција.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B25606F" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
@@ -4246,59 +1899,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C7D81D" w14:textId="61CB777D" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Суспензија</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51BA86B5" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -4321,161 +1972,56 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F286F09" w14:textId="51B8633E" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Правни</w:t>
-[...103 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Правни лекови у дисциплинском поступку. Другостепени дисциплински поступак.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D38734E" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19AC324F" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
@@ -4509,139 +2055,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B3BE604" w14:textId="509171C2" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Дисциплинска</w:t>
-[...81 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Дисциплинска одговорност у општем режиму радних односа</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33F3F348" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
@@ -4664,107 +2128,57 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>XIV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6999" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27064426" w14:textId="66B5C00B" w:rsidR="008418E7" w:rsidRPr="008C7D55" w:rsidRDefault="008C7D55" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Дисциплинска</w:t>
-[...49 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Дисциплинска одговорност државних службеника</w:t>
+            </w:r>
             <w:r w:rsidRPr="008C7D55">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve"> и осталих категорија лица у радном односу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1215" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="367137ED" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00884D6C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5047,91 +2461,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6426" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E9BB6E7" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Упознавање са радом на </w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> литературе</w:t>
+              <w:t>Упознавање са радом на вежбама и преглед литературе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36C4B11B" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6265,51 +3639,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3085"/>
         <w:gridCol w:w="1323"/>
         <w:gridCol w:w="4609"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="777E174A" w14:textId="77777777" w:rsidTr="00C44197">
+      <w:tr w:rsidR="008418E7" w:rsidRPr="009B0E3E" w14:paraId="777E174A" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4633FC03" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Облици извођења наставе</w:t>
@@ -6402,51 +3776,51 @@
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>презентације, вежбе, стручна пракса</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, рад по студијским групама</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="22019BFA" w14:textId="77777777" w:rsidTr="00C44197">
+      <w:tr w:rsidR="008418E7" w:rsidRPr="009B0E3E" w14:paraId="22019BFA" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B505FF4" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Начин оцењивања на предмету</w:t>
@@ -6465,355 +3839,218 @@
           <w:p w14:paraId="1A15247B" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="38253EDA" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00600936" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00600936">
+            <w:r w:rsidRPr="005079A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>Присуство и активност на предавањима:  15 поена</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07E90591" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="0051323C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005079A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Присуство и активност на вежбама: 15 поен</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11875363" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="0051323C" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
             <w:r w:rsidRPr="00600936">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>еминар</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
             <w:r w:rsidRPr="00600936">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Присуство</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005079A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(10) </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>поена</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F96A9ED" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00EF6A6E" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>И</w:t>
+            </w:r>
             <w:r w:rsidRPr="00600936">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00600936">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">спит: </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
             <w:r w:rsidRPr="00600936">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...134 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">0 поена </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="02EAEA6D" w14:textId="77777777" w:rsidTr="00C44197">
+      <w:tr w:rsidR="008418E7" w:rsidRPr="009B0E3E" w14:paraId="02EAEA6D" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32C9861C" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
@@ -6866,69 +4103,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="08614AE9" w14:textId="0B7FA1F8" w:rsidR="008B32A6" w:rsidRPr="008B32A6" w:rsidRDefault="008B32A6" w:rsidP="008B32A6">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B32A6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Р. Брковић, Б. </w:t>
-[...17 lines deleted...]
-              <w:t>, Радно право са елементима</w:t>
+              <w:t>Р. Брковић, Б. Урдаревић, Радно право са елементима</w:t>
             </w:r>
             <w:r w:rsidR="005A72BF">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> социјалног права, Београд, 202</w:t>
             </w:r>
             <w:r w:rsidR="00422D57">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008B32A6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
@@ -6995,628 +4214,546 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Г. Обрадовић, С. Ковачевић-Перић, </w:t>
             </w:r>
             <w:r w:rsidRPr="008B32A6">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Дисциплинска одговорност запослених</w:t>
             </w:r>
             <w:r w:rsidRPr="008B32A6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>, Правни факултет Ниш, 2016.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31775190" w14:textId="4CCDDB4E" w:rsidR="005A6D93" w:rsidRPr="008B32A6" w:rsidRDefault="005A6D93" w:rsidP="008B32A6">
+          <w:p w14:paraId="1F6BBAD3" w14:textId="0087A5C6" w:rsidR="008418E7" w:rsidRPr="008E6B06" w:rsidRDefault="008B32A6" w:rsidP="008E6B06">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="1F6BBAD3" w14:textId="0087A5C6" w:rsidR="008418E7" w:rsidRPr="008E6B06" w:rsidRDefault="008B32A6" w:rsidP="008E6B06">
+            <w:r w:rsidRPr="008B32A6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">М. Влатковић, Р. Брковић, Б. Урдаревић, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B32A6">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>Службеничко право</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008B32A6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>, Досије, Београд, 2013, стр. 68-79, 179-189.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008418E7" w:rsidRPr="009B0E3E" w14:paraId="33F59DDE" w14:textId="77777777" w:rsidTr="00C44197">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3258" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09300CCD" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1367C69B" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>допунска</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4968" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBF7408" w14:textId="77777777" w:rsidR="008418E7" w:rsidRDefault="00B82695" w:rsidP="00B82695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008B32A6">
-[...95 lines deleted...]
-          <w:p w14:paraId="1BBF7408" w14:textId="77777777" w:rsidR="008418E7" w:rsidRDefault="00B82695" w:rsidP="00B82695">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>П. Јовановић, Радно право, Нови Сад, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71FDE2E0" w14:textId="19CC929E" w:rsidR="00B82695" w:rsidRPr="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>П. Јовановић, Радно право, Нови Сад, 2018</w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>Б. Лубарда, Увод у радно право, Правни факултет у Београду, Београд, 2014.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008418E7" w:rsidRPr="00B22AB5" w14:paraId="54BBBE21" w14:textId="77777777" w:rsidTr="00C44197">
+      <w:tr w:rsidR="008418E7" w:rsidRPr="005079A8" w14:paraId="54BBBE21" w14:textId="77777777" w:rsidTr="00C44197">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70B6161A" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Подаци о наставницима и сарадницима на предмету</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="147AD617" w14:textId="70A782C5" w:rsidR="008418E7" w:rsidRPr="005C76F7" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др </w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>ојан</w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">ојан Урдаревић </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4773E089" w14:textId="141C6789" w:rsidR="008418E7" w:rsidRPr="009B0E3E" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Урдаревић</w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>Кабинет А 11</w:t>
+            </w:r>
+            <w:r w:rsidR="00616B97" w:rsidRPr="009B0E3E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4773E089" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="005C76F7" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4379B9BE" w14:textId="032B0F11" w:rsidR="008418E7" w:rsidRPr="009B0E3E" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Кабинет А 11</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005C76F7">
+              <w:t>тел:034/306-5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005079A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidR="00616B97" w:rsidRPr="009B0E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="005C76F7">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD77CED" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="005C76F7" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>тел:034/306-5</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>e-mail:burdarevic</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>@</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>jura</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>kg</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>ac</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>rs</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78E04DD6" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="005C76F7" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>консултације: понедељак: 12:00-13:30</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5016FE5B" w14:textId="4FD2F4FB" w:rsidR="008418E7" w:rsidRPr="005C76F7" w:rsidRDefault="007429B3" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Доц</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Доц. др</w:t>
+            </w:r>
+            <w:r w:rsidR="008418E7" w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>. др</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve"> Александар Антић</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D28CD64" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="005C76F7" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Александар Антић</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="005C76F7">
+              <w:t>Кабинет А 116</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="415C311F" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="005C76F7" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>Кабинет А 116</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>тел: 034 306 568</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D54A28" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="005079A8" w:rsidRDefault="008418E7" w:rsidP="00C44197">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">e- mail: </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantic</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>@</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>jura</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
@@ -7636,288 +4773,375 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>ac</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>rs</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63CD7C13" w14:textId="77777777" w:rsidR="008418E7" w:rsidRDefault="008418E7" w:rsidP="00C44197">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>консултације: петак: 13:00-15:</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C76F7">
+            <w:r w:rsidRPr="005079A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C229566" w14:textId="77777777" w:rsidR="005A72BF" w:rsidRDefault="005A72BF" w:rsidP="005A72BF">
+          <w:p w14:paraId="4C229566" w14:textId="0367C55C" w:rsidR="005A72BF" w:rsidRDefault="00616B97" w:rsidP="005A72BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Асистент Јована </w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>Доц. др</w:t>
+            </w:r>
+            <w:r w:rsidR="005A72BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>Мисаиловић</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="65CA4A8F" w14:textId="77777777" w:rsidR="005A72BF" w:rsidRDefault="005A72BF" w:rsidP="005A72BF">
+              <w:t xml:space="preserve"> Јована Мисаиловић</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65CA4A8F" w14:textId="203A5C3D" w:rsidR="005A72BF" w:rsidRPr="005079A8" w:rsidRDefault="005A72BF" w:rsidP="005A72BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Кабинет А 11</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009B0E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="1C9B4E5B" w14:textId="77777777" w:rsidR="005A72BF" w:rsidRDefault="005A72BF" w:rsidP="005A72BF">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9B4E5B" w14:textId="3BF84522" w:rsidR="005A72BF" w:rsidRPr="009B0E3E" w:rsidRDefault="005A72BF" w:rsidP="005A72BF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>тел:034/306-5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009B0E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="009B0E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="633E8A0C" w14:textId="601BBFB5" w:rsidR="005A72BF" w:rsidRDefault="005A72BF" w:rsidP="005A72BF">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005079A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B0E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005079A8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B0E3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>jmisailovic</w:t>
+              </w:r>
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>@</w:t>
+              </w:r>
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>jura</w:t>
+              </w:r>
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>kg</w:t>
+              </w:r>
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>ac</w:t>
+              </w:r>
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="00616B97" w:rsidRPr="00273D5E">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>rs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="798A967A" w14:textId="59E5EDA0" w:rsidR="00616B97" w:rsidRPr="00616B97" w:rsidRDefault="00616B97" w:rsidP="00616B97">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve">консултације: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>среда:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> 12:00-13:30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4179E2E9" w14:textId="77777777" w:rsidR="008418E7" w:rsidRDefault="008418E7" w:rsidP="008418E7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C02E633" w14:textId="77777777" w:rsidR="008418E7" w:rsidRDefault="008418E7" w:rsidP="008418E7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
@@ -7938,1653 +5162,419 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>ИСПИТНА ПИТАЊА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2F630D" w14:textId="77777777" w:rsidR="008418E7" w:rsidRDefault="008418E7" w:rsidP="008418E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03F798C8" w14:textId="77777777" w:rsidR="008418E7" w:rsidRDefault="008418E7" w:rsidP="008418E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73F60E66" w14:textId="1A957510" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Радна</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Радна дисциплина и радна обавеза  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE01992" w14:textId="55D2ECC5" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Основна</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Основна обележја дисциплинске одговорности </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F38981" w14:textId="6B546AD2" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="001402DD">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Однос</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Однос дисциплинске са другим врстама одговорности </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B06750E" w14:textId="77777777" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Појам</w:t>
+        <w:t>Појам дисциплинског дела, радња повреде радне обавезе и елементи повреде</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...63 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="73410CF1" w14:textId="6DAB6C29" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Врсте</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Врсте повреда радне обавезе </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F26884F" w14:textId="5163E0F3" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Услови</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Услови и основ дисциплинске одговорности </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E88C4CC" w14:textId="1803E045" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Разлози</w:t>
+        <w:t>Разлози који искључују дисциплинску одговорност</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...31 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1551941B" w14:textId="768D0FEE" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Појам</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Појам и врсте дисциплинских санкција </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FBF225E" w14:textId="7B9E2BB0" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Удаљење</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Удаљење са рада </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69878D41" w14:textId="4B3CCFDF" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Отказни</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Отказни поступак у општем режиму радних односа </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D65ADC9" w14:textId="68B9764D" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Оправдани</w:t>
+        <w:t>Оправдани и неоправдани разлози за отказ</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...31 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0EB849AE" w14:textId="6445C6F7" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Дисциплинска</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Дисциплинска одговорност државних службеника: дисциплински органи и дисциплински поступак </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA174CE" w14:textId="0E8E8CB1" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Дисциплинске</w:t>
+        <w:t>Дисциплинске казне за непоштовање радне дисциплине од стране државних службеника; рокови застарелости; удаљење са рада; упис и брисање казни из кадровске евиденције</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...159 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5364D576" w14:textId="572A2CEC" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Дисциплинска</w:t>
+        <w:t>Дисциплинска одговорност запослених у Војсци Србије: повреде дужности из службе и дисциплински органи</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...79 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="53519CA2" w14:textId="2FE6498B" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Поступак</w:t>
+        <w:t>Поступак за утврђивање дисциплинске одговорности запослених у Војсци Србије и дисциплинске санкције</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...71 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0A782A68" w14:textId="55E66278" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Дисциплинска</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Дисциплинска одговорност запослених у Полицији: повреде радне дисциплине и дисциплински органи </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC7B20F" w14:textId="37D68C3F" w:rsidR="00B82695" w:rsidRPr="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Поступак</w:t>
+        <w:t>Поступак за утврђивање дисциплинске одговорности запослених у Полицији и дисциплинске санкци</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...63 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B82695">
         <w:rPr>
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
         <w:t>је</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5752C805" w14:textId="3AE3337C" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
+    <w:p w14:paraId="5752C805" w14:textId="3AE3337C" w:rsidR="00B82695" w:rsidRPr="005079A8" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="005079A8">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Дисциплинска</w:t>
+        <w:t>Дисциплинска одговорност запослених у органима аутономних покрајина и јединицама локалне самоуправе: повреде радне дисциплине и дисциплински органи</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...103 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5953FD20" w14:textId="43FDD825" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
+    <w:p w14:paraId="5953FD20" w14:textId="43FDD825" w:rsidR="00B82695" w:rsidRPr="005079A8" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>Поступак</w:t>
+      <w:r w:rsidRPr="005079A8">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Поступак за утврђивање дисциплинске одговорности запослених у органима аутономних покрајина и јединицама локалне самоуправе и дисциплинске санкције</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...103 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="77BA51A6" w14:textId="7E2CED37" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
+    <w:p w14:paraId="77BA51A6" w14:textId="7E2CED37" w:rsidR="00B82695" w:rsidRPr="005079A8" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>Дисциплинска</w:t>
+      <w:r w:rsidRPr="005079A8">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Дисциплинска одговорност запослених у образовним установама: повреде радне дисциплине и дисциплински органи</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...71 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="132B3D91" w14:textId="18BCA17E" w:rsidR="00B82695" w:rsidRDefault="00B82695" w:rsidP="00B82695">
+    <w:p w14:paraId="132B3D91" w14:textId="18BCA17E" w:rsidR="00B82695" w:rsidRPr="005079A8" w:rsidRDefault="00B82695" w:rsidP="00B82695">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Pasussalistom"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>Поступак</w:t>
+      <w:r w:rsidRPr="005079A8">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+        <w:t>Поступак за утврђивање дисциплинске одговорности запослених у образовним установама и дисциплинске санкције</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...71 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3E8B27D4" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="008418E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B83CB80" w14:textId="77777777" w:rsidR="008418E7" w:rsidRPr="00B22AB5" w:rsidRDefault="008418E7" w:rsidP="008418E7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Cyrl-BA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="558A0E13" w14:textId="77777777" w:rsidR="00EA4189" w:rsidRDefault="00EA4189"/>
-    <w:sectPr w:rsidR="00EA4189">
+    <w:p w14:paraId="558A0E13" w14:textId="77777777" w:rsidR="00EA4189" w:rsidRPr="005079A8" w:rsidRDefault="00EA4189">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-RS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00EA4189" w:rsidRPr="005079A8">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="178B7772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="428C45F2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9819,52 +5809,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1824620367">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2020890361">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="143665875">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008418E7"/>
     <w:rsid w:val="00000384"/>
     <w:rsid w:val="00001AFC"/>
     <w:rsid w:val="00010249"/>
     <w:rsid w:val="00014EFD"/>
     <w:rsid w:val="0001638B"/>
     <w:rsid w:val="00021D66"/>
     <w:rsid w:val="000249BD"/>
     <w:rsid w:val="00030F8A"/>
     <w:rsid w:val="0003202A"/>
     <w:rsid w:val="0003418A"/>
     <w:rsid w:val="00041321"/>
     <w:rsid w:val="000429E0"/>
@@ -9910,50 +5899,51 @@
     <w:rsid w:val="001924BA"/>
     <w:rsid w:val="0019390F"/>
     <w:rsid w:val="00195C4F"/>
     <w:rsid w:val="00196986"/>
     <w:rsid w:val="001A18BF"/>
     <w:rsid w:val="001B1049"/>
     <w:rsid w:val="001B3F50"/>
     <w:rsid w:val="001C2143"/>
     <w:rsid w:val="001C293C"/>
     <w:rsid w:val="001C39CE"/>
     <w:rsid w:val="001D2494"/>
     <w:rsid w:val="001E2595"/>
     <w:rsid w:val="001E474E"/>
     <w:rsid w:val="001E6F32"/>
     <w:rsid w:val="001F37C4"/>
     <w:rsid w:val="001F3C89"/>
     <w:rsid w:val="001F5EFA"/>
     <w:rsid w:val="002025B4"/>
     <w:rsid w:val="002039D0"/>
     <w:rsid w:val="00203C09"/>
     <w:rsid w:val="00213FCE"/>
     <w:rsid w:val="002220D7"/>
     <w:rsid w:val="002241C4"/>
     <w:rsid w:val="00240D69"/>
     <w:rsid w:val="00252F9F"/>
+    <w:rsid w:val="00256F93"/>
     <w:rsid w:val="002645FF"/>
     <w:rsid w:val="0026786F"/>
     <w:rsid w:val="00272F46"/>
     <w:rsid w:val="00277548"/>
     <w:rsid w:val="00284E92"/>
     <w:rsid w:val="002A5060"/>
     <w:rsid w:val="002B40E0"/>
     <w:rsid w:val="002C38FA"/>
     <w:rsid w:val="002D1F74"/>
     <w:rsid w:val="002D754C"/>
     <w:rsid w:val="002D7A4D"/>
     <w:rsid w:val="002E3A48"/>
     <w:rsid w:val="002E4140"/>
     <w:rsid w:val="002E68F4"/>
     <w:rsid w:val="002F0AA5"/>
     <w:rsid w:val="002F2173"/>
     <w:rsid w:val="002F2B63"/>
     <w:rsid w:val="003064D8"/>
     <w:rsid w:val="003116F7"/>
     <w:rsid w:val="0031194C"/>
     <w:rsid w:val="00312CAE"/>
     <w:rsid w:val="00323D56"/>
     <w:rsid w:val="00346A3D"/>
     <w:rsid w:val="00357170"/>
     <w:rsid w:val="00361137"/>
@@ -9983,78 +5973,80 @@
     <w:rsid w:val="00416079"/>
     <w:rsid w:val="00422D57"/>
     <w:rsid w:val="00434BE9"/>
     <w:rsid w:val="00440460"/>
     <w:rsid w:val="004439B2"/>
     <w:rsid w:val="0044759B"/>
     <w:rsid w:val="00455498"/>
     <w:rsid w:val="0045639A"/>
     <w:rsid w:val="0046313E"/>
     <w:rsid w:val="00471E4A"/>
     <w:rsid w:val="00472596"/>
     <w:rsid w:val="00482E06"/>
     <w:rsid w:val="0049451B"/>
     <w:rsid w:val="004A15F6"/>
     <w:rsid w:val="004A3B46"/>
     <w:rsid w:val="004B54A0"/>
     <w:rsid w:val="004C4F22"/>
     <w:rsid w:val="004D06AF"/>
     <w:rsid w:val="004D14C0"/>
     <w:rsid w:val="004D59A8"/>
     <w:rsid w:val="004E444F"/>
     <w:rsid w:val="004F51BA"/>
     <w:rsid w:val="004F53B8"/>
     <w:rsid w:val="004F625D"/>
     <w:rsid w:val="0050070F"/>
+    <w:rsid w:val="005079A8"/>
     <w:rsid w:val="00511B28"/>
     <w:rsid w:val="0051386E"/>
     <w:rsid w:val="00516186"/>
     <w:rsid w:val="00521F9F"/>
     <w:rsid w:val="00526032"/>
     <w:rsid w:val="00551CE5"/>
     <w:rsid w:val="00553951"/>
     <w:rsid w:val="0055459C"/>
     <w:rsid w:val="0055796C"/>
     <w:rsid w:val="0056624B"/>
     <w:rsid w:val="00571559"/>
     <w:rsid w:val="0057508D"/>
     <w:rsid w:val="005830B1"/>
     <w:rsid w:val="00593F35"/>
     <w:rsid w:val="00595FC7"/>
     <w:rsid w:val="005966FC"/>
     <w:rsid w:val="005A6D93"/>
     <w:rsid w:val="005A72BF"/>
     <w:rsid w:val="005B02A6"/>
     <w:rsid w:val="005C48F6"/>
     <w:rsid w:val="005C57CC"/>
     <w:rsid w:val="005D6D20"/>
     <w:rsid w:val="005E03D9"/>
     <w:rsid w:val="005E18B6"/>
     <w:rsid w:val="005E30BC"/>
     <w:rsid w:val="005E4A99"/>
     <w:rsid w:val="005F52F8"/>
     <w:rsid w:val="006102EC"/>
+    <w:rsid w:val="00616B97"/>
     <w:rsid w:val="00631756"/>
     <w:rsid w:val="00641422"/>
     <w:rsid w:val="006520E2"/>
     <w:rsid w:val="006556CC"/>
     <w:rsid w:val="006561C6"/>
     <w:rsid w:val="006564AC"/>
     <w:rsid w:val="00657AE7"/>
     <w:rsid w:val="00664E54"/>
     <w:rsid w:val="006658E1"/>
     <w:rsid w:val="006821C1"/>
     <w:rsid w:val="00687F02"/>
     <w:rsid w:val="006936E1"/>
     <w:rsid w:val="006937D6"/>
     <w:rsid w:val="006959A2"/>
     <w:rsid w:val="006A18AF"/>
     <w:rsid w:val="006A2B24"/>
     <w:rsid w:val="006A3A20"/>
     <w:rsid w:val="006B6DAD"/>
     <w:rsid w:val="006C45D7"/>
     <w:rsid w:val="006D0146"/>
     <w:rsid w:val="006D14C5"/>
     <w:rsid w:val="006E3114"/>
     <w:rsid w:val="006E31D4"/>
     <w:rsid w:val="006E485A"/>
     <w:rsid w:val="006F2957"/>
@@ -10117,53 +6109,55 @@
     <w:rsid w:val="00900630"/>
     <w:rsid w:val="00906E0F"/>
     <w:rsid w:val="00911100"/>
     <w:rsid w:val="0091421A"/>
     <w:rsid w:val="00915D97"/>
     <w:rsid w:val="009165F1"/>
     <w:rsid w:val="00924E0F"/>
     <w:rsid w:val="009269B9"/>
     <w:rsid w:val="00931CC0"/>
     <w:rsid w:val="00934ACA"/>
     <w:rsid w:val="009459C7"/>
     <w:rsid w:val="0094713B"/>
     <w:rsid w:val="00950E53"/>
     <w:rsid w:val="009514F7"/>
     <w:rsid w:val="00952C3D"/>
     <w:rsid w:val="00953166"/>
     <w:rsid w:val="00963C5F"/>
     <w:rsid w:val="0096644C"/>
     <w:rsid w:val="0097673E"/>
     <w:rsid w:val="00981FA7"/>
     <w:rsid w:val="009861FC"/>
     <w:rsid w:val="0099183F"/>
     <w:rsid w:val="00993404"/>
     <w:rsid w:val="009960DD"/>
     <w:rsid w:val="009A0872"/>
+    <w:rsid w:val="009A417A"/>
     <w:rsid w:val="009A43EF"/>
     <w:rsid w:val="009A5C07"/>
     <w:rsid w:val="009A6780"/>
+    <w:rsid w:val="009B0E3E"/>
     <w:rsid w:val="009B4675"/>
     <w:rsid w:val="009B63DC"/>
     <w:rsid w:val="009C27B3"/>
     <w:rsid w:val="009C5286"/>
     <w:rsid w:val="009C6A1B"/>
     <w:rsid w:val="009D081E"/>
     <w:rsid w:val="009D119F"/>
     <w:rsid w:val="009D371B"/>
     <w:rsid w:val="009F0F3E"/>
     <w:rsid w:val="00A037F7"/>
     <w:rsid w:val="00A0385E"/>
     <w:rsid w:val="00A126F9"/>
     <w:rsid w:val="00A13626"/>
     <w:rsid w:val="00A152AB"/>
     <w:rsid w:val="00A23E13"/>
     <w:rsid w:val="00A31BA7"/>
     <w:rsid w:val="00A41E71"/>
     <w:rsid w:val="00A4514B"/>
     <w:rsid w:val="00A57E24"/>
     <w:rsid w:val="00A7351C"/>
     <w:rsid w:val="00A80245"/>
     <w:rsid w:val="00A8311E"/>
     <w:rsid w:val="00A836C8"/>
     <w:rsid w:val="00A84D11"/>
     <w:rsid w:val="00A96A25"/>
@@ -10319,51 +6313,51 @@
     <w:rsid w:val="00FA213A"/>
     <w:rsid w:val="00FA4D96"/>
     <w:rsid w:val="00FB235F"/>
     <w:rsid w:val="00FB47E6"/>
     <w:rsid w:val="00FC0BF0"/>
     <w:rsid w:val="00FC7226"/>
     <w:rsid w:val="00FD161A"/>
     <w:rsid w:val="00FD6222"/>
     <w:rsid w:val="00FE055F"/>
     <w:rsid w:val="00FE39A5"/>
     <w:rsid w:val="00FE76B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4B013E56"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9B666602-CD45-48B9-8E7B-FC8F7F02B2A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -10744,242 +6738,265 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008418E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Naslov2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Naslov2Char"/>
     <w:qFormat/>
     <w:rsid w:val="008418E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Naslov3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Naslov3Char"/>
     <w:qFormat/>
     <w:rsid w:val="008418E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Naslov4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Naslov4Char"/>
     <w:qFormat/>
     <w:rsid w:val="008418E7"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Podrazumevanifontpasusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normalnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov2Char">
+    <w:name w:val="Naslov 2 Char"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Naslov2"/>
     <w:rsid w:val="008418E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov3Char">
+    <w:name w:val="Naslov 3 Char"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Naslov3"/>
     <w:rsid w:val="008418E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov4Char">
+    <w:name w:val="Naslov 4 Char"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Naslov4"/>
     <w:rsid w:val="008418E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="Teloteksta3">
     <w:name w:val="Body Text 3"/>
     <w:aliases w:val=" Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
+    <w:link w:val="Teloteksta3Char"/>
     <w:rsid w:val="008418E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:lang w:val="sr-Latn-CS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-    <w:name w:val="Body Text 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teloteksta3Char">
+    <w:name w:val="Telo teksta 3 Char"/>
     <w:aliases w:val=" Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText3"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Teloteksta3"/>
     <w:rsid w:val="008418E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="sr-Latn-CS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Pasussalistom">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B82695"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hiperveza">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00616B97"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerazreenopominjanje">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00616B97"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="482502512">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmisailovic@jura.kg.ac.rs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11238,69 +7255,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>954</Words>
-  <Characters>5441</Characters>
+  <Words>964</Words>
+  <Characters>5496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6383</CharactersWithSpaces>
+  <CharactersWithSpaces>6448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bojan Urdarevic</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>