--- v0 (2026-01-31)
+++ v1 (2026-04-24)
@@ -33,481 +33,473 @@
           <w:lang w:val="sr-Cyrl-RS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4631" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1849"/>
         <w:gridCol w:w="1822"/>
         <w:gridCol w:w="1825"/>
         <w:gridCol w:w="1690"/>
         <w:gridCol w:w="1375"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="47130025" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="000D2644" w14:paraId="47130025" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76236628" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
+              <w:pStyle w:val="Naslov3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>План рада на наставном предмету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="10405266" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="000D2644" w14:paraId="10405266" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF96FC5" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
+              <w:pStyle w:val="Naslov3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="731BD2BF" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="0036078C">
+          <w:p w14:paraId="731BD2BF" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="0036078C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00025576">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t>ПРАВА ИЗ СОЦИЈАЛНОГ ОСИГУРАЊА</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ПРАВА ИЗ СОЦИЈАЛНОГ ОСИГУРАЊА </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EA52319" w14:textId="39F47AE7" w:rsidR="00DD05CA" w:rsidRPr="00884D6C" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Мастер академске студије – модул Радно право</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="0AEEA7DD" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="000D2644" w14:paraId="0AEEA7DD" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="288"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EA5D525" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B22AB5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="0044264E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="0DF6A4C0" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="291"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00AA7E57" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-28" w:right="-30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Шифра предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27BD73CC" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Статус предмета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A1028B0" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:ind w:left="-130"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Семестар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48F5A32B" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:smallCaps/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Број кредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="128185CC" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="BodyText3"/>
+              <w:pStyle w:val="Teloteksta3"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4500"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Фонд часова</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="05817A17" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="373"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A1B11B9" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="Heading4"/>
+              <w:pStyle w:val="Naslov4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1064" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B83B3FC" w14:textId="210BEF96" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00F1155E" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:pStyle w:val="Naslov2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>изборни</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1066" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="569C92DA" w14:textId="766F813A" w:rsidR="00DD05CA" w:rsidRPr="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
             <w:pPr>
-              <w:pStyle w:val="Heading2"/>
+              <w:pStyle w:val="Naslov2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="pct"/>
             <w:tcBorders>
@@ -533,51 +525,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="803" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44AEEB30" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
-              <w:pStyle w:val="Heading3"/>
+              <w:pStyle w:val="Naslov3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -621,51 +613,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2475"/>
         <w:gridCol w:w="6768"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="6FC2A1FE" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="000D2644" w14:paraId="6FC2A1FE" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3126E1C6" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Циљеви предмета</w:t>
             </w:r>
@@ -682,51 +674,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Циљ предмета је</w:t>
             </w:r>
             <w:r w:rsidR="00025576" w:rsidRPr="00025576">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> продубљено изучавање материје социјалног осигурања које обухвата право на запошљавање, право на здравствено, пензијско и инвалидско осигурање. Студентима се указује на изворе међународног права, међународне уговоре о социјалном осигурању и националне прописе који уређују право на запошљавање, право на здравствену заштиту и права на пензијско и инвалидско осигурање. Циљ изучавања института социјалног осигурања разумевање функционисања обавезног социјалног осигурања, као и давања која се остварују по основу коришћења ових права иза којих стоје институције као што су фондови и државни апарат као гарант остварења права и новчаних давања из социјалног осигурања. Циљ предмета је да кроз анализу одређених прописа и њихове примене у пракси прикаже конкретно деловање принципа на којима се темељи остварење права из социјалног осигурања (солидарност, узајамност, општост и др ).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="2113A341" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="000D2644" w14:paraId="2113A341" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2475" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18CD79C6" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00F1155E" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F1155E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Садржај и структура предмета</w:t>
             </w:r>
@@ -2951,51 +2943,51 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3149"/>
         <w:gridCol w:w="1333"/>
         <w:gridCol w:w="4761"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="41A30F1A" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="000D2644" w14:paraId="41A30F1A" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C09E866" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Облици извођења наставе</w:t>
@@ -3088,51 +3080,51 @@
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>презентације, вежбе, стручна пракса</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>, рад по студијским групама</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="54C7714F" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="000D2644" w14:paraId="54C7714F" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="278720D4" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Начин оцењивања на предмету</w:t>
@@ -3151,73 +3143,75 @@
           <w:p w14:paraId="427B8CAA" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="18D03FC9" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00600936" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00600936">
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Присуство и активност на предавањима:  15 поена</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="082BB653" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="0051323C" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00600936">
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Присуство и активност на вежбама: 15 поен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FFE3964" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="0051323C" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3247,51 +3241,60 @@
             </w:r>
             <w:r w:rsidRPr="00600936">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">x(10) </w:t>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044264E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(10) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>поена</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26EC5D63" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00EF6A6E" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -3388,136 +3391,136 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>обавезна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76B2EA6E" w14:textId="49A66422" w:rsidR="00D62B4C" w:rsidRPr="00D62B4C" w:rsidRDefault="00D62B4C" w:rsidP="00D62B4C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Pasussalistom"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Р. Брковић, Б. Урдаревић, Радно право са елементима</w:t>
             </w:r>
             <w:r w:rsidR="001F139F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve"> социјалног права, Београд, 202</w:t>
             </w:r>
             <w:r w:rsidR="001F139F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Latn-RS"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48D88834" w14:textId="77777777" w:rsidR="00D62B4C" w:rsidRPr="00D62B4C" w:rsidRDefault="00D62B4C" w:rsidP="00D62B4C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Pasussalistom"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>С. Јашаревић, Социјално право, Нови Сад, 2013, стр. 207-232, 257-308.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63F94A3E" w14:textId="50A8CC50" w:rsidR="00DD05CA" w:rsidRPr="00EF6A6E" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="6200B3D3" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="000D2644" w14:paraId="6200B3D3" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D5EFDFF" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
@@ -3525,150 +3528,160 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>допунска</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4968" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="317E25C2" w14:textId="77777777" w:rsidR="00D62B4C" w:rsidRPr="00D62B4C" w:rsidRDefault="00D62B4C" w:rsidP="00D62B4C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Pasussalistom"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Б. Урдаревић, Здравствени радници као пружаоци здравствених услуга и стручна грешка лекара, у: Мићовић, Миодраг (ур). </w:t>
             </w:r>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Услуге и услужна права, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Правни факултет, Институт за правне и друштвене науке, 2016, стр. 567-574.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68BE2790" w14:textId="4F7B622F" w:rsidR="00DD05CA" w:rsidRPr="00D62B4C" w:rsidRDefault="00D62B4C" w:rsidP="00D62B4C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Pasussalistom"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Р. Брковић, Услуге социјалне заштите, </w:t>
             </w:r>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Зборник </w:t>
             </w:r>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>XXI век, век услуга и услужног права</w:t>
+              <w:t>XXI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044264E">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> век, век услуга и услужног права</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044264E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>, књ.5, Правни факултет у Крагујевцу</w:t>
             </w:r>
             <w:r w:rsidRPr="00D62B4C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>, Крагујевац, 2014, стр. 199-201.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w14:paraId="299A5B2A" w14:textId="77777777" w:rsidTr="0036078C">
+      <w:tr w:rsidR="00DD05CA" w:rsidRPr="0044264E" w14:paraId="299A5B2A" w14:textId="77777777" w:rsidTr="0036078C">
         <w:trPr>
           <w:trHeight w:val="690"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3258" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FFF90CD" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="00B22AB5" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22AB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Подаци о наставницима и сарадницима на предмету</w:t>
@@ -3699,100 +3712,113 @@
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">Проф. др </w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>Б</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t xml:space="preserve">ојан Урдаревић </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D1B398C" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="005C76F7" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
+          <w:p w14:paraId="5D1B398C" w14:textId="65F89070" w:rsidR="00DD05CA" w:rsidRPr="0044264E" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Кабинет А 11</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C76F7">
+            <w:r w:rsidR="000D2644">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="787B87E6" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="005C76F7" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="787B87E6" w14:textId="62469EB7" w:rsidR="00DD05CA" w:rsidRPr="0044264E" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>тел:034/306-5</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C76F7">
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>45</w:t>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="000D2644">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36196CCE" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="005C76F7" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Latn-CS"/>
               </w:rPr>
               <w:t>e-mail:burdarevic</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -3946,56 +3972,57 @@
               </w:rPr>
               <w:t>Кабинет А 116</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68863E5E" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="005C76F7" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>тел: 034 306 568</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="011395C3" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="005C76F7" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
+          <w:p w14:paraId="011395C3" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRPr="0044264E" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">e- mail: </w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>aantic</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
@@ -4070,247 +4097,360 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63C6A2E8" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRDefault="00DD05CA" w:rsidP="0036078C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>консултације: петак: 13:00-15:</w:t>
             </w:r>
-            <w:r w:rsidRPr="005C76F7">
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="005C76F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EE78480" w14:textId="4971FF48" w:rsidR="001F139F" w:rsidRDefault="001F139F" w:rsidP="001F139F">
+          <w:p w14:paraId="3EE78480" w14:textId="4A823565" w:rsidR="001F139F" w:rsidRDefault="0044264E" w:rsidP="001F139F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-              <w:t xml:space="preserve">Асистент </w:t>
+              <w:t xml:space="preserve">Доц. </w:t>
             </w:r>
             <w:r w:rsidR="00025576">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t xml:space="preserve">др </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="001F139F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
               <w:t>Јована Мисаиловић</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52D2FB84" w14:textId="77777777" w:rsidR="001F139F" w:rsidRDefault="001F139F" w:rsidP="001F139F">
+          <w:p w14:paraId="52D2FB84" w14:textId="48977600" w:rsidR="001F139F" w:rsidRPr="0044264E" w:rsidRDefault="001F139F" w:rsidP="001F139F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:t>Кабинет А 11</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="0307C8B4" w14:textId="77777777" w:rsidR="001F139F" w:rsidRDefault="001F139F" w:rsidP="001F139F">
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0307C8B4" w14:textId="31BE772D" w:rsidR="001F139F" w:rsidRPr="0044264E" w:rsidRDefault="001F139F" w:rsidP="001F139F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>тел:034/306-5</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...4 lines deleted...]
-            <w:pPr>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-RS"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A885F64" w14:textId="0519FADC" w:rsidR="001F139F" w:rsidRDefault="001F139F" w:rsidP="001F139F">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:lang w:val="sr-Cyrl-CS"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>jmisailovic</w:t>
+              </w:r>
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>@</w:t>
+              </w:r>
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>jura</w:t>
+              </w:r>
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>kg</w:t>
+              </w:r>
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>ac</w:t>
+              </w:r>
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="sr-Cyrl-CS"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+              <w:r w:rsidR="0044264E" w:rsidRPr="00692608">
+                <w:rPr>
+                  <w:rStyle w:val="Hiperveza"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:val="de-DE"/>
+                </w:rPr>
+                <w:t>rs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1295D356" w14:textId="2C17A1BA" w:rsidR="0044264E" w:rsidRPr="0044264E" w:rsidRDefault="0044264E" w:rsidP="0044264E">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-              <w:t>ac</w:t>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t xml:space="preserve">консултације: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="sr-Cyrl-CS"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>среда</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0044264E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="sr-Cyrl-CS"/>
+              </w:rPr>
+              <w:t>: 12:00-13:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="676505BF" w14:textId="5CAB5B62" w:rsidR="0044264E" w:rsidRPr="0044264E" w:rsidRDefault="0044264E" w:rsidP="001F139F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="sr-Cyrl-RS"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21A812FB" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRDefault="00DD05CA" w:rsidP="00DD05CA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47ECEDEA" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRDefault="00DD05CA" w:rsidP="00DD05CA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
@@ -4329,303 +4469,556 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
         <w:t>ИСПИТНА ПИТАЊА</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52024E77" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRDefault="00DD05CA" w:rsidP="00DD05CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D890D03" w14:textId="77777777" w:rsidR="00DD05CA" w:rsidRDefault="00DD05CA" w:rsidP="00DD05CA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="sr-Cyrl-CS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA64B5D" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="3FA64B5D" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Појмовно одређење социјалног осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A5F7C3" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="69A5F7C3" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Модели социјалног осигурања; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1EF0E6" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="1F1EF0E6" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Основ за остваривање права из социјалног осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010C611B" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="010C611B" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Осигурана лица (обавезно осигурана лица и лица укључена у социјално осигурање);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F5E91A" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="52F5E91A" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>5.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Обвезници социјалног осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFC6F4D" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="3EFC6F4D" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>6.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Доприноси за социјално осигурање;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7546AEA4" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="7546AEA4" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>7.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Услови за коришћење права из здравственог осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A6C955" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="33A6C955" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Права из здравственог осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2086902E" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="2086902E" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Услови за остваривање права из пензијског и инвалидског осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6556076E" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="6556076E" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Права из пензијског и инвалидског осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3067F52F" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="3067F52F" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Услови за остваривање права из осигурања за случај незапослености;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F35C6F8" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="1F35C6F8" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Права из осигурања за случај незапослености;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1EE917" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="6D1EE917" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>13.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Поступак за остваривање права из социјалног осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E0FEC1" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="55E0FEC1" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>14.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Заштита права из социјалног осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339A256E" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="339A256E" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>15.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Услов за остваривање права на финансијску подршку породици са децом; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9AB558" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="3B9AB558" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>16.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Права везана за финансијску подршку породици са децом;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392BB647" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="392BB647" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>17.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Злоупотреба права из социјалног осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFC9C4E" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="5CFC9C4E" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>18.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Право на социјалну заштиту;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6205465C" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="6205465C" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>19.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Услови за остваривање права из социјалне заштите;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F691215" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="7F691215" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>20.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Рад ван радног односа и социјално осигурање;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE7A796" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="7CE7A796" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>21.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Организација и делатност органа надлежних за остваривање права из социјалног осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E151E5A" w14:textId="77777777" w:rsidR="00025576" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="5E151E5A" w14:textId="77777777" w:rsidR="00025576" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>22.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Нови облици социјалног осигурања;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02838DE3" w14:textId="6B3A3C15" w:rsidR="00EA4189" w:rsidRDefault="00025576" w:rsidP="00025576">
-      <w:r>
+    <w:p w14:paraId="02838DE3" w14:textId="6B3A3C15" w:rsidR="00EA4189" w:rsidRPr="0044264E" w:rsidRDefault="00025576" w:rsidP="00025576">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:t>23.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0044264E">
+        <w:rPr>
+          <w:lang w:val="sr-Cyrl-CS"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Надзор над спровођењем прописа из социјалног осигурања.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00EA4189">
+    <w:sectPr w:rsidR="00EA4189" w:rsidRPr="0044264E">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08F26D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D825622"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5127,86 +5520,87 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="778063429">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2088375502">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1271666589">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="889149200">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1608271419">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="956302243">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD05CA"/>
     <w:rsid w:val="00000384"/>
     <w:rsid w:val="00001AFC"/>
     <w:rsid w:val="00010249"/>
     <w:rsid w:val="00014EFD"/>
     <w:rsid w:val="0001638B"/>
     <w:rsid w:val="00021D66"/>
     <w:rsid w:val="000249BD"/>
     <w:rsid w:val="00025576"/>
     <w:rsid w:val="00030F8A"/>
     <w:rsid w:val="0003202A"/>
     <w:rsid w:val="0003418A"/>
     <w:rsid w:val="00041321"/>
     <w:rsid w:val="000429E0"/>
     <w:rsid w:val="00052DC7"/>
     <w:rsid w:val="0005519A"/>
     <w:rsid w:val="00055C8C"/>
     <w:rsid w:val="000603C3"/>
     <w:rsid w:val="0007037F"/>
     <w:rsid w:val="00072A4F"/>
     <w:rsid w:val="00074E78"/>
     <w:rsid w:val="00075E37"/>
     <w:rsid w:val="00090CD7"/>
     <w:rsid w:val="000A414B"/>
     <w:rsid w:val="000B0122"/>
     <w:rsid w:val="000B79DD"/>
     <w:rsid w:val="000C7370"/>
+    <w:rsid w:val="000D2644"/>
     <w:rsid w:val="000D4C11"/>
     <w:rsid w:val="000E20C5"/>
     <w:rsid w:val="000E72F9"/>
     <w:rsid w:val="000F08BF"/>
     <w:rsid w:val="000F656C"/>
     <w:rsid w:val="00101D37"/>
     <w:rsid w:val="00112083"/>
     <w:rsid w:val="00114B09"/>
     <w:rsid w:val="00114CA1"/>
     <w:rsid w:val="001215F6"/>
     <w:rsid w:val="00124003"/>
     <w:rsid w:val="00124A7A"/>
     <w:rsid w:val="00124FA4"/>
     <w:rsid w:val="0013693E"/>
     <w:rsid w:val="00144429"/>
     <w:rsid w:val="00144D1D"/>
     <w:rsid w:val="00150614"/>
     <w:rsid w:val="00152734"/>
     <w:rsid w:val="00154F6E"/>
     <w:rsid w:val="00161600"/>
     <w:rsid w:val="00167099"/>
     <w:rsid w:val="00171D27"/>
     <w:rsid w:val="00171E61"/>
     <w:rsid w:val="00172D00"/>
     <w:rsid w:val="001924BA"/>
@@ -5226,102 +5620,105 @@
     <w:rsid w:val="001E6F32"/>
     <w:rsid w:val="001F139F"/>
     <w:rsid w:val="001F37C4"/>
     <w:rsid w:val="001F3C89"/>
     <w:rsid w:val="001F5EFA"/>
     <w:rsid w:val="002025B4"/>
     <w:rsid w:val="002039D0"/>
     <w:rsid w:val="00203C09"/>
     <w:rsid w:val="00213FCE"/>
     <w:rsid w:val="002220D7"/>
     <w:rsid w:val="002241C4"/>
     <w:rsid w:val="00240D69"/>
     <w:rsid w:val="00252F9F"/>
     <w:rsid w:val="002645FF"/>
     <w:rsid w:val="0026786F"/>
     <w:rsid w:val="00272F46"/>
     <w:rsid w:val="00277548"/>
     <w:rsid w:val="00284E92"/>
     <w:rsid w:val="002A5060"/>
     <w:rsid w:val="002B40E0"/>
     <w:rsid w:val="002C38FA"/>
     <w:rsid w:val="002D1F74"/>
     <w:rsid w:val="002D754C"/>
     <w:rsid w:val="002D7A4D"/>
     <w:rsid w:val="002E3A48"/>
+    <w:rsid w:val="002E3F94"/>
     <w:rsid w:val="002E4140"/>
     <w:rsid w:val="002E68F4"/>
     <w:rsid w:val="002F2173"/>
     <w:rsid w:val="002F2B63"/>
     <w:rsid w:val="003064D8"/>
     <w:rsid w:val="003116F7"/>
     <w:rsid w:val="0031194C"/>
     <w:rsid w:val="00312CAE"/>
     <w:rsid w:val="00323D56"/>
     <w:rsid w:val="00346A3D"/>
     <w:rsid w:val="00357170"/>
     <w:rsid w:val="00361137"/>
     <w:rsid w:val="00370854"/>
     <w:rsid w:val="0037122B"/>
     <w:rsid w:val="00371F62"/>
     <w:rsid w:val="00384A4F"/>
     <w:rsid w:val="00386BEF"/>
     <w:rsid w:val="00394D51"/>
     <w:rsid w:val="003A057E"/>
     <w:rsid w:val="003A631E"/>
     <w:rsid w:val="003B4946"/>
     <w:rsid w:val="003B4D9B"/>
     <w:rsid w:val="003B4DDB"/>
     <w:rsid w:val="003D0D47"/>
     <w:rsid w:val="003E0381"/>
     <w:rsid w:val="003E03F2"/>
     <w:rsid w:val="003E11AD"/>
     <w:rsid w:val="003E153D"/>
     <w:rsid w:val="003E4017"/>
     <w:rsid w:val="003E713B"/>
     <w:rsid w:val="003F156E"/>
     <w:rsid w:val="003F51C8"/>
     <w:rsid w:val="003F65CC"/>
     <w:rsid w:val="004001CC"/>
     <w:rsid w:val="004031C9"/>
     <w:rsid w:val="00416079"/>
     <w:rsid w:val="00434BE9"/>
     <w:rsid w:val="00440460"/>
+    <w:rsid w:val="0044264E"/>
     <w:rsid w:val="004439B2"/>
     <w:rsid w:val="0044759B"/>
     <w:rsid w:val="00455498"/>
     <w:rsid w:val="0045639A"/>
     <w:rsid w:val="0046313E"/>
     <w:rsid w:val="00471E4A"/>
     <w:rsid w:val="00472596"/>
     <w:rsid w:val="00482E06"/>
     <w:rsid w:val="00487454"/>
     <w:rsid w:val="0049451B"/>
     <w:rsid w:val="004A15F6"/>
     <w:rsid w:val="004A3B46"/>
     <w:rsid w:val="004B54A0"/>
     <w:rsid w:val="004C4F22"/>
+    <w:rsid w:val="004C7CA0"/>
     <w:rsid w:val="004D06AF"/>
     <w:rsid w:val="004D59A8"/>
     <w:rsid w:val="004E444F"/>
     <w:rsid w:val="004F51BA"/>
     <w:rsid w:val="004F53B8"/>
     <w:rsid w:val="004F625D"/>
     <w:rsid w:val="0050070F"/>
     <w:rsid w:val="00511B28"/>
     <w:rsid w:val="0051386E"/>
     <w:rsid w:val="00516186"/>
     <w:rsid w:val="00521F9F"/>
     <w:rsid w:val="00526032"/>
     <w:rsid w:val="00551CE5"/>
     <w:rsid w:val="00553951"/>
     <w:rsid w:val="0055459C"/>
     <w:rsid w:val="0055796C"/>
     <w:rsid w:val="0056624B"/>
     <w:rsid w:val="00571559"/>
     <w:rsid w:val="0057508D"/>
     <w:rsid w:val="005830B1"/>
     <w:rsid w:val="00593F35"/>
     <w:rsid w:val="0059423C"/>
     <w:rsid w:val="00595FC7"/>
     <w:rsid w:val="005966FC"/>
     <w:rsid w:val="005B02A6"/>
@@ -5613,51 +6010,51 @@
     <w:rsid w:val="00FA213A"/>
     <w:rsid w:val="00FA4D96"/>
     <w:rsid w:val="00FB235F"/>
     <w:rsid w:val="00FB47E6"/>
     <w:rsid w:val="00FC0BF0"/>
     <w:rsid w:val="00FC7226"/>
     <w:rsid w:val="00FD161A"/>
     <w:rsid w:val="00FD6222"/>
     <w:rsid w:val="00FE055F"/>
     <w:rsid w:val="00FE39A5"/>
     <w:rsid w:val="00FE76B3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="35D2DDEF"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{442481F4-C29D-4B04-9836-13B53B16A7EA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -6038,283 +6435,306 @@
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DD05CA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Naslov2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Naslov2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DD05CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Naslov3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading3Char"/>
+    <w:link w:val="Naslov3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DD05CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Naslov4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Naslov4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00DD05CA"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Podrazumevanifontpasusa">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Normalnatabela">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov2Char">
+    <w:name w:val="Naslov 2 Char"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Naslov2"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov3Char">
+    <w:name w:val="Naslov 3 Char"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Naslov3"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Naslov4Char">
+    <w:name w:val="Naslov 4 Char"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Naslov4"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText3">
+  <w:style w:type="paragraph" w:styleId="Teloteksta3">
     <w:name w:val="Body Text 3"/>
     <w:aliases w:val=" Char"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyText3Char"/>
+    <w:link w:val="Teloteksta3Char"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:lang w:val="sr-Latn-CS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
-    <w:name w:val="Body Text 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Teloteksta3Char">
+    <w:name w:val="Telo teksta 3 Char"/>
     <w:aliases w:val=" Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BodyText3"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Teloteksta3"/>
     <w:rsid w:val="00DD05CA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="sr-Latn-CS"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Tekstubaloniu">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:link w:val="TekstubaloniuChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F1155E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstubaloniuChar">
+    <w:name w:val="Tekst u balončiću Char"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:link w:val="Tekstubaloniu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F1155E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Pasussalistom">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D62B4C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hiperveza">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0044264E"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nerazreenopominjanje">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Podrazumevanifontpasusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0044264E"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="440074997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1556430209">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmisailovic@jura.kg.ac.rs" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6573,69 +6993,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1111</Words>
-  <Characters>6334</Characters>
+  <Words>1122</Words>
+  <Characters>6401</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>53</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7431</CharactersWithSpaces>
+  <CharactersWithSpaces>7508</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Bojan Urdarevic</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>